--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43a9e4d" w14:textId="43a9e4d">
+    <w:p w14:paraId="cf54b50" w14:textId="cf54b50">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1028,54 +1028,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Местные исполнительные органы районов, городов областного, республиканского значения, столицы осуществляют функции государства по опеке и попечительству в отношении несовершеннолетних через уполномоченные органы образования и здравоохранения, в отношении совершеннолетних – через уполномоченные органы социальной защиты населения (далее – орган).</w:t>
+      6. Местные исполнительные органы районов, городов областного, республиканского значения, столицы осуществляют функции государства по опеке и попечительству в отношении несовершеннолетних через уполномоченные органы образования/защиты прав детей и здравоохранения, в отношении совершеннолетних – через уполномоченные органы социальной защиты населения (далее – орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Норматив штатной численности специалистов органа, осуществляющего функции по опеке или попечительству в отношении несовершеннолетних, определяется исходя из численности детского населения района, города областного значения, города республиканского значения, столицы в соотношении не менее одного специалиста к пяти тысячам детей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1730,90 +1792,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="31"/>
-[...15 lines deleted...]
-       8. Орган организует деятельность по учету детей-сирот, детей, оставшихся без попечения родителей, исходя из конкретных обстоятельств утраты родительского попечения, исходя из их интересов обеспечивает выбор формы устройства детей и последующий контроль за условиями содержания, воспитания и обучения.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Защита прав и интересов недееспособных или ограниченно дееспособных совершеннолетних лиц осуществляется органом социальной защиты населения в установленном законодательством Республики Казахстан порядке путем передачи их в семью (опека или попечительство), а при отсутствии такой возможности – в организации системы социальной защиты населения, оказывающие специальные социальные услуги недееспособным или ограниченно дееспособным совершеннолетним лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-1 в соответствии с постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Орган организует деятельность по учету детей-сирот, детей, оставшихся без попечения родителей, исходя из конкретных обстоятельств утраты родительского попечения, исходя из их интересов обеспечивает выбор формы устройства детей и последующий контроль за условиями содержания, воспитания и обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Орган формирует республиканский банк данных детей-сирот, детей, оставшихся без попечения родителей, и лиц, желающих принять детей на воспитание в свои семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1832,506 +1976,810 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2017).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Защита прав и интересов детей-сирот, детей, оставшихся без попечения родителей, осуществляется органом в установленном законодательством Республики Казахстан порядке путем передачи их на воспитание в семью (усыновление, опека или попечительство, патронат, приемная и приемная профессиональная семья), а при отсутствии такой возможности – в организации всех типов для детей-сирот, детей, оставшихся без попечения родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этих целях орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) до разрешения вопроса об устройстве детей-сирот и детей, оставшихся без попечения родителей, на опеку (попечительство), усыновление, патронат, в приемную семью либо организацию для данной категории детей обеспечивает их временное устройство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведет учет, подбирает и готовит граждан, выразивших желание принять детей-сирот и детей, оставшихся без попечения родителей, на опеку (попечительство), патронат, в приемную и приемную профессиональную семью, гостевую семью, усыновление путем предоставления необходимой методической, психологической и юридической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит обследование условий жизни детей-сирот и детей, оставшихся без попечения родителей, а также лиц, претендующих на их воспитание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) составляет опись имущества детей-сирот и детей, оставшихся без попечения родителей, а также недееспособных или ограниченно дееспособных совершеннолетних лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) направляет письма о наложении обремения в государственные органы и (или) иные организации о запрете совершения сделок в отношении имущества, принадлежащего детям-сиротам и детям, оставшимся без попечения родителей, а также совершеннолетним недееспособным или ограниченно дееспособным лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет управление имуществом детей-сирот и детей, оставшихся без попечения родителей, находящихся под опекой или попечительством, переданных на патронатное воспитание, в приемную и приемную профессиональную семью, либо воспитывающихся в организациях для детей-сирот и детей, оставшихся без попечения родителей, а также контроль за сохранностью данного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дает разрешение опекуну или попечителю, патронатным воспитателям, приемным родителям совершать сделки по отчуждению, в том числе обмену или дарению имущества подопечного, или заключать от его имени договор поручительства, сдачи жилья в наем (аренду), в безвозмездное пользование или залог, сделки, влекущие отказ от принадлежащих подопечному прав от наследства по закону и завещанию, раздел его имущества или выдел из него доли, а также любые другие сделки, влекущие уменьшение имущества подопечного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z40" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) определяет каким образом расходуются средства, полученные опекуном, попечителем, патронатным воспитателем, приемным родителем, в результате совершенных сделок, указанных в подпункте 7) пункта 9 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) назначает опекунов или попечителей и выдает им справку установленного образца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) назначает и выплачивает пособия на содержание детей-сирот и детей, оставшихся без попечения родителей, находящихся под опекой и попечительством, на патронате и переданных в приемную семью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1) назначает и выплачивает пособия на содержание детей, нуждающихся в специальных социальных услугах по основаниям, предусмотренным подпунктами 1), 2), 3) и 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 133 Социального кодекса Республики Казахстан, переданных в приемную профессиональную семью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z43" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет контроль за деятельностью опекунов и попечителей, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей, а также организаций, в которых воспитываются дети-сироты и дети, оставшиеся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-1) не реже одного раза в год проверяет опекунов и попечителей, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей, являющихся гражданами Республики Казахстан, постоянно проживающих на территории Республики Казахстан, на соответствие требованиям, установленным подпунктами 5), 6), 7), 10), 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 122 Кодекса, путем получения документов и сведений из информационных систем или сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозможности получения документов и сведений из информационных систем или сервиса цифровых документов опекуны или попечители, патронатные воспитатели, приемные родители, приемные профессиональные воспитатели, являющиеся гражданами Республики Казахстан, постоянно проживающие на территории Республики Казахстан, обязаны предоставлять их в орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Пункт 9 дополнен подпунктом 11-1) в соответствии с постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) рассматривает жалобы на действия опекунов и попечителей, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) дает разрешение опекуну или попечителю, его супругу или родственникам, приемному родителю на выплату долгов подопечного, возникших до назначения данного лица опекуном или попечителем, приемным родителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) дает разрешение на раздельное проживание попечителя с подопечным, достигшим шестнадцати лет, при условии, что это не отразится неблагоприятно на воспитании и защите прав и интересов подопечного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ведет учет предоставления опекунами, патронатными воспитателями, приемными родителями не реже одного раза в шесть месяцев, а также приемными профессиональными воспитателями не реже одного раза в квартал копии паспорта здоровья ребенка по форме, утвержденной уполномоченным органом в области здравоохранения, и отчетов о работе по его воспитанию, расходовании денег, выделенных на его содержание, и управлении его имуществом по форме согласно приложению к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-1) освобождает опекуна или попечителя, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей от исполнения ими своих обязанностей в случаях возвращения несовершеннолетнего подопечного его родителям или его усыновителям, а также нарушения положений, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 6 статьи 122 Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Пункт 9 дополнен подпунктом 15-1) в соответствии с постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) по инициативе опекуна или попечителя, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей или по собственной инициативе при наличии уважительных причин (болезнь, изменение имущественного положения, отсутствие взаимопонимания с подопечным и другие) освобождает их от исполнения ими своих обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Пункт 9 дополнен подпунктом 15-2) в соответствии с постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) отстраняет опекунов или попечителей, патронатных воспитателей, приемных родителей, приемных профессиональных воспитателей от исполнения своих обязанностей в случаях ненадлежащего их исполнения, в том числе при использовании ими опеки или попечительства в корыстных целях либо оставлении подопечного без надзора и необходимой помощи, и принимает необходимые меры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z49" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z49" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) представляет в суд заключение о соответствии усыновления интересам ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z50" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z50" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) не реже одного раза в год истребует отчеты об условиях жизни, обучения, воспитания и состоянии здоровья усыновленного ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z51" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) выявляет согласие ребенка, достигшего десятилетнего возраста, на устройство его в семью, на совершение сделки в отношении его имущества и в доступной для него форме объясняет значение данных процедур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2373,51 +2821,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2625,88 +3093,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение – в редакции постановления Правительства РК от 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="53"/>
+    <w:bookmarkStart w:name="z46" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет опекуна (патронатного воспитателя, приемного родителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Ф.И.О. (при его наличии) опекуна (патронатного воспитателя, приемного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3993,70 +4461,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="55"/>
+          <w:bookmarkStart w:name="z60" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пособие на</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4466,70 +4934,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="56"/>
+          <w:bookmarkStart w:name="z62" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ежемесячные</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страховые выплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4911,70 +5379,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="57"/>
+          <w:bookmarkStart w:name="z63" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наследуемые</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5384,70 +5852,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="58"/>
+          <w:bookmarkStart w:name="z65" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от сдачи в</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аренду жилплощади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5809,70 +6277,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения о расходах подопечного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6196,70 +6664,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="60"/>
+          <w:bookmarkStart w:name="z67" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение гигиенических средств, предметов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 первой необходимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6531,70 +6999,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="61"/>
+          <w:bookmarkStart w:name="z68" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение товаров длительного пользования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (указать, что именно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6656,70 +7124,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="62"/>
+          <w:bookmarkStart w:name="z69" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ежемесячные вклады (на обучение, товары</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 длительного пользования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6831,55 +7299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>