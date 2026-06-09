--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c13b9d" w14:textId="6c13b9d">
+    <w:p w14:paraId="b57b1b7" w14:textId="b57b1b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -722,54 +722,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 1 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила передачи детей, являющихся гражданами Республики Казахстан, на усыновление (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1006,90 +1044,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Преимущественным правом на воспитание детей-сирот, детей, оставшихся без попечения родителей, обладают их родственники.</w:t>
+      2-1. Преимущественное право при усыновлении ребенка имеют его родственники, а в случае их отсутствия – лица, состоящие в зарегистрированном браке (супружестве).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-1 в соответствии с постановлением Правительства РК от 08.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1514,573 +1572,669 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Усыновителями могут быть совершеннолетние лица, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z175" w:id="27"/>
-[...15 lines deleted...]
-      1) лиц, признанных судом недееспособными или ограниченно дееспособными;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лиц, признанных судом недееспособными или ограниченно дееспособными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z176" w:id="28"/>
-[...15 lines deleted...]
-      2) супругов, один из которых признан судом недееспособным или ограниченно дееспособным;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) супругов, один из которых признан судом недееспособным или ограниченно дееспособным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z177" w:id="29"/>
+    <w:bookmarkStart w:name="z228" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лиц, лишенных по суду родительских прав или ограниченных судом в родительских правах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z178" w:id="30"/>
-[...15 lines deleted...]
-      4) лиц, отстраненных от обязанностей опекуна или попечителя за ненадлежащее выполнение возложенных на него законами Республики Казахстан обязанностей;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лиц, отстраненных от обязанностей опекуна или попечителя, патронатного воспитателя, приемного родителя, приемного профессионального воспитателя за ненадлежащее выполнение возложенных на него законами Республики Казахстан обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z179" w:id="31"/>
+    <w:bookmarkStart w:name="z230" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бывших усыновителей, если усыновление отменено судом по их вине;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z180" w:id="32"/>
-[...15 lines deleted...]
-      6) лиц, которые по состоянию здоровья не могут осуществлять родительские права, согласно перечню заболеваний, установленному уполномоченным органом в области здравоохранения;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лиц, которые по состоянию здоровья не могут осуществлять родительские права согласно перечню заболеваний, установленному уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z181" w:id="33"/>
+    <w:bookmarkStart w:name="z232" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лиц, не имеющих постоянного места жительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z182" w:id="34"/>
+    <w:bookmarkStart w:name="z233" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лиц, придерживающихся нетрадиционной сексуальной ориентации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z183" w:id="35"/>
-[...15 lines deleted...]
-      9) лиц, имеющих непогашенную или неснятую судимость за совершение умышленного преступления на момент усыновления, а также лиц, указанных в подпункте 13) настоящего пункта;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z184" w:id="36"/>
+    <w:bookmarkStart w:name="z235" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z185" w:id="37"/>
+    <w:bookmarkStart w:name="z236" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) лиц, которые на момент усыновления не имеют дохода, обеспечивающего усыновляемому ребенку прожиточный минимум, установленный законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z186" w:id="38"/>
-[...15 lines deleted...]
-      12) лиц, состоящих на учетах в наркологическом или психоневрологическом диспансерах;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) лиц, находящихся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z187" w:id="39"/>
+    <w:bookmarkStart w:name="z238" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании подпунктов 1) и 2) части первой </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения: убийство, умышленное причинение вреда здоровью, против здоровья населения и нравственности, половой неприкосновенности, за экстремистские или террористические преступления, торговлю людьми;</w:t>
+      13) граждан Республики Казахстан, постоянно проживающих на территории Республики Казахстан, не прошедших психологическую подготовку в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Кодекса (за исключением близких родственников ребенка).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z188" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Лица, не состоящие между собой в браке (супружестве), не могут совместно усыновить одного и того же ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одно лицо может усыновить нескольких детей, являющихся братьями и сестрами или не состоящих между собой в родстве.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) граждан Республики Казахстан, постоянно проживающих на территории Республики Казахстан, не прошедших психологическую подготовку в порядке, установленном </w:t>
-[...39 lines deleted...]
-      Лица, не состоящие между собой в браке (супружестве), не могут совместно усыновить одного и того же ребенка.</w:t>
+      Если лица, желающие усыновить ребенка, состоят в браке (супружестве) либо совместно проживают с иными лицами, на супруга (супругу) либо на совместно проживающих лиц распространяются требования, установленные подпунктами 1), 2), 3), 4), 5), 6), 8), 9) и 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К иным лицам, совместно проживающим с лицами, желающими усыновить ребенка, относятся совместно проживающие члены семьи, связанные имущественными и личными неимущественными правами и обязанностями, вытекающими из брака (супружества), родства, свойства, усыновления (удочерения) или иной формы принятия ребенка на воспитание, а также совместно проживающие лица, фактически сожительствующие, но не состоящие в браке (супружестве).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-1 в соответствии с постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Разница в возрасте между усыновителем и усыновляемым ребенком должна быть не менее шестнадцати лет. По причинам, признанным судом уважительными, разница в возрасте может быть сокращена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z190" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При усыновлении ребенка отчимом (мачехой) наличия разницы в возрасте, установленной частью первой настоящего пункта, не требуется.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 08.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 320</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции постановления Правительства РК от 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="43"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="44"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Основанием для выдачи органом, осуществляющим функции по опеке или попечительству (далее – орган), разрешения на передачу детей, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2135,1003 +2289,1069 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил, на усыновление является заключение комиссии (далее – комиссия), порядок деятельности и состав которой определяются уполномоченным органом в области защиты прав детей Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение о соответствии усыновления интересам ребенка не требуется, в случаях усыновления ребенка его отчимом (мачехой) или усыновления ребенка по согласию родителей родственниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции постановления Правительства РК от 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 18.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок передачи детей, являющихся гражданами Республики Казахстан, на усыновление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок передачи детей родственникам, независимо от их гражданства и места жительства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Заключение о соответствии усыновления интересам ребенка не требуется, в случаях усыновления ребенка его отчимом (мачехой) или усыновления ребенка по согласию родителей родственниками.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 1 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дети передаются на усыновление родственникам, являющимся гражданами Республики Казахстан и родственникам, не являющимся гражданами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Родственники, являющиеся гражданами Республики Казахстан и желающие усыновить детей, подают в орган по месту нахождения ребенка или через Республиканский банк данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменное заявление о желании усыновить ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) письменное согласие совместно проживающих лиц (при наличии) на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справку о размере совокупного дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) справку о состоянии здоровья родственника, а также супруга(-и), если состоит в браке, и иных совместно проживающих лиц (при наличии), подтверждающую отсутствие заболеваний в соответствии с перечнем, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 августа 2015 года № 692 "Об утверждении перечня заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 12127);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию документа, подтверждающего право пользования жилищем (в случае отсутствия жилища на праве собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификат о прохождении психологической подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о документах, удостоверяющих личность, свидетельство о рождении ребенка, справка о рождении, свидетельство о заключении брака (при отсутствии сведений в цифровой системе "Регистрационный пункт ЗАГС"), сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с центра психического здоровья "Наркология", центра психического здоровья "Психиатрия" по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 20665), документы, подтверждающие право собственности на жилище родственника и супруга (-и), (если состоит в браке) и иных совместно проживающих лиц (при наличии), орган получает из соответствующих государственных цифровых систем через шлюз "цифровое правительство".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии либо отсутствии судимости, а также информация о наличии либо отсутствии сведений специального учета лиц, признанных судом недееспособными и ограниченного дееспособными, родственника, супруга (-и), (если состоит в браке) и иных совместно проживающих лиц (при наличии), орган получает из цифровых систем Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган получает согласие у родственника на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции постановления Правительства РК от 24.10.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 614</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 18.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 123</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Родственники, не являющиеся гражданами Республики Казахстан, подают в уполномоченный орган в области защиты прав детей Республики Казахстан (далее – уполномоченный орган) для дальнейшего препровождения в орган управления образованием области, города республиканского значения, столицы по месту нахождения ребенка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z200" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменное заявление о желании усыновить ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z201" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справку о доходах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z202" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справку о семейном положении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z203" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии паспортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z204" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справки о состоянии здоровья, в том числе психического, об отсутствии наркотической (токсической), алкогольной зависимости родственника, а также супруга (-и), если состоит в браке, и иных совместно проживающих лиц (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z205" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справки об отсутствии судимости родственника, а также супруга (-и), если состоит в браке, и иных совместно проживающих лиц (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z206" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) письменное согласие близких родственников на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z207" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) документ, подтверждающий наличие жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z208" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) справки о личных нравственных качествах потенциальных родителей, выдаваемые специально уполномоченными иностранными государственными органами и организациями по усыновлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z209" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) документ, выданный компетентным органом принимающего государства, подтверждающий право на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z210" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрешение на въезд усыновленного ребенка из Республики Казахстан в принимающее государство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z211" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обязательства о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z212" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации усыновленного ребенка в Министерстве иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z213" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сохранении гражданства Республики Казахстан за усыновленным ребенком и его нахождении на учете в загранучреждении Республики Казахстан до 18 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z214" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначении опекунов в случае непредвиденных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правительства РК от 08.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="45"/>
-[...751 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="74"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        10. Родственники, не являющиеся гражданами Республики Казахстан и претендующие на усыновление ребенка, въезжают в Республику Казахстан при наличии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>въездных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> виз Республики Казахстан. Визы на въезд выдаются загранучреждениями Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для выдачи виз является приглашение органа управления образованием области, города республиканского значения, столицы, если иное не предусмотрено международными договорами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z74" w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В случае нахождения ребенка в образовательной, медицинской и другой организации орган по месту нахождения ребенка в течение 5 (пять) рабочих дней с момента поступления заявления о желании усыновить ребенка выдает родственникам направление на посещение и общение с ребенком согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, сформированное Республиканским банком данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3150,674 +3370,708 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Родственники, независимо от их гражданства и места жительства и независимо от места нахождения ребенка (в семье или образовательной, медицинской и другой организации), лично:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z76" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеют с ним непосредственные контакты (знакомство с ребенком, его привычками, вкусами, особенностями характера, прогулки, игры) не менее двух недель в месте постоянного проживания ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z77" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получают подробную информацию о ребенке и знакомятся с его документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z78" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подтверждают в письменной форме факт ознакомления с медицинским заключением о состоянии здоровья ребенка согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при желании обращаются в медицинское учреждение для проведения независимого медицинского освидетельствования усыновляемого ребенка с участием представителя образовательной, медицинской и другой организации, в которой находится ребенок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Орган по месту нахождения усыновляемого ребенка предоставляет в суд разрешение о передаче ребенка на усыновление на основании заключения комиссии, с указанием сведений о факте личного общения родственников, независимо от их гражданства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z81" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Усыновление детей родственниками, независимо от их гражданства и места жительства, производится решением суда по месту нахождения ребенка на основании их заявления с обязательным участием самих усыновителей, представителя органа, а также прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z82" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Усыновители обязаны лично забрать ребенка по месту его нахождения по предъявлении документа, удостоверяющего личность усыновителя, и решения суда, вступившего в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В целях защиты прав и законных интересов детей, усыновленных родственниками, являющимися гражданами Республики Казахстан и постоянно проживающими на территории Республики Казахстан, орган по месту жительства усыновленного ребенка осуществляет контроль за условиями его жизни и воспитания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z84" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Родственники независимо от их гражданства и места жительства не реже одного раза в год до достижения ребенком восемнадцатилетнего возраста предоставляют в орган по месту вынесения решения суда об усыновлении ребенка отчеты об условиях жизни, обучения, воспитания и о состоянии здоровья усыновленного ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z85" w:id="87"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Порядок передачи детей на усыновление гражданам Республики</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Порядок передачи детей на усыновление гражданам Республики Казахстан, постоянно проживающим на территории Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 2 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дети передаются на усыновление гражданам Республики Казахстан, постоянно проживающим на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z215" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Кандидаты в усыновители, являющиеся гражданами Республики Казахстан, постоянно проживающие на территории Республики Казахстан, подают в орган по месту нахождения ребенка или через Республиканский банк данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменное заявление о желании усыновить ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) письменное согласие совместно проживающих лиц (при наличии) на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справку о размере совокупного дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) справку о состоянии здоровья кандидата в усыновители, а также супруга(-и), если состоит в браке, и иных совместно проживающих лиц (при наличии), подтверждающую отсутствие заболеваний в соответствии с перечнем, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 августа 2015 года № 692 "Об утверждении перечня заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 12127);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию документа, подтверждающего право пользования жилищем (в случае отсутствия жилища на праве собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификат о прохождении психологической подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о документах, удостоверяющих личность, свидетельство о рождении ребенка, справка о рождении, свидетельство о заключении брака (при отсутствии сведений в цифровой системе "Регистрационный пункт ЗАГС"), сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с центра психического здоровья "Наркология", центра психического здоровья "Психиатрия" по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 20665), документы, подтверждающие право собственности на жилище родственника и супруга (-и), (если состоит в браке) и иных лиц совместно проживающих лиц (при наличии), орган получает из соответствующих государственных цифровых систем через шлюз "цифровое правительство".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии либо отсутствии судимости, а также информация о наличии либо отсутствии сведений специального учета лиц, признанных судом недееспособными и ограниченного дееспособными, родственника, супруга (-и), (если состоит в браке) и иных совместно проживающих лиц (при наличии), орган получает из цифровых систем Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган получает согласие у родственника на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При усыновлении ребенка, в отношении которого супругом заявителя установлено отцовство, к заявлению о желании усыновить ребенка прилагается заключение молекулярно-генетической экспертизы, подтверждающей отцовство в отношении усыновляемого ребенка. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с постановлением Правительства РК от 08.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...287 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="100"/>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Кандидаты в усыновители, являющиеся гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, выбрав ребенка в Республиканском банке данных, лично знакомятся с ребенком на основании направления на знакомство с ребенком, сформированного Республиканским банком данных, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам знакомства с ребенком кандидаты в усыновители подтверждают отказ или согласие на дальнейшее общение с ребенком в Республиканском банке данных путем нажатия закладки и подписывают своей электронно-цифровой подписью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3854,190 +4108,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Граждане Республики Казахстан, постоянно проживающие на территории Республики Казахстан, после знакомства с ребенком лично:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z158" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеют с ребенком непосредственные контакты (личное знакомство с ребенком, его привычками, вкусами, особенностями характера, прогулки, игры) не менее двух недель в месте постоянного проживания ребенка с соблюдением требований режима согласно положению соответствующей образовательной, медицинской и другой организации в присутствии представителя органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z159" w:id="103"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z159" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получают подробную информацию о ребенке и знакомятся с его документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z160" w:id="104"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z160" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подтверждают в письменной форме факт ознакомления с медицинским заключением о состоянии здоровья ребенка согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z161" w:id="105"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z161" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при желании обращаются в медицинское учреждение для проведения независимого медицинского освидетельствования усыновляемого ребенка с участием представителя образовательной, медицинской и другой организации, в которой находится ребенок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z162" w:id="106"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z162" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в последний день двухнедельного общения подтверждают отказ или дальнейшее участие в процедуре усыновления в Республиканском банке данных и подписывают своей электронно-цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4056,970 +4310,980 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="107"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Орган по месту нахождения усыновляемого ребенка предоставляет в суд разрешение о передаче ребенка на усыновление на основании заключения комиссии, с указанием сведений о факте личного общения граждан Республики Казахстан, постоянно проживающих на территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Усыновление детей гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, производится решением суда по месту нахождения ребенка на основании их заявления с обязательным участием самих усыновителей, представителя органа, а также прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Усыновители обязаны лично забрать ребенка по месту его нахождения по предъявлении документа, удостоверяющего личность усыновителя, и решения суда, вступившего в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В целях защиты прав и законных интересов детей, усыновленных гражданами Республики Казахстан, постоянно проживающими на территории Республики Казахстан, орган по месту жительства усыновленного ребенка осуществляет контроль за условиями его жизни и воспитания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z110" w:id="111"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Граждане Республики Казахстан, постоянно проживающие на территории Республики Казахстан, не реже одного раза в год до достижения ребенком восемнадцатилетнего возраста предоставляют в орган по месту вынесения решения суда об усыновлении ребенка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчеты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об условиях жизни, обучения, воспитания и о состоянии здоровья усыновленного ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z111" w:id="112"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Порядок передачи детей, являющихся гражданами</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Порядок передачи детей, являющихся гражданами Республики Казахстан, на усыновление гражданам Республики Казахстан, постоянно проживающим за пределами Республики Казахстан, иностранцам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 3 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Усыновление детей иностранцами разрешается лишь гражданам страны, имеющей равнозначные с Республикой Казахстан международные обязательства в сфере защиты прав и интересов детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача детей, состоящих на централизованном учете, на усыновление иностранцам осуществляется в случае невозможности передачи их на воспитание родственникам независимо от их гражданства и места жительства, гражданам Республики Казахстан, постоянно проживающим на территории Республики Казахстан и за ее пределами, по истечении трех месяцев со дня постановки на централизованный учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z45" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дети, переданные на усыновление иностранцам, до выезда за пределы территории Республики Казахстан подлежат постановке на учет в Министерстве иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным постановлением Правительства РК от 07.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Республики Казахстан, на усыновление гражданам Республики</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       27. Граждане Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, иностранцы, претендующие на усыновление ребенка и зарегистрированные в установленном порядке через аккредитованные агентства по усыновлению, подают в уполномоченный орган через Республиканский банк данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменное заявление о желании усыновить ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справку о доходах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справку о семейном положении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии паспортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справки о состоянии здоровья лица, претендующего на усыновление ребенка, а также супруга (-и), если состоит в браке, и иных совместно проживающих лиц (при наличии), в том числе об отсутствии психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, об отсутствии наркотической (токсической) зависимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справки об отсутствии судимости лица, претендующего на усыновление ребенка, а также супруга (-и), если состоит в браке, и иных совместно проживающих лиц (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) письменное согласие близких родственников на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) не менее трех рекомендательных писем друзей или соседей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) документ, подтверждающий наличие жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) справку о личных нравственных качествах потенциальных родителей, выдаваемую специально уполномоченными иностранными государственными органами и организациями по усыновлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) документ, выданный компетентным органом принимающего государства, подтверждающий право на усыновление ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрешение на въезд усыновленного ребенка из Республики Казахстан в принимающее государство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обязательства о:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации усыновленного ребенка в Министерстве иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сохранении гражданства Республики Казахстан за усыновленным ребенком и его нахождении на учете в загранучреждении Республики Казахстан до 18 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначении опекунов в случае непредвиденных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 в редакции постановления Правительства РК от 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2017); с изменениями, внесенными постановлением Правительства РК от 08.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Казахстан,</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       28. Уполномоченный орган через Республиканский банк данных направляет аккредитованному агентству документы ребенка для ознакомления граждан Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции постановления Правительства РК от 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2017).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        29. Граждане Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, иностранцы предоставляют письменное подтверждение о факте ознакомления с документами ребенка и согласии на дальнейшее знакомство с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z133" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Иностранцы, претендующие на усыновление ребенка, въезжают в Республику Казахстан при наличии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>въездных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> виз Республики Казахстан. Визы на въезд выдаются загранучреждениями Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для выдачи виз является приглашение уполномоченного органа, если иное не предусмотрено международными договорами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z135" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граждане, постоянно проживающие за пределами Республики Казахстан, въезжают в Республику Казахстан после получения уведомления от уполномоченного органа о сроках прибытия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z136" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уполномоченный орган направляет в орган управления образованием области, города республиканского значения, столицы уведомление о прибытии и документы граждан Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, претендующих на усыновление ребенка, в установленные сроки для дальнейшего информирования соответствующего органа по месту нахождения ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z137" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. По прибытии в орган по месту нахождения ребенка согласно направлению, выданному уполномоченным органом через Республиканский банк данных, граждане Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, иностранцы посещают образовательную, медицинскую и другую организацию, в которой находится ребенок, и:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеют с ребенком непосредственный контакт не менее четырех недель (личное знакомство с ребенком, его привычками, вкусами, особенностями характера, прогулки, игры) с соблюдением требований режима согласно положению соответствующей образовательной, медицинской и другой организации в присутствии представителя органа и в случае необходимости – переводчика;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5150,250 +5414,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2017).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        33. Орган по месту нахождения усыновляемого ребенка предоставляет в суд разрешение о передаче ребенка на усыновление на основании заключения комиссии, с указанием сведений о факте личного общения граждан Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, претендующих на усыновление, с этим ребенком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z143" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Усыновление детей гражданами Республики Казахстан, постоянно проживающими за пределами Республики Казахстан, иностранцами производится решением суда по месту нахождения ребенка на основании их заявления с обязательным участием самих усыновителей, представителя органа, а также прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z144" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Усыновители обязаны лично забрать ребенка по месту его нахождения по предъявлении документа, удостоверяющего личность усыновителя, и решения суда, вступившего в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z145" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В случае отказа от усыновления гражданам, постоянно проживающим за пределами Республики Казахстан, иностранцам возвращаются их документы через аккредитованное агентство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z146" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Граждане Республики Казахстан, постоянно проживающие за пределами Республики Казахстан, и иностранцы в первые три года после вступления в законную силу решения суда об усыновлении через каждые шесть месяцев, в последующие годы – не реже одного раза в год до достижения ребенком восемнадцатилетнего возраста предоставляют через аккредитованные агентства по усыновлению, находящиеся в стране проживания усыновителя и ребенка, в уполномоченный орган отчеты об условиях жизни, обучения, воспитания и о состоянии здоровья усыновленного ребенка с приложением фотографий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z147" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. В случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 86 Кодекса, периодичность предоставления отчетов устанавливается по решению уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z148" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Аккредитованные агентства по усыновлению, находящиеся в стране проживания усыновителя и ребенка, предоставляют отчеты в уполномоченный орган через свои филиалы и (или) представительства, находящиеся на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z149" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Контроль за детьми, переданными на усыновление родственникам и гражданам Республики Казахстан, постоянно проживающим за пределами Республики Казахстан, иностранцам, осуществляется загранучреждениями Республики Казахстан и уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Консульское должностное лицо Республики Казахстан в пределах консульского округа, а также сотрудники аккредитованного агентства осуществляют контроль за детьми, переданными на усыновление иностранцам, а также до достижения совершеннолетия посещают усыновителей с целью проверки соответствия условий проживания и воспитания ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок постановки на учет в Министерстве иностранных дел Республики Казахстан и осуществления загранучреждениями Республики Казахстан контроля за детьми, являющимися гражданами Республики Казахстан, переданными на усыновление иностранцам, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5450,70 +5714,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        42. Аккредитованные агентства на территории Республики Казахстан в течение пяти рабочих дней информируют уполномоченный орган и орган по месту вынесения решения суда об усыновлении ребенка о фактах выявления случаев гибели усыновленных детей, жестокого обращения с ними, невозможности их адаптации в семье усыновителей, отмены усыновления и (или) переустройства детей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5656,90 +5920,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции постановления Правительства РК от 18.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="134"/>
+    <w:bookmarkStart w:name="z163" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Бланк организации, выдавшей, направление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="135"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        Директору</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (Главному врачу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5889,64 +6153,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       от________ № _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z165" w:id="136"/>
+      <w:bookmarkStart w:name="z165" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                            Направление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   на посещение и общение с ребенком родственниками/ гражданами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5960,64 +6224,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республики Казахстан (действительно только в указанный день знакомства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z166" w:id="137"/>
+      <w:bookmarkStart w:name="z166" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано родственникам/ кандидатам в усыновители __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (нужное подчеркнуть)                         Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6374,92 +6638,92 @@
               </w:rPr>
               <w:t>по опеке и попечительству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от (Ф.И.О.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об ознакомлении с медицинским заключением</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о состоянии здоровья ребенка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я (мы), ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6803,80 +7067,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                             от____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Ф.И.О.) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по результатам посещения ребенка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я (мы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7314,55 +7578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7688,31 +7952,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>