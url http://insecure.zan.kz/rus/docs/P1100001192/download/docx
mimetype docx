--- v0 (2025-11-28)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cf6457" w14:textId="7cf6457">
+    <w:p w14:paraId="787be47" w14:textId="787be47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4142,51 +4142,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Прикомандирование сотрудников правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан (далее – прикомандированные лица) с целью выполнения задач, определенных соответствующими законами Республики Казахстан, осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z135" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) к Администрации Президента Республики Казахстан, аппаратам палат Парламента Республики Казахстан, Аппарату Правительства Республики Казахстан – на основании акта Правительства Республики Казахстан;</w:t>
+      1) к Администрации Президента Республики Казахстан, Аппарату Курултая Республики Казахстан, Аппарату Правительства Республики Казахстан – на основании акта Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z136" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) к иным государственным органам Республики Казахстан – по согласованию с их первыми руководителями на основании акта правоохранительного органа, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z137" w:id="49"/>
     <w:p>
@@ -4231,51 +4231,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z138" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4283,405 +4303,409 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. За прикомандированными лицами сохраняется статус сотрудников соответствующих правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z139" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Прикомандированным лицам выплачиваются должностные оклады, установленные для соответствующих категорий работников Администрации Президента Республики Казахстан, аппаратов палат Парламента Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан, а также оклады (доплаты) по специальному званию (классному чину), установленные действующим законодательством.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Прикомандированным лицам выплачиваются должностные оклады, установленные для соответствующих категорий работников Администрации Президента Республики Казахстан, Аппарата Курултая Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан, а также оклады (доплаты) по специальному званию (классному чину), установленные действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z149" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом исчисление стажа государственной службы прикомандированным лицам, дающего право на установление должностного оклада, осуществляется на основании справки, предоставляемой кадровой службой соответствующего правоохранительного органа, органа гражданской защиты, государственной фельдъегерской службы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата должностных окладов, пособий на оздоровление и премий прикомандированным лицам производится за счет средств, предусмотренных на содержание Администрации Президента Республики Казахстан, Аппарата Курултая Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премирование прикомандированных лиц осуществляется исходя из должностных окладов в порядке, определенном для работников Администрации Президента Республики Казахстан, Аппарата Курултая Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Прикомандированным лицам к международным организациям выплачивается заработная плата, установленная для соответствующих категорий работников международных организаций, за счет средств, предусмотренных законодательством Республики Казахстан, если иное не установлено соответствующими ратифицированными международными договорами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z150" w:id="53"/>
-[...15 lines deleted...]
-      Выплата должностных окладов, пособий на оздоровление и премий прикомандированным лицам производится за счет средств, предусмотренных на содержание Администрации Президента Республики Казахстан, аппаратов палат Парламента Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Иные выплаты, а также обеспечение вещевым имуществом прикомандированных лиц осуществляются за счет средств, предусмотренных на содержание соответствующих правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан, откуда они были прикомандированы. Выплаты единовременного характера исчисляются из должностного оклада по последней должности, занимаемой до прикомандирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z151" w:id="54"/>
-[...15 lines deleted...]
-      Премирование прикомандированных лиц осуществляется исходя из должностных окладов в порядке, определенном для работников Администрации Президента Республики Казахстан, аппаратов палат Парламента Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Присвоение прикомандированным лицам очередных специальных званий и классных чинов осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z146" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестация прикомандированных лиц к государственным органам производится в порядке, установленном для работников соответствующих государственных органов, а прикомандированных лиц к международным организациям производится в порядке, установленном для сотрудников правоохранительных органов, органов гражданской защиты, государственной фельдъегерской службы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z147" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Поощрение и привлечение к дисциплинарной ответственности прикомандированных лиц производятся в порядке, установленном для работников Администрации Президента Республики Казахстан, Аппарата Курултая Республики Казахстан, Аппарата Правительства Республики Казахстан и других государственных органов Республики Казахстан в пределах полномочий данных государственных органов, определенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правительства РК от 17.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 236</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="55"/>
-[...55 lines deleted...]
-      7. Присвоение прикомандированным лицам очередных специальных званий и классных чинов осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пенсионное обеспечение прикомандированных лиц осуществляется в соответствии с пенсионным законодательством Республики Казахстан. При этом для прикомандированных лиц к государственным органам в расчет принимаются должностные оклады по занимаемым ими должностям в Администрации Президента Республики Казахстан, Аппарате Курултая Республики Казахстан, Аппарате Правительства Республики Казахстан и других государственных органах Республики Казахстан, а для прикомандированных лиц к международным организациям – должностные оклады по последней должности, занимаемой до прикомандирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z146" w:id="58"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правительства РК от 17.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 236</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4776,1266 +4800,1266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 октября 2011 года № 1192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений Правительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 18 июня 1993 года № 515 "Об обеспечении форменной одеждой работников государственной службы по карантину растений Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 декабря 1996 года № 1644 "Об утверждении Положения о прохождении службы лицами рядового и начальствующего состава органов внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 ноября 1999 года № 1726 "О форменной одежде и знаках различия судебных приставов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 августа 2000 года № 1287 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 27 декабря 1996 года № 1644".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 января 2002 года № 97 "Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) или увечья сотрудника органов внутренних дел Республики Казахстан в период исполнения им служебных обязанностей или служебного долга" (САПП Республики Казахстан, 2002 г., № 5, ст. 28).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 ноября 2002 года № 1260 "Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) или получения увечья сотрудником органов финансовой полиции Республики Казахстан в период исполнения им служебных обязанностей или служебного долга и для погребения умерших или погибших сотрудников и пенсионеров органов финансовой полиции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 октября 2003 года № 1013 "Вопросы форменной одежды работников государственного контроля на морском и на внутреннем водном транспорте в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 2003 года № 1283 "О внесении изменений в постановление Правительства Республики Казахстан от 16 ноября 1999 года № 1726".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 августа 2004 года № 826 "О порядке прикомандирования военнослужащих, сотрудников органов внутренних дел, финансовой полиции, прокуратуры к отдельным государственным органам Республики Казахстан" (САПП Республики Казахстан, 2004 г., № 29, ст. 384).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 февраля 2005 года № 114 "Об утверждении Правил выплаты единовременной компенсации иждивенцам и наследникам сотрудника органов прокуратуры Республики Казахстан в случае гибели (смерти) в период исполнения им служебных обязанностей либо в течение года после увольнения со службы вследствие травмы или увечья, полученных при исполнении служебных обязанностей" (САПП Республики Казахстан, 2005 г., № 6, ст. 62).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 марта 2005 года № 212 "Об утверждении Правил выплаты единовременной компенсации при получении увечья сотрудником органов государственной противопожарной службы в период исполнения им служебных обязанностей или служебного долга, а в случае его гибели (смерти) - лицам, имеющим право на ее получение" (САПП Республики Казахстан, 2005 г., № 12, ст. 118).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 апреля 2005 года № 299 "Об утверждении Правил выплаты единовременной компенсации сотрудникам уголовно-исполнительной системы органов юстиции Республики Казахстан при получении увечья в период исполнения служебных обязанностей или служебного долга, а в случае их гибели (смерти) - лицам, имеющим право на ее получение" (САПП Республики Казахстан, 2005 г., № 14, ст. 159).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 апреля 2005 года № 363 "Об утверждении Положения о прохождении службы рядовым и начальствующим составом органов государственной противопожарной службы" (САПП Республики Казахстан, 2005 г., № 17, ст. 201).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 октября 2005 года № 1011 "О внесении изменения в постановление Правительства Республики Казахстан от 5 марта 2005 года № 212" (САПП Республики Казахстан, 2005 г., № 37, ст. 519).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 ноября 2005 года № 1093 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 27 декабря 1996 года № 1644".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 ноября 2005 года № 1172 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 1 октября 2003 года № 1013".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 июля 2007 года № 614 "Об утверждении Правил прикомандирования сотрудников уголовно-исполнительной системы органов юстиции Республики Казахстан к государственным органам и международным организациям".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июля  2007 года № 639 "Об утверждении Положения о прохождении службы лицами рядового и начальствующего состава уголовно-исполнительной системы органов юстиции Республики Казахстан" (САПП Республики Казахстан, 2007 г., № 26, ст. 302).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 ноября 2007 года № 1034 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 27 декабря 1996 года № 1644" (САПП Республики Казахстан, 2007 г., № 42, ст. 488).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 января 2008 года № 68 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 30 июля 2007 года № 639" (CАПП Республики Казахстан, 2008 г., № 2, ст. 31).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 18 ноября 2008 года № 1068 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан в области пожарной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 18 ноября 2008 года № 1068 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан в области пожарной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 16 июня 2009 года № 913 "Вопросы Министерства транспорта и коммуникаций Республики Казахстан" (САПП Республики Казахстан, 2009 г., № 30, ст. 271).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 июля 2009 года № 1125 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 30 июля 2007 года № 639" (САПП Республики Казахстан, 2009 г., № 34, ст. 323).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 апреля 2010 года № 350 "О внесении изменения и дополнения в постановление Правительства Республики Казахстан от 30 июля 2007 года № 639" (САПП Республики Казахстан, 2010 г., № 31, ст. 244).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 июля 2010 года № 694 "О внесении дополнения в постановление Правительства Республики Казахстан от 3 августа 2004 года № 826" (САПП Республики Казахстан, 2010 г., № 42, ст. 378).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 сентября 2010 года № 873 "О внесении дополнений в постановление Правительства Республики Казахстан от 27 декабря 1996 года № 1644".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 октября 2010 года № 1034 "Об утверждении Правил выплаты единовременной компенсации должностному лицу таможенного органа при получении увечья, либо иного повреждения здоровья, исключающего для него возможность в дальнейшем заниматься профессиональной деятельностью, а также в случае его гибели (смерти) в связи с исполнением служебных обязанностей" (САПП Республики Казахстан, 2010 г., № 54, ст. 520).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6361,31 +6385,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>