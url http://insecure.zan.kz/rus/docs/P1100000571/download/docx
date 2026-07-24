--- v0 (2025-11-14)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f558971" w14:textId="f558971">
+    <w:p w14:paraId="d29b1f1" w14:textId="d29b1f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1106,111 +1106,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) отделения Государственной корпорации - городские и районные отделения Государственной корпорации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) филиалы Государственной корпорации – областные, городов республиканского значения и столицы филиалы Государственной корпорации;</w:t>
+      10) филиалы Государственной корпорации – столицы, областные и городов республиканского значения филиалы Государственной корпорации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) централизованная база данных (далее - ЦБД) - централизованная база данных получателей социальной помощи в виде ежемесячных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+        <w:t>
+      12) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1275,51 +1255,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1403,707 +1423,673 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты, и для идентификации – документ, удостоверяющий личность, в отделение Государственной корпорации по месту жительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. При приеме заявления сведения о документе, удостоверяющем личность, о регистрации по постоянному месту жительства специалисты Государственной корпорации получают из соответствующих государственных информационных систем через шлюз "электронного правительства" (далее – информационные системы).</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. При приеме заявления сведения о документе, удостоверяющем личность, и регистрации по постоянному месту жительства специалисты Государственной корпорации получают из соответствующих государственных цифровых систем через шлюз "цифрового правительства" (далее – цифровые системы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z64" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений из цифровых систем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для жителей города Байконур – справка отдела по учету и регистрации граждан жилищного хозяйства города Байконур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z66" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о номере банковского счета, открытого в уполномоченной организации по выдаче социальной помощи в виде ежемесячных выплат, или контрольном счете наличности учреждения уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z67" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) судебный акт (акты), подтверждающий (подтверждающие) право на получение капитализированных сумм, содержащий (содержащие) сведения о периоде капитализации, сумме капитализированных платежей по возмещению вреда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z68" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при получении сумм капитализированных платежей от государства – вступившее в законную силу решение (постановление, определение) о возложении ответственности по выплате капитализированных платежей в счет возмещения вреда на государство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z69" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при получении сумм капитализированных платежей за счет имущества ликвидированного юридического лица – определение (решение) о завершении конкурсного производства с утверждением заключительного отчета конкурсного управляющего, в материалах которого содержится расшифровка по каждому кредитору первой очереди.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z70" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Право на получение капитализированных сумм также может подтверждаться архивным документом суда либо государственного архива, содержащим сведения о периоде капитализации, сумме капитализированных платежей по возмещению вреда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z71" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зависимости от статуса пострадавшего лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z72" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при возмещении вреда, причиненного повреждением здоровья, – справка о степени утраты профессиональной трудоспособности по форме, утвержденной уполномоченным органом в сфере социальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z73" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при возмещении вреда лицам с инвалидностью, понесшим ущерб в результате смерти работника, которым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 940 Гражданского кодекса Республики Казахстан вред возмещается на срок инвалидности, – сведения об установлении инвалидности заявителю запрашиваются из автоматизированной информационной системы "Централизованный банк данных лиц, имеющих инвалидность" (далее – АИС "ЦБДИ").</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="32"/>
+        <w:t xml:space="preserve"> статьи 940 Гражданского кодекса Республики Казахстан вред возмещается на срок инвалидности, – сведения об установлении инвалидности заявителю запрашиваются из автоматизированной цифровой системы "Централизованный банк данных лиц, имеющих инвалидность" (далее – АЦС "ЦБДИ").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений из АЦС "ЦБДИ" к заявлению прилагается копия справки об инвалидности или степени утраты профессиональной трудоспособности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия сведений об установлении степени утраты профессиональной трудоспособности или инвалидности в судебном акте либо архивном документе, подтверждающем право на получение капитализированных сумм, представление отдельной справки не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z76" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для назначения социальной помощи в виде ежемесячных выплат недееспособным, ограниченно дееспособным или нуждающимся в опеке или попечительстве лицам заявление и необходимые документы подаются их законными представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z77" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление для назначения социальной помощи в виде ежемесячных выплат третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 09.11.2020 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="35"/>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="36"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При обращении заявителя за назначением социальной помощи в виде ежемесячных выплат осуществляется проверка на наличие у заявителя факта назначения или подачи заявления на назначение выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист, принявший заявление, проверяет полноту пакета документов, принимаемых у заявителя для назначения социальной помощи в виде ежемесячных выплат, а также сведений, полученных из цифровых систем государственных органов и (или) организаций, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам, представленным заявителем в соответствии с пунктом 3 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении сведений из цифровых систем уполномоченного органа в сфере социальной защиты, подтверждающих факт назначения соответствующей выплаты, а также в случаях представления заявителем неполного пакета документов или отсутствия права на назначение социальной помощи в виде ежемесячных выплат, заявителю безотлагательно выдается расписка об отказе в приеме заявления на назначение социальной помощи в виде ежемесячных выплат по форме, утвержденной уполномоченным органом в сфере социальной защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заявление о назначении социальной помощи в виде ежемесячных выплат в отделении Государственной корпорации регистрируется в электронном журнале регистрации заявлений граждан о назначении по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z25" w:id="37"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заявителю вручается расписка о принятии документов от заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z26" w:id="38"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок назначения социальной помощи в виде ежемесячных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции постановления Правительства РК от 09.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="39"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отделение государственной корпорации в течение двух рабочих дней формирует ЭМД с расчетом размера социальной помощи в виде ежемесячных выплат и проект решения на назначение социальной помощи в виде ежемесячных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сформированный ЭМД направляется в уполномоченный орган для принятия решения о назначении (отказе в назначении) социальной помощи в виде ежемесячных выплат через филиал Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2158,110 +2144,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="40"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Исчисление социальной помощи в виде ежемесячных выплат осуществляется в порядке, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>установленном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z29" w:id="41"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган рассматривает поступивший ЭМД и принимает решение о назначении (отказе в назначении) социальной помощи в виде ежемесячных выплат в течение четырех рабочих дней по форме, утвержденной уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если для принятия решения о назначении (отказе в назначении) социальной помощи в виде ежемесячных выплат выявляется необходимость приобщения к ЭМД дополнительных документов, уполномоченный орган возвращает ЭМД в отделение Государственной корпорации с уведомлением по форме, утвержденной уполномоченным органом в сфере социальной защиты. Отделение Государственной корпорации в течение пяти рабочих дней со дня поступления уведомления ставит в известность заявителя о необходимости представления дополнительных документов в течение двадцати пяти рабочих дней. Срок дооформления не должен превышать тридцати рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2334,51 +2320,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="42"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При принятии решения о назначении (отказе в назначении) социальной помощи в виде ежемесячных выплат отделение Государственной корпорации вручает заявителю при личном обращении уведомление о назначении (отказе в назначении) по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2413,248 +2399,248 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты, и информирует заявителя посредством передачи sms-оповещения на мобильный телефон заявителя. Sms-оповещения регистрируются в журнале sms-оповещений по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z31" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Размеры социальной помощи в виде ежемесячных выплат ежегодно повышаются уполномоченным органом в порядке, предусмотренном законодательством Республики Казахстан, и оформляются в виде электронного проекта решения, подготовленного отделением Государственной корпорации по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z32" w:id="44"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При изменении фамилии, имени, отчества (при его наличии), даты рождения получателя в автоматическом режиме производятся изменения в ЦБД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z33" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. ЭМД распечатывается специалистом Государственной корпорации для формирования бумажного варианта дела лица, имеющего право на получение социальной помощи в виде ежемесячных выплат, по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z34" w:id="46"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок назначения и выплаты социальной помощи в виде ежемесячных выплат при перемене местожительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции постановления Правительства РК от 09.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="47"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Лица, прибывшие из других регионов Республики Казахстан, представляют заявление в отделение Государственной корпорации на запрос бумажного дела получателя социальной помощи в виде ежемесячных выплат по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты. Отделением Государственной корпорации осуществляется запрос бумажного дела получателя социальной помощи в виде ежемесячных выплат по прежнему местожительству заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z36" w:id="48"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Лица, прибывшие на постоянное местожительство в Республику Казахстан из других стран, которым ранее назначалась социальная помощь в виде ежемесячных выплат в Республике Казахстан, представляют заявление по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2669,345 +2655,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты, и документы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, если иное не предусмотрено законами и международными договорами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z37" w:id="49"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Лицам, прибывшим на постоянное местожительство в Республику Казахстан, которым ранее назначалась социальная помощь в виде ежемесячных выплат в Республике Казахстан, возобновляется ранее назначенная в Республике Казахстан социальная помощь в виде ежемесячных выплат в размере, установленном на момент выезда за пределы Республики Казахстан, либо по его желанию проводится процедура нового назначения в соответствии с законодательством Республики Казахстан со дня обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в период выезда было произведено повышение социальной помощи в виде ежемесячных выплат, ее размер устанавливается с учетом этих повышений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бумажное дело получателя социальной помощи в виде ежемесячных выплат, выехавшего в другие регионы Республики Казахстан, высылается по запросу других отделений Государственной корпорации с приложением справки-аттестата по форме, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утвержденной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z39" w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Выплата социальной помощи в виде ежемесячных выплат выезжающим за пределы Республики Казахстан на постоянное местожительство производится по месяц снятия с регистрации в органах внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z40" w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок осуществления выплаты социальной помощи в виде ежемесячных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции постановления Правительства РК от 09.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="53"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании решений уполномоченного органа о назначении социальной помощи в виде ежемесячных выплат Государственная корпорация ежемесячно формирует потребность в бюджетных средствах на выплату и представляет ее к 25 числу месяца, предшествующего месяцу выплаты, в уполномоченный орган в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z42" w:id="54"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уполномоченный орган в сфере социальной защиты направляет в Министерство финансов Республики Казахстан сведения о бюджетных средствах, необходимых для выплаты, в пределах сводного плана финансирования по платежам на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z43" w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Уполномоченный орган в сфере социальной защиты согласно потребности бюджетных средств на выплату осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальным планом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> финансирования по платежам на отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z44" w:id="56"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Суммы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z45" w:id="57"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату социальной помощи в виде ежемесячных выплат, а также удержаний из социальной помощи в виде ежемесячных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z46" w:id="58"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Выплата социальной помощи в виде ежемесячных выплат производится Государственной корпорацией путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зачисления на банковские счета в уполномоченной организации по выдаче социальной помощи в виде ежемесячных выплат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3018,338 +3004,422 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения номера банковского счета получателя, способа выплаты, местожительства получателя (опекуна), в отделение Государственной корпорации получателями (опекунами) подается заявление об этих изменениях с документами, подтверждающими соответствующие изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="59"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Взаимодействие по выплате социальной помощи в виде ежемесячных выплат получателям регламентировано договорами, заключенными между Государственной корпорацией, банками и организациями, осуществляющими отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z48" w:id="60"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Оплата банковских услуг, связанных с выплатой социальной помощи в виде ежемесячных выплат, осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Отделение Государственной корпорации на основании решения уполномоченного органа по форме, утвержденной уполномоченным органом в сфере социальной защиты, приостанавливает выплату социальной помощи в виде ежемесячных выплат с первого числа месяца, следующего за месяцем поступления сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об отсутствии расходных операций три и более месяцев по банковскому счету получателя, представляемых уполномоченной организацией по выдаче социальной помощи в виде ежемесячных выплат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) о выявлении факта без вести пропавших лиц, находящихся в розыске, в том числе из информационных систем;</w:t>
-[...93 lines deleted...]
-      1) сведений о смерти получателя социальной помощи в виде ежемесячных выплат, в том числе из информационных систем;</w:t>
+      2) о выявлении факта без вести пропавших лиц, находящихся в розыске, в том числе из цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о выявлении факта выезда получателей социальной помощи в виде ежемесячных выплат на постоянное местожительство за пределы Республики Казахстан, в том числе из цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения указанных фактов социальная помощь в виде ежемесячных выплат возобновляется в порядке, предусмотренном пунктом 29 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Отделение Государственной корпорации на основании решения уполномоченного органа по форме, утвержденной уполномоченным органом в сфере социальной защиты, прекращает выплату социальной помощи в виде ежемесячных выплат с первого числа месяца, следующего за месяцем поступления, в случаях представления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведений о смерти получателя социальной помощи в виде ежемесячных выплат, в том числе из цифровых систем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявления получателя социальной помощи в виде ежемесячных выплат о прекращении выплаты социальной помощи в виде ежемесячных выплат с представлением документа, подтверждающего снятие его с регистрации в органах внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В случае наступления обстоятельств, являющихся основанием для возобновления выплаты, подготовка Государственной корпорацией ЭМД, дополненного вновь представленными документами с электронным проектом решения, и его утверждение уполномоченным органом производятся со дня приостановления либо наступления права на возобновление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z52" w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Работниками отделения Государственной корпорации ежедневно в ЦБД производятся записи о фактах смерти, выезда, суммах удержаний с отметкой основания, действия по приостановлению или снятию выплаты, возобновлению выплаты, а также корректировки сумм потребности в сторону уменьшения в связи со смертью, выездом получателей, приостановлением выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z53" w:id="65"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Возврат излишне зачисленных (выплаченных) сумм социальной помощи в виде ежемесячных выплат осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по заявлению получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3357,264 +3427,326 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на основании письма отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом отделение Государственной корпорации представляет в уполномоченную организацию по выдаче социальной помощи в виде ежемесячных выплат письмо с приложением необходимого документа (сведений о смерти либо выезде получателя за пределы Республики Казахстан, в том числе полученных из информационных систем), подтверждающего обоснованность возврата выплат в Государственную корпорацию для перечисления в доход республиканского бюджета;</w:t>
+      При этом отделение Государственной корпорации представляет в уполномоченную организацию по выдаче социальной помощи в виде ежемесячных выплат письмо с приложением необходимого документа (сведений о смерти либо выезде получателя за пределы Республики Казахстан, в том числе полученных из цифровых систем), подтверждающего обоснованность возврата выплат в Государственную корпорацию для перечисления в доход республиканского бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по решению суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случаях ошибочного перечисления сумм социальной помощи в виде ежемесячных выплат, Государственная корпорация направляет в уполномоченную организацию по выдаче социальной помощи в виде ежемесячных выплат информацию об отзыве платежного поручения или приостановлении исполнения указания по форме и способом, установленным договором между Государственной корпорацией и уполномоченной организацией по выдаче социальной помощи в виде ежемесячных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании информации об ошибочном перечислении либо отзыве или приостановлении исполнения указания уполномоченная организация по выдаче социальной помощи в виде ежемесячных выплат осуществляет возврат денег в Государственную корпорацию либо приостанавливает исполнение указания в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о платежах и переводах денег.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="67"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Для списания сумм социальной помощи в виде ежемесячных выплат, излишне перечисленных (выплаченных) получателям по причинам, не зависящим от отделений Государственной корпорации, Государственная корпорация обращается в судебные органы для вынесения определения о невозможности возврата сумм в связи с неизвестностью местонахождения должника или отсутствием наследников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списание излишне перечисленных (выплаченных) сумм Государственной корпорацией производится по акту списания на основании судебных актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="68"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок назначения и выплаты социальной помощи в виде ежемесячных выплат в учреждениях уголовно-исполнительной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции постановления Правительства РК от 09.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="69"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Лицу, имеющему право на получение социальной помощи в виде ежемесячных выплат, находящемуся в учреждении уголовно-исполнительной системы, социальная помощь в виде ежемесячных выплат назначается на основании заявления и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, представляемых администрацией учреждения уголовно-исполнительной системы в отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z58" w:id="70"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем социальной помощи в виде ежемесячных выплат, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3629,147 +3761,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящих Правил, осуществляет выплату в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z59" w:id="71"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы после получения бумажного дела получателя социальной помощи в виде ежемесячных выплат ставит его на учет с указанием реквизитов контрольного счета наличности учреждения уголовно-исполнительной системы для перечисления социальной помощи в виде ежемесячных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z60" w:id="72"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок выплаты социальной помощи в виде ежемесячных выплат в государственных медико-социальных учреждениях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 в редакции постановления Правительства РК от 09.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 624</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="73"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Опекун представляет в отделение Государственной корпорации решение суда о признании лица, имеющего право на социальную помощь в виде ежемесячных выплат, недееспособным (ограниченно дееспособным) либо решение органа опеки и документ, подтверждающий опекунство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделение Государственной корпорации по месту нахождения государственного медико-социального учреждения осуществляет выплату социальной помощи в виде ежемесячных выплат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3802,124 +3934,124 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, признанным по решению суда недееспособными, ограниченно дееспособными и нуждающимися в опеке, проживающим в государственных медико-социальных учреждениях, выплата социальной помощи в виде ежемесячных выплат осуществляется с первого числа месяца, следующего за месяцем регистрации заявления и выплачивается до конца месяца регистрации в государственных медико-социальных учреждениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="74"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Недееспособным, ограниченно дееспособным и нуждающимся в опеке лицам, проживающим в медико-социальных учреждениях, социальная помощь в виде ежемесячных выплат зачисляется на их банковские счета, открываемые в уполномоченной организации по выдаче социальной помощи в виде ежемесячных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4245,31 +4377,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>