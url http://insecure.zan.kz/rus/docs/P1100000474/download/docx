--- v0 (2025-11-07)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca4381e" w14:textId="ca4381e">
+    <w:p w14:paraId="15a1230" w14:textId="15a1230">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,50 +134,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции постановления Правительства РК от 27.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 371</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесен изменение в текст на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со статьей 32-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -960,54 +998,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сотрудникам международных организаций, штаб-квартиры которых находятся на территории Республики Казахстан, выплата денежной компенсации, возмещение разницы денежного содержания в иностранных валютах, гарантий и компенсаций, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона, а также выплата должностных окладов в иностранной и национальной валютах не производятся. </w:t>
+        <w:t xml:space="preserve"> Закона, а также выплата должностных окладов в иностранной валюте не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Документы, составленные на иностранном языке, при представлении в загранучреждение сопровождаются надлежащим образом заверенным переводом их на государственный или русский языки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8557,55 +8657,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>