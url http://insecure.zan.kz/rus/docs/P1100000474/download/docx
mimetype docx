--- v1 (2026-06-05)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15a1230" w14:textId="15a1230">
+    <w:p w14:paraId="67de251" w14:textId="67de251">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1576,51 +1576,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением следующих подтверждающих документов: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) копии страхового полиса и договора страхования (при наличии), в случае отсутствия вышеуказанных документов справка международной организации, содержащая информацию об объеме оказанных медицинских услуг, или иные документы, подтверждающие получение медицинских услуг по перечню гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования;</w:t>
+      1) копии страхового полиса и договора страхования (при наличии), в случае отсутствия вышеуказанных документов справка международной организации, содержащая информацию об объеме оказанных медицинских услуг, или иные документы, подтверждающие получение медицинских услуг по перечню гарантированного объема неоплачиваемой медицинской помощи и в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) авиабилеты и посадочные талоны, счет-фактура либо квитанция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
@@ -1840,50 +1840,112 @@
         <w:t>
       10) справка о доходах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для расчетов по настоящему пункту применяется официальный курс центрального банка соответствующего иностранного государства на дату, указанную в подтверждающих оплату первичных документах, за исключением расчета, предусмотренного частью второй пункта 20 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сотрудник международной организации представляет в загранучреждение документы, предусмотренные пунктом 13 настоящих Правил, в следующие сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2329,318 +2391,360 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разницы должностным лицам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>направленным на работу в</w:t>
+              <w:t>направленным на работу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>международные организации</w:t>
+              <w:t>в международные организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от Республики Казахстан, ранее</w:t>
+              <w:t>от Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>занимавшим должности</w:t>
+              <w:t>ранее занимавшим должности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>персонала дипломатической службы</w:t>
+              <w:t>персонала дипломатической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Справка</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z146" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия, имя, отчество (при его наличии) сотрудника международной организации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Наименование международной организации: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Должность в международной организации: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Отчетный период: с ____________________ по _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Наименование валюты (доллар США/евро): ________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="66"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2728,80 +2832,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="67"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2889,80 +2981,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3042,114 +3122,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расходы по перечню гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
+Расходы по перечню гарантированного объема неоплачиваемой медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3195,80 +3263,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="70"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3349,80 +3405,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="71"/>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3974,80 +4018,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z119" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4127,80 +4159,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="73"/>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4281,153 +4301,229 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="74"/>
-[...48 lines deleted...]
-          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дополнительно при наступлении событий, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О дипломатической службе Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="75"/>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4626,198 +4722,237 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z141" w:id="76"/>
-[...53 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Место печати</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="78"/>
+             Руководитель финансовой службы международной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="79"/>
+             Место печати</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае, если средства по какому-либо из перечисленных выше расходов в международной организации не выплачиваются отдельно и являются частью заработной платы, данная сумма также отражается в справке отдельно.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="80"/>
+             Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Справка выдается не ранее чем за 30 (тридцать) календарных дней до обращения сотрудника международной организации за возмещением разницы в загранучреждение.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="81"/>
+             В случае, если средства по какому-либо из перечисленных выше расходов в международной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организации не выплачиваются отдельно и являются частью заработной платы, данная сумма также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отражается в справке отдельно.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+             Справка выдается не ранее чем за 30 (тридцать) календарных дней до обращения сотрудника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>международной организации за возмещением разницы в загранучреждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4961,70 +5096,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ранее занимавшим должности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>персонала дипломатической службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="82"/>
+    <w:bookmarkStart w:name="z148" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5181,88 +5316,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника международной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации, должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="83"/>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о подтверждении статуса неработающего супруга (супруги) сотрудника международной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z151" w:id="84"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Я, _______________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5304,70 +5439,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>не осуществляет трудовую деятельность в Республике Казахстан и (или) за рубежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="85"/>
+    <w:bookmarkStart w:name="z152" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае трудоустройства моего (моей) супруга (супруги) в Республике Казахстан и (или) за рубежом обязуюсь своевременно уведомить руководителя загранучреждения в письменной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5459,70 +5594,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата заполнения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="86"/>
+    <w:bookmarkStart w:name="z154" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5608,357 +5743,415 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>разницы должностным лицам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>направленным на работу в</w:t>
+              <w:t>направленным на работу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>международные организации</w:t>
+              <w:t>в международные организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от Республики Казахстан, ранее</w:t>
+              <w:t>от Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>занимавшим должности</w:t>
+              <w:t>ранее занимавшим должности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>персонала дипломатической службы</w:t>
+              <w:t>персонала дипломатической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z157" w:id="88"/>
+    <w:bookmarkStart w:name="z157" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование загранучреждения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z158" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Наименование загранучреждения Республики Казахстан</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Заявка на выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z254" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Фамилия, имя, отчество (при его наличии) сотрудника международной организации: _________________________________________________________</w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+      1. Фамилия, имя, отчество (при его наличии) сотрудника международной</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организации: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Наименование международной организации: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Должность в международной организации: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Отчетный период: с _________________ по ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Приравненная должность в загранучреждении Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Наименование валюты (доллар США/евро): ________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="96"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6082,80 +6275,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="97"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6279,80 +6460,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="98"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6464,114 +6633,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="99"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расходы по перечню гарантированного объема бесплатной медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
+Расходы по перечню гарантированного объема неоплачиваемой медицинской помощи и в системе обязательного социального медицинского страхования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6649,80 +6806,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="100"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6835,80 +6980,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="101"/>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7620,80 +7753,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7805,80 +7926,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7991,153 +8100,229 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="104"/>
-[...48 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дополнительно при наступлении событий, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О дипломатической службе Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="105"/>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8400,226 +8585,198 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z251" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководитель загранучреждения   Республики Казахстан </w:t>
-[...17 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+             Руководитель загранучреждения Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z252" w:id="107"/>
-[...44 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Бухгалтер загранучреждения Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z253" w:id="108"/>
-[...49 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(печать, дата заполнения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8657,55 +8814,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>