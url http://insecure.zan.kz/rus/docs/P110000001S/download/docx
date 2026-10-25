--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9cc051a" w14:textId="9cc051a">
+    <w:p w14:paraId="ae653de" w14:textId="ae653de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3464,420 +3464,202 @@
         <w:t xml:space="preserve">
       6) абзацы третий и четвертый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z104" w:id="72"/>
-[...15 lines deleted...]
-      9. В </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу нормативным постановлением Верховного Суда РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О некоторых вопросах квалификации преступлений, связанных с изнасилованием и иными насильственными действиями сексуального характера" № 4 от 11 мая 2007 года:</w:t>
+        <w:t xml:space="preserve"> "О судебной практике по делам о преступлениях несовершеннолетних и о вовлечении их в преступную и иную антиобщественную деятельность" № 6 от 11 апреля 2002 года с изменениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 25 декабря 2006 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z105" w:id="73"/>
-[...309 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дополнить пунктом 16-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16-1. Судам необходимо учитывать, что в соответствии с частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3892,228 +3674,228 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК несовершеннолетнее лицо, впервые совершившее тяжкое преступление, не связанное с причинением смерти или тяжкого вреда здоровью человека, если оно примирилось с потерпевшим и загладило причиненный потерпевшему вред, может быть освобождено от уголовной ответственности с применением принудительных мер воспитательного воздействия, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дополнить пунктом 19-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "19-1. Судам следует иметь в виду, что в соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК применение условного осуждения несовершеннолетним возможно и при повторном совершении им преступления небольшой или средней тяжести в период испытательного срока при условном осуждении за предыдущее преступление. При условном осуждении несовершеннолетнего испытательный срок назначается в установленных законом сокращенных размерах: от шести месяцев до одного года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", при квалификации деяния по признаку неоднократности или по признаку совершения преступления лицом, два и более раза судимым," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(надзорных) жалоб" заменить словами "и кассационных жалоб, ходатайств о пересмотре вступивших в законную силу судебных актов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "34. Разъяснить, что по смыслу части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4166,51 +3948,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК законные представители несовершеннолетнего имеют право обжаловать судебные акты в апелляционном, кассационном порядке, а также подать ходатайство о пересмотре вступившего в законную силу судебного акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляционная (кассационная) жалоба или ходатайство в суд надзорной инстанции представителя потерпевшего, поданные до прекращения его участия в деле, подлежат рассмотрению во всех случаях независимо оттого, что к моменту рассмотрения жалобы или ходатайства лицо, в интересах которого они принесены, достигло совершеннолетия.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4245,249 +4027,249 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 25 декабря 2006 года и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 11 мая 2007 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z114" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Если группа лиц по предварительному сговору имела намерение совершить кражу или грабеж, а один из участников в ходе совершения преступления применил или угрожал применить насилие, опасное для жизни или здоровья потерпевшего (эксцесс соучастника преступления), то его действия следует квалифицировать как разбой, а действия других участников преступления - соответственно как кражу или грабеж, при условии, что они непосредственно не способствовали применению насилия либо не воспользовались им для завладения имуществом потерпевшего.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       третье предложение второго абзаца исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z117" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац третий изложить в следующей редакции: "Хищение не признается совершенным неоднократно, если за ранее совершенное хищение лицо было осуждено, либо освобождено от уголовной ответственности по основаниям, установленным законом";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z118" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац четвертый исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z119" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Также отсутствует данный квалифицирующий признак преступления в случаях, когда виновный, правомерно находясь в помещении или хранилище, совершает кражу из открытых для доступа комнат, отделов или других частей данного помещения или хранилища.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4500,388 +4282,388 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Нарушение неприкосновенности жилища при совершении хищения путем незаконного проникновения, признанного квалифицирующим признаком преступления, является способом преступления и дополнительной квалификации по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК не требует.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="88"/>
+    <w:bookmarkStart w:name="z120" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z121" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце третьем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z122" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z122" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в первом предложении слово "автомашины" заменить словами "салоны и другие закрытые части автомашин";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z123" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       во втором предложении слова "и салоны" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z124" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац четвертый исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z125" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z126" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Получение имущества под условием выполнения какого-либо обязательства может быть квалифицировано как мошенничество лишь в случае, когда виновный еще в момент завладения этим имуществом имел умысел на его присвоение и не намеревался выполнять принятое обязательство.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="95"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) абзац второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z128" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z129" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z129" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В абзаце пятом слово "продолжаемые" заменить словом "продолженные";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z130" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z130" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац шестой заменить абзацами шестым и седьмым следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Если насильственные действия совершены по окончанию кражи (покушения на кражу) не с целью завладения имуществом или его удержания, а для того, чтобы скрыться или избежать задержания, и при этом похищаемое имущество оставлено на месте совершаемого преступления, они не могут расцениваться как грабеж или разбой. Эти действия подлежат самостоятельной оценке в зависимости от их характера и наступивших последствий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4894,268 +4676,268 @@
         </w:rPr>
         <w:t xml:space="preserve">
       При причинении в ходе разбойного нападения вреда здоровью средней тяжести дополнительной квалификации по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК не требуется, так как действия виновного охватываются составом разбоя.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="99"/>
+    <w:bookmarkStart w:name="z131" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) абзац второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z132" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О судебной практике по делам о вымогательстве" № 6 от 23 июня 2006 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z133" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "8.При применении квалифицирующего признака неоднократности надлежит руководствоваться </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного постановления Верховного Суда Республики Казахстан № 8 от 11 июля 2003 года "О судебной практике по делам о хищениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z132" w:id="100"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5184,51 +4966,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:bookmarkStart w:name="z140" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5243,409 +5025,409 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О судебной практике по делам о хищении огнестрельного оружия, боевых припасов, вооружения и взрывчатых веществ, незаконном приобретении, ношении, хранении, изготовлении или сбыте их, и небрежном хранении огнестрельного оружия" № 4 от 21 июля 1995 года с изменениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 22 декабря 2008 года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z141" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в абзаце первом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменения вносятся только в текст на государственном языке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z142" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z142" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z143" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z143" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первое предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z144" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слово "повторности" заменить словом "неоднократности";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z145" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "19. По делам данной категории автомобили, мотоциклы и иные транспортные средства, признанные орудиями преступлений и вещественными доказательствами, в соответствии с требованиями подпункта 1) части 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК подлежат конфискации или передаются в соответствующие учреждения определенным лицам или уничтожаются.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О практике применения законодательства об уголовной ответственности за контрабанду" № 10 от 18 июля 1997 года с изменениями и дополнениями, внесенными постановлением Пленума Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 30 апреля 1999 года, нормативными постановлениями Верховного Суда Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 18 июня 2004 года и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 22 декабря 2008 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z145" w:id="108"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="111"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац первый изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Под экономической контрабандой, ответственность, за совершение которой предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5660,130 +5442,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан (далее - УК), понимается незаконное перемещение товаров или иных ценностей и предметов через таможенную границу таможенного союза. Под контрабандой изъятых из обращения предметов или предметов, обращение которых ограничено, ответственность за совершение которой предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК, понимается незаконное перемещение таких товаров через таможенную границу таможенного союза и (или) Государственную границу Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="112"/>
+    <w:bookmarkStart w:name="z149" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац четвертый исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z150" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z150" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Республики Казахстан" заменить словами "таможенного союза";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z151" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнить пунктами 6-1 и 6-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-1. Судам следует иметь в виду, что в соответствии с законодательством Республики Казахстан с 1 февраля 2011 года установлен следующий порядок ввоза и вывоза наличных денежных средств и (или) денежных инструментов для физических лиц:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5812,510 +5594,510 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) При единовременном ввозе в Республику Казахстан с территории стран, не являющихся участниками Таможенного союза, или вывозе из Республики Казахстан на территорию таких стран наличной иностранной и (или) национальной валюты (за исключением монет из драгоценных металлов) и (или) дорожных чеков на общую сумму, превышающую в эквиваленте 10 тысяч долларов США, указанные ценности подлежат таможенному декларированию в письменной форме путем подачи пассажирской таможенной декларации на всю сумму ввозимых или вывозимых ценностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2. В случае совершения лицом контрабанды наличной иностранной и (или) национальной валюты и (или) дорожных чеков, их часть в размере, не подлежащем в соответствии с законодательством Республики Казахстан обязательному письменному декларированию, то есть не превышающем в эквиваленте 10 тысяч долларов США, не может признаваться предметом контрабанды и включаться в объем предъявленного лицу обвинения. Данная сумма подлежит возврату владельцу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="115"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слова "крупном" дополнить словами "и особо крупном";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z153" w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Республики Казахстан" заменить словами "таможенного союза и (или) Государственную границу Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z154" w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z155" w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В абзаце четвертом слова "Республики Казахстан" заменить словами "таможенного союза и (или) Государственную границу Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z156" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абзацы пятый и шестой исключить.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О судебной практике по делам о хулиганстве" № 3 от 12 января 2009 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: "Совершение хулиганских действий, сопровождавшееся умышленным причинением легкого вреда здоровью потерпевшего, полностью охватывается составом преступления, предусмотренного соответствующей частью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z157" w:id="120"/>
-[...15 lines deleted...]
-      16. В </w:t>
+    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О судебной практике по делам о хулиганстве" № 3 от 12 января 2009 года:</w:t>
+        <w:t xml:space="preserve"> "О применении законодательства по делам, связанным с незаконным оборотом наркотических средств, психотропных и ядовитых веществ" № 3 от 14 мая 1998 года с изменениями и дополнениями, внесенными постановлением Пленума Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 22 декабря 2000 года и нормативным постановлением Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 11 июля 2003 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z158" w:id="121"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> УК.";</w:t>
+    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "небольших" добавить словами "и крупных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z159" w:id="122"/>
+    <w:bookmarkStart w:name="z162" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 16</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> исключить.</w:t>
+        <w:t>пункт 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z160" w:id="123"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2-1. Незаконной перевозкой наркотических средств и психотропных веществ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6382,90 +6164,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение лицом во время поездки наркотического средства, психотропного вещества в небольшом количестве, предназначенных для личного употребления, не может квалифицироваться как незаконная перевозка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сам факт перевозки лицом наркотических средств или психотропных веществ в больших размерах может свидетельствовать о наличии у него умысла на их сбыт, перевозку с целью сбыта или соучастие в этих деяниях.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="126"/>
+    <w:bookmarkStart w:name="z163" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1. Незаконное приобретение, перевозку или хранение наркотических средств или психотропных веществ надлежит квалифицировать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6630,51 +6412,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       д) по части 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК, если они совершены с целью сбыта в отношении наркотических средств или психотропных веществ в небольшом, крупном или особо крупном размере организованной группой или преступным сообществом (преступной организацией) или в организациях образования или в отношении заведомо несовершеннолетнего.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) пункты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6689,147 +6471,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z165" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z165" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Под незаконной пересылкой наркотических средств или психотропных веществ следует понимать их отправку любым видом связи, нарочным, а также с использованием животных, птиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пересылку следует считать оконченной в момент оформления пересылки, т.е. сдачи багажа официальному представителю предприятий связи или транспортных организаций либо лицу, через которое осуществляется пересылка.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="129"/>
+    <w:bookmarkStart w:name="z166" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дополнить пунктом 7-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7-1. Незаконное изготовление, переработка или пересылка наркотических средств или психотропных веществ подлежат квалификации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6956,150 +6738,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       г) по части 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УК, если они совершены в отношении наркотических средств или психотропных веществ в небольшом, крупном или особо крупном размере организованной группой или преступным сообществом (преступной организацией) или в организациях образования или в отношении заведомо несовершеннолетнего.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z168" w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z168" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце первом слова "либо судимость за ранее совершенное лицом преступление была погашена или снята" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z169" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z169" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце втором после слов "нескольким покупателям," дополнить словами "либо два и более раза одному и тому же покупателю";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z170" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z170" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) пункт 9-1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-1. Сбыт наркотических средств или психотропных веществ надлежит квалифицировать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7316,70 +7098,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если лицо по просьбе фактического владельца наркотических средств или психотропных веществ непосредственно участвует в их реализации, то его действия подлежат квалификации как соисполнительство в сбыте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Введение одним лицом другому лицу по его просьбе инъекции наркотического средства или психотропного вещества не может квалифицироваться, как незаконный сбыт, если указанное средство или вещество принадлежит самому потребителю.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дополнить пунктами 9-2, 9-3 и 9-4 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9-2. При совершении нескольких преступлений, предусмотренных различными частями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7562,2078 +7344,2079 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об оперативно-розыскной деятельности" оперативный закуп наркотических средств или психотропных веществ и иные оперативно-розыскные мероприятия проводятся только при наличии предусмотренных законом оснований для их проведения, с ведома и под контролем органа, осуществляющего оперативно-розыскную деятельность в соответствии с возложенными на него задачами и в пределах его компетенции. При осуществлении оперативно-розыскных мероприятий запрещается склонять и провоцировать граждан к совершению правонарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участие в оперативно-розыскном мероприятии в качестве понятых лиц, заинтересованных в деле или зависимых от органов уголовного преследования либо не способных полно и правильно воспринимать происходящие в их присутствии действия, а также несовершеннолетних, влечет признание судом результатов оперативно-розыскного мероприятия не допустимыми в качестве доказательств фактическими данными.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="135"/>
+    <w:bookmarkStart w:name="z172" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z173" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z173" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце втором слова "по пункту в) части второй" заменить словами "по пункту а) части третьей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z174" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце третьем слова "частью третьей" заменить словами "частью четвертой";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z175" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце четвертом слова "части второй" заменить словами "пунктом б) части третьей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z176" w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z176" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце пятом слова "пунктом в) части второй" заменить словами "пунктом а) части третьей";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z177" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в абзаце первом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "систематически предоставляемое" заменить словом "приспособленное и предоставляемое".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z178" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О применении судами законодательства об ответственности за некоторые экологические преступления" № 1 от 18 июня 2004 года с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 22 декабря 2008 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z179" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "либо если его прежние судимости за аналогичные преступления не сняты или не погашены" исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z177" w:id="140"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> слова "систематически предоставляемое" заменить словом "приспособленное и предоставляемое".</w:t>
+    <w:bookmarkStart w:name="z180" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить предложением следующего содержания: "При этом если указанное дополнительное наказание не предусмотрено санкцией соответствующей статьи Особенной части УК, то при его назначении в приговоре необходимо делать ссылку на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z178" w:id="141"/>
-[...15 lines deleted...]
-      18. В </w:t>
+    <w:bookmarkStart w:name="z181" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О применении судами законодательства об ответственности за некоторые экологические преступления" № 1 от 18 июня 2004 года с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> от 22 декабря 2008 года:</w:t>
+        <w:t xml:space="preserve"> "О судебной практике по делам о воинских преступлениях" № 6 от 28 октября 2005 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z179" w:id="142"/>
+    <w:bookmarkStart w:name="z182" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 8</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> слова "либо если его прежние судимости за аналогичные преступления не сняты или не погашены" исключить;</w:t>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "либо судимость за него не была снята или погашена" исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z180" w:id="143"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> УК.".</w:t>
+    <w:bookmarkStart w:name="z183" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "примечаниях к статьям 372 УК и" заменить словами "примечании к статье";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z181" w:id="144"/>
-[...15 lines deleted...]
-      19. В </w:t>
+    <w:bookmarkStart w:name="z184" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) абзацы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>третий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>четвертый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 35 исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z185" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О судебной практике по делам о воинских преступлениях" № 6 от 28 октября 2005 года:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="145"/>
+        <w:t xml:space="preserve"> "О применении норм международных договоров Республики Казахстан" № 1 от 10 июля 2008 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z186" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 7</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="146"/>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "подпункту 8)" заменить словами "подпункту 6)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z187" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 17</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> пункта 35 исключить.</w:t>
+        <w:t>абзаце четвертом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 14 слова "и психических страданий, совершенное указанными в диспозиции статьи 347-1 УК" заменить словами "и (или) психических страданий, совершенное указанными в диспозиции статьи 141-1 УК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z185" w:id="148"/>
-[...15 lines deleted...]
-      20. В </w:t>
+    <w:bookmarkStart w:name="z188" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормативное постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О применении норм международных договоров Республики Казахстан" № 1 от 10 июля 2008 года:</w:t>
+        <w:t xml:space="preserve"> "О применении норм уголовного и уголовно-процессуального законодательства по вопросам соблюдения личной свободы и неприкосновенности достоинства человека, противодействия пыткам, насилию, другим жестоким или унижающим человеческое достоинство видам обращения и наказания" № 7 от 28 декабря 2009 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z186" w:id="149"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> слова "подпункту 8)" заменить словами "подпункту 6)";</w:t>
+    <w:bookmarkStart w:name="z189" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z187" w:id="150"/>
+    <w:bookmarkStart w:name="z190" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>абзаце четвертом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 14 слова "и психических страданий, совершенное указанными в диспозиции статьи 347-1 УК" заменить словами "и (или) психических страданий, совершенное указанными в диспозиции статьи 141-1 УК".</w:t>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z188" w:id="151"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="154"/>
+    <w:bookmarkStart w:name="z191" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце первом слова "и психических" заменить словами "и (или) психических";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z192" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзацах </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>первый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>второй</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "347-1" заменить цифрами "141-1";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z193" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z194" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзаце первом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьи 103, 104 и 105" заменить словами "статьи 103 и 104";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z192" w:id="155"/>
-[...25 lines deleted...]
-        <w:t>первый</w:t>
+    <w:bookmarkStart w:name="z195" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзаце втором</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить цифры "105";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z196" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>первом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>втором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>второй</w:t>
+        <w:t>третьем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифры "347-1" заменить цифрами "141-1";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...26 lines deleted...]
-        <w:t>пункте 16</w:t>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z197" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "347-1" заменить цифрами "141-1";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z198" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z199" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Конвенции" дополнить словами "и подпункта 5) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z200" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О судебной защите прав, свобод человека и гражданина в уголовном судопроизводстве" № 4 от 25 июня 2010 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z201" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзац третий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 10 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z202" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...298 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z200" w:id="163"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="166"/>
+    <w:bookmarkStart w:name="z203" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "Осмотр и обыск" заменить словом "Обыск";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z204" w:id="167"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z204" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после слов "запись переговоров" дополнить словами ", за исключением мероприятий, проводимых до возбуждения уголовного дела в рамках оперативно-розыскной деятельности,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z205" w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z205" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z206" w:id="169"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z206" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>абзаце втором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "личности" заменить словами "живых лиц", слова "и до возбуждения уголовного дела" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z207" w:id="170"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z207" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить абзацами третьим и четвертым следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При этом необходимо иметь в виду, что в соответствии с подпунктом 2) части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК при задержании лица, подозреваемого в совершении преступления, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, органы уголовного преследования вправе произвести его личный обыск без санкции прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Также в соответствии с подпунктом 16) пункта первого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об оперативно-розыскной деятельности" в рамках проводимого общего оперативно-розыскного мероприятия орган, осуществляющий оперативно-розыскную деятельность в пределах своей компетенции, без санкции прокурора, но с обязательным участием понятых вправе осуществить досмотр задержанного лица, осмотр и изъятие, находящихся при нем вещей и документов, могущих относиться к преступной деятельности.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного постановления "О практике применения законодательства, регламентирующего права и обязанности лиц, потерпевших от преступлений" № 2 от 24 апреля 1992 года с изменениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 22 декабря 2008 года и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 25 июня 2010 года, исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z209" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О рассмотрении гражданского иска в уголовном процессе" № 1 от 20 июня 2005 года с изменениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 25 июня 2010 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z210" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзац седьмой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:p>
-[...211 lines deleted...]
-        <w:t xml:space="preserve"> от 25 июня 2010 года, исключить.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзац второй</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 18 исключить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z209" w:id="172"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> от 25 июня 2010 года:</w:t>
+    <w:bookmarkStart w:name="z212" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзаце третьем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 нормативного постановления "О применении норм уголовно-процессуального закона о протоколе судебного заседания" № 11 от 23 декабря 2005 года с изменениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 25 июня 2010 года, после слов "особо тяжкого преступления," дополнить словами "за исключением преступлений, предусмотренных статьями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>166-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (частью первой), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (частями третьей и четвертой) УК,".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z210" w:id="173"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 исключить;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      II. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, а также является общеобязательным и вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z211" w:id="174"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9644,68 +9427,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Верховного Суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9781,68 +9557,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Судья Верховного Суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9851,68 +9620,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>