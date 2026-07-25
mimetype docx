--- v0 (2025-11-06)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de3c4e7" w14:textId="de3c4e7">
+    <w:p w14:paraId="32ef858" w14:textId="32ef858">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -728,51 +728,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и определяют порядок субсидирования авиамаршрутов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Внутренние регулярные перевозки по авиамаршрутам, осуществляемые на основании решений Правительства Республики Казахстан или уполномоченного им государственного органа, а также перевозки, осуществляемые на основании решений местных исполнительных органов областей, городов республиканского значения и столицы, не обеспечивающие уровень дохода, необходимый для эффективного функционирования авиамаршрута, подлежат субсидированию за счет бюджетных средств.</w:t>
+      2. Внутренние регулярные перевозки по авиамаршрутам, осуществляемые на основании решений Правительства Республики Казахстан или уполномоченного им государственного органа, а также перевозки, осуществляемые на основании решений местных исполнительных органов столицы, областей и городов республиканского значения, не обеспечивающие уровень дохода, необходимый для эффективного функционирования авиамаршрута, подлежат субсидированию за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z89" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международные регулярные перевозки по авиамаршрутам, осуществляемые на основании решений Правительства Республики Казахстан, не обеспечивающие уровень дохода, необходимый для эффективного функционирования авиамаршрута, подлежат субсидированию за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z90" w:id="9"/>
     <w:p>
@@ -837,51 +837,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления Правительства РК от 25.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -908,54 +928,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отбор авиамаршрутов, предлагаемых к субсидированию из республиканского бюджета, осуществляется комиссией, создаваемой уполномоченным органом в сфере гражданской авиации (далее – комиссия уполномоченного органа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отбор авиамаршрутов, предлагаемых к субсидированию из местного бюджета, осуществляется комиссией, создаваемой местными исполнительными органами областей, города республиканского значения и столицы (далее – комиссия местного исполнительного органа).</w:t>
+      Отбор авиамаршрутов, предлагаемых к субсидированию из местного бюджета, осуществляется комиссией, создаваемой местными исполнительными органами столицы, областей и города республиканского значения (далее – комиссия местного исполнительного органа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень авиамаршрутов формируется на основании социально-экономической целесообразности и оформляется протокольным решением комиссии уполномоченного или местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1066,51 +1148,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Авиамаршруты, определенные решением Правительства Республики Казахстан или уполномоченного им государственного органа, определяются на основании обращений местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В перечень авиамаршрутов, предлагаемых к субсидированию из местного бюджета, включаются авиамаршруты, определенные решениями местных исполнительных органов областей, города республиканского значения и столицы, не обеспечивающие уровень дохода и обеспечивающие связь с отдаленными населенными пунктами в пределах одной области.</w:t>
+      В перечень авиамаршрутов, предлагаемых к субсидированию из местного бюджета, включаются авиамаршруты, определенные решениями местных исполнительных органов столицы, областей и города республиканского значения, не обеспечивающие уровень дохода и обеспечивающие связь с отдаленными населенными пунктами в пределах одной области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1135,51 +1217,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 435</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3777,84 +3879,112 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авиамаршрутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z79" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень авиамаршрутов,</w:t>
-[...11 lines deleted...]
-        <w:t>не обеспечивающих уровень дохода</w:t>
+        <w:t xml:space="preserve"> Перечень авиамаршрутов, не обеспечивающих уровень дохода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    </w:p>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единица измерения – теңге, с НДС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3871,69 +4001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...17 lines deleted...]
-п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3997,321 +4109,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество</w:t>
-[...35 lines deleted...]
-(в неделю)</w:t>
+Количество частот (в неделю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тариф (с учетом</w:t>
-[...53 lines deleted...]
-сборов)</w:t>
+Тариф (с учетом аэропортовых и страховых сборов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тариф на</w:t>
-[...53 lines deleted...]
-багажа</w:t>
+Тариф на 1 кг груза и багажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие</w:t>
-[...17 lines deleted...]
-расходы</w:t>
+Прочие расходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4758,515 +4708,241 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...227 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...229 lines deleted...]
-    </w:tbl>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее приложение является неотъемлемой частью договора бюджетного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидирования регулярных авиамаршрутов от "___" _________ 20___ года № ____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Заказчик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О., подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "___" ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О., подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "___" ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5286,186 +4962,253 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t>Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авиамаршрутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z82" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по субсидируемым авиамаршрутам авиакомпании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t>за __________ месяц ___________ года</w:t>
+      Сноска. Приложение 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ за __________ месяц ___________ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование авиакомпании)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Периодичность: ежемесячная, единица измерения – тенге, с НДС</w:t>
+      Периодичность: ежемесячная, единица измерения – теңге, с НДС</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -5528,69 +5271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...17 lines deleted...]
-рейса</w:t>
+№ рейса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5618,249 +5343,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полетное</w:t>
-[...17 lines deleted...]
-время</w:t>
+Полетное время</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тип</w:t>
-[...17 lines deleted...]
-ВС</w:t>
+Тип ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Себестоимость</w:t>
-[...35 lines deleted...]
-часа по ВС</w:t>
+Себестоимость летного часа по ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги</w:t>
-[...17 lines deleted...]
-аэропорта</w:t>
+Услуги аэропорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5996,159 +5631,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего</w:t>
-[...35 lines deleted...]
-расходов</w:t>
+Всего эксплутационных расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кол-во</w:t>
-[...35 lines deleted...]
-пассажиров</w:t>
+Кол-во перевезенных пассажиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6176,87 +5739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма,</w:t>
-[...35 lines deleted...]
-субсидированию</w:t>
+Сумма, подлежащая субсидированию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6767,155 +6294,148 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...103 lines deleted...]
-      М.П.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Руководитель ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись, Ф.И.О. руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Главный бухгалтер ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись, Ф.И.О. главного бухгалтера)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6997,138 +6517,142 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авиамаршрутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о перевозке пассажиров, грузов, багажа и почты по</w:t>
-[...11 lines deleted...]
-        <w:t>субсидируемым авиамаршрутам авиакомпании</w:t>
+        <w:t xml:space="preserve"> Отчет о перевозке пассажиров, грузов, багажа и почты по субсидируемым авиамаршрутам авиакомпании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...55 lines deleted...]
-      Единица измерения – тенге, с НДС</w:t>
+      Сноска. Приложение 3 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ за ___________ месяц ________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование авиакомпании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Единица измерения – теңге, с НДС</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
@@ -8195,71 +7719,50 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8300,50 +7803,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись, Ф.И.О. главного бухгалтера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8425,138 +7946,143 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авиамаршрутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Реестр расходов по субсидируемым</w:t>
-[...11 lines deleted...]
-        <w:t>авиамаршрутам авиакомпании</w:t>
+        <w:t xml:space="preserve"> Реестр расходов по субсидируемым авиамаршрутам авиакомпании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...55 lines deleted...]
-      Единица измерения: тенге, с НДС</w:t>
+      Сноска. Приложение 4 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ за ____________ месяц _____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование авиакомпании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Единица измерения: теңге, с НДС</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -8700,69 +8226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...17 lines deleted...]
-поставщика</w:t>
+Наименование поставщика</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -9475,71 +8983,50 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9580,50 +9067,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись, Ф.И.О. главного бухгалтера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9720,181 +9225,179 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт оказанных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мы, нижеподписавшиеся</w:t>
-[...107 lines deleted...]
-      "____" ___________ 20__ г.</w:t>
+             Мы, нижеподписавшиеся_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны и_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с другой стороны, составили настоящий акт оказанных услуг по состоянию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на "___" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9909,69 +9412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...17 lines deleted...]
-авиамаршрута</w:t>
+Наименование авиамаршрута</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10110,119 +9595,96 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...67 lines deleted...]
-      (сумма цифрами и прописью в тенге)</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             В результате сумма субсидирования согласно плану финансирования составляет </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (сумма цифрами и прописью в теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10230,245 +9692,206 @@
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заказчик</w:t>
+Заказчик_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиакомпания</w:t>
+Авиакомпания____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
-[...16 lines deleted...]
-              <w:t>
 (подпись, Ф.И.О. руководителя или лица, им уполномоченного)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________</w:t>
-[...16 lines deleted...]
-              <w:t>
 (подпись, Ф.И.О. руководителя)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-     М.П.</w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10476,55 +9899,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10850,31 +10273,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>