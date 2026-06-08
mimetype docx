--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a29793" w14:textId="5a29793">
+    <w:p w14:paraId="193afc3" w14:textId="193afc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -987,952 +987,1092 @@
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2000 года № 470 "О Республиканской комиссии по подготовке кадров за рубежом" (далее – Указ 470) и определяют порядок организации и осуществления отбора претендентов для присуждения международной стипендии "Болашак".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z158" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z159" w:id="10"/>
-[...15 lines deleted...]
-      1) претендент из сельского населенного пункта – претендент, имеющий регистрацию по месту жительства, осуществляющий трудовую деятельность в сельском населенном пункте Республики Казахстан последние 2 (два) года и участвующий в конкурсном отборе на получение степени магистра;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работник атомной отрасли – физическое лицо, осуществляющее трудовую деятельность в организациях государственного регулирования атомной энергии, недропользования (разведка и добыча урана), атомной промышленности либо организациях инженерных изысканий, технического консультирования, научных исследований в области атомной энергетики, либо организациях проектирования, строительства и эксплуатации инфраструктуры и базовых установок, развития и внедрения перспективных технологий и производств, привлечения инвестиций в области атомной энергетики, либо организациях, осуществляющих производство радиофармацевтических препаратов, радиоактивных изотопов и источников, применение радиационных технологий на основе ускорителей электронов, разработку и использование ядерно-физических методов анализа, с общим стажем работы не менее 3 (три) лет, в том числе в выбранной области специализации на момент подачи документов стажем фактической работы последние 6 (шесть) месяцев для академического обучения и прохождения стажировок в рамках стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z160" w:id="11"/>
-[...15 lines deleted...]
-      2) международная стипендия "Болашак" (далее – стипендия "Болашак") – стипендия, учреждаемая Президентом Республики Казахстан, для обучения граждан Республики Казахстан в ведущих зарубежных организациях высшего и (или) послевузовского образования по очной форме обучения или прохождения стажировки в зарубежных организациях работниками, категории которых определяются Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) претендент из сельского населенного пункта – претендент, имеющий регистрацию по месту жительства, осуществляющий трудовую деятельность в сельском населенном пункте Республики Казахстан последние 2 (два) года и участвующий в конкурсном отборе на получение степени магистра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z161" w:id="12"/>
-[...15 lines deleted...]
-      3) Комиссия по рассмотрению обращений обладателей международной стипендии "Болашак" (далее – Комиссия) – консультативно-совещательный орган при рабочем органе, состав и положение которого утверждаются рабочим органом;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) международная стипендия "Болашак" (далее – стипендия "Болашак") – стипендия, учреждаемая Президентом Республики Казахстан, для обучения граждан Республики Казахстан в ведущих зарубежных организациях высшего и (или) послевузовского образования по очной форме обучения или прохождения стажировки в зарубежных организациях работниками, категории которых определяются Республиканской комиссией по подготовке кадров за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z162" w:id="13"/>
-[...15 lines deleted...]
-      4) администратор стипендии "Болашак" (далее – администратор) – организация, определяемая уполномоченным государственным органом в области науки и высшего образования на осуществление комплекса мероприятий по международным программам подготовки, переподготовки и повышения квалификации кадров за рубежом, в том числе международной стипендии "Болашак";</w:t>
+    <w:bookmarkStart w:name="z335" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комиссия по рассмотрению обращений обладателей международной стипендии "Болашак" (далее – Комиссия) – консультативно-совещательный орган при рабочем органе, состав и положение которого утверждаются рабочим органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z163" w:id="14"/>
-[...15 lines deleted...]
-      5) победитель конкурсного отбора на присуждение стипендии "Болашак" (далее – победитель конкурсного отбора) – претендент, прошедший все туры, предусмотренные настоящими Правилами, и которому согласно решению Республиканской комиссии по подготовке кадров за рубежом присуждена стипендия "Болашак";</w:t>
+    <w:bookmarkStart w:name="z336" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) администратор стипендии "Болашак" (далее – администратор) – организация, определяемая уполномоченным государственным органом в области науки и высшего образования на осуществление комплекса мероприятий по международным программам подготовки, переподготовки и повышения квалификации кадров за рубежом, в том числе международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z164" w:id="15"/>
-[...15 lines deleted...]
-      6) инженерно-технический работник – физическое лицо, осуществляющее организацию и руководство производственным процессом (производство, заготовка, хранение, транспортировка, обработка/переработка), имеющее высшее техническое образование, в том числе в отрасли информационно-коммуникационных технологий, а также непосредственно осуществляющее производственную деятельность в организации, с общим стажем в выбранной области специализации не менее 1 (один) года для обучения по специальностям технического направления в рамках стипендии "Болашак";</w:t>
+    <w:bookmarkStart w:name="z337" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) победитель конкурсного отбора на присуждение стипендии "Болашак" (далее – победитель конкурсного отбора) – претендент, прошедший все туры, предусмотренные настоящими Правилами, и которому согласно решению Республиканской комиссии по подготовке кадров за рубежом присуждена стипендия "Болашак";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z165" w:id="16"/>
-[...15 lines deleted...]
-      7) комплексное тестирование – тестирование по определению уровня интеллектуальных способностей, личностно-деловых компетенций, психологической готовности к обучению за рубежом;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инженерно-технический работник – физическое лицо, осуществляющее организацию и руководство производственным процессом (производство, заготовка, хранение, транспортировка, обработка/переработка), имеющее высшее техническое образование, в том числе в отрасли информационно-коммуникационных технологий, а также непосредственно осуществляющее производственную деятельность в организации, с общим стажем в выбранной области специализации не менее 1 (один) года для обучения по специальностям технического направления в рамках стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z166" w:id="17"/>
-[...15 lines deleted...]
-      8) независимая экспертная комиссия – консультативно-совещательный орган при рабочем органе Республиканской комиссии по подготовке кадров за рубежом, осуществляющий персональное собеседование с претендентом, участвующим в конкурсном отборе на присуждение стипендии "Болашак" (далее – конкурсный отбор);</w:t>
+    <w:bookmarkStart w:name="z339" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) комплексное тестирование – тестирование по определению уровня интеллектуальных способностей, личностно-деловых компетенций, психологической готовности к обучению за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z167" w:id="18"/>
-[...15 lines deleted...]
-      9) мотивационное письмо – эссе, написанное в свободной форме, объемом не более 500 слов, в котором претендент обосновывает выбранное высшее учебное заведение и его преимущества в данной области, необходимость в получении данной стипендии и ожидаемые результаты полученных знаний по выбранному направлению и дальнейшее их применение на практике;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) независимая экспертная комиссия – консультативно-совещательный орган при рабочем органе Республиканской комиссии по подготовке кадров за рубежом, осуществляющий персональное собеседование с претендентом, участвующим в конкурсном отборе на присуждение стипендии "Болашак" (далее – конкурсный отбор);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z168" w:id="19"/>
-[...15 lines deleted...]
-      10) претендент – гражданин Республики Казахстан, отвечающий требованиям и условиям, предусмотренным настоящими Правилами, и принимающий участие в конкурсном отборе;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мотивационное письмо – эссе, написанное в свободной форме, объемом не более 500 слов, в котором претендент обосновывает выбранное высшее учебное заведение и его преимущества в данной области, необходимость в получении данной стипендии, ожидаемые результаты полученных знаний по выбранному направлению и дальнейшее их применение на практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z169" w:id="20"/>
-[...15 lines deleted...]
-      11) Республиканская комиссия по подготовке кадров за рубежом – консультативно-совещательный орган при Президенте Республики Казахстан, созданный в целях реализации мероприятий по вопросам стипендии "Болашак" (далее – Республиканская комиссия);</w:t>
+    <w:bookmarkStart w:name="z342" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) претендент – гражданин Республики Казахстан, отвечающий требованиям и условиям, предусмотренным настоящими Правилами, и принимающий участие в конкурсном отборе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z170" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (далее – рабочий орган).</w:t>
+    <w:bookmarkStart w:name="z343" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Республиканская комиссия по подготовке кадров за рубежом – консультативно-совещательный орган при Президенте Республики Казахстан, созданный в целях реализации мероприятий по вопросам стипендии "Болашак" (далее – Республиканская комиссия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z171" w:id="22"/>
+    <w:bookmarkStart w:name="z344" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) рабочий орган Республиканской комиссии по подготовке кадров за рубежом – центральный государственный орган, определяемый в соответствии с Указом 470 (далее – рабочий орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Стипендия "Болашак" является персональной и присуждается Республиканской комиссией в соответствии с перечнем приоритетных специальностей для присуждения стипендии "Болашак" в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z172" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z172" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) академического обучения граждан Республики Казахстан в ведущих зарубежных высших учебных заведениях по очной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z173" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z173" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прохождения стажировки категориями работников, определяемыми Республиканской комиссией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z174" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z174" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом прохождение стажировки допускается в зарубежных организациях на базе ведущих зарубежных высших учебных заведений, входящих в список ведущих зарубежных высших учебных заведений, зарубежных организаций, рекомендуемых для обучения, прохождения языковых курсов победителями конкурсного отбора, а также признанных мировых научно-исследовательских центрах, научных организациях в рамках исследовательских кампаний, отраслевых организациях и на производстве сроком до 12 (двенадцать) месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z175" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z175" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список ведущих зарубежных высших учебных заведений, зарубежных организаций, рекомендуемых для обучения, прохождения языковых курсов победителями конкурсного отбора (далее – список), а также инструкция по формированию списка утверждаются рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z176" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z176" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень приоритетных специальностей для присуждения международной стипендии "Болашак" (далее – перечень) разрабатывается на основе заявок, предоставляемых центральными и местными исполнительными органами, и утверждается рабочим органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z177" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z177" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень формируется рабочим органом путем определения предельного количества стипендий по направлениям специальностей с учетом прогноза потребности экономики в кадрах уполномоченного государственного органа в сфере социальной защиты населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z178" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z178" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Стипендия "Болашак" присуждается для следующих категорий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z179" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z179" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) претенденты на получение степени бакалавра, магистра, доктора философии (PhD), доктора по профилю, обучение в резидентуре, самостоятельно поступившие на академическое обучение или обучающиеся в ведущих зарубежных высших учебных заведениях, включенных в список;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z180" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z180" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) претенденты из сельского населенного пункта на получение степени магистра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z181" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z181" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) претенденты на получение степени магистра, являющиеся на момент подачи документов для участия в конкурсном отборе инженерно-техническими работниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z182" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z182" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) претенденты на получение степени магистра по специальностям медицинского направления, являющиеся на момент подачи документов для участия в конкурсном отборе лицами, осуществляющими трудовую деятельность и оказывающими непосредственно медицинскую помощь в медицинских организациях, имеющими высшее медицинское образование, с общим медицинским стажем не менее 1 (один) года (далее – медицинский работник);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z183" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z183" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) претенденты на получение степени магистра, являющиеся на момент подачи документов для участия в конкурсном отборе государственными служащими (за исключением политических государственных служащих), с общим стажем работы на государственной службе не менее 3 (трех) лет, включая последние 12 (двенадцать) месяцев в направляющем государственном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z184" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) претенденты на прохождение стажировок, относящиеся на момент подачи документов для участия в конкурсном отборе к категории работников, определенной Республиканской комиссией, и имеющие общий стаж работы не менее 3 (три) лет, в том числе в выбранной области специализации на момент подачи документов стаж непрерывной фактической работы последние 12 (двенадцать) месяцев, с подтверждением начисления обязательных пенсионных отчислений за весь требуемый период с учетом оплачиваемого ежегодного трудового отпуска (за исключением лиц, освобожденных от уплаты обязательных пенсионных взносов в единый накопительный пенсионный фонд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 248 Социального кодекса Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z345" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом для претендентов на прохождение стажировок, относящихся на момент подачи документов для участия в конкурсном отборе к категории "пользователи системы искусственного интеллекта", являющихся лицами, непосредственно использующими систему искусственного интеллекта при осуществлении производственной деятельности и (или) выполнении конкретных функций и задач, устанавливается требование по наличию на момент подачи документов стажа непрерывной фактической работы в выбранной области специализации последние 6 (шесть) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z346" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) претенденты на получение степени магистра, являющиеся на момент подачи документов для участия в конкурсном отборе работниками атомной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z347" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) претенденты на получение степени доктора философии (PhD), доктора по профилю, а также на прохождение стажировок, являющиеся на момент подачи документов для участия в конкурсном отборе работниками атомной отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным постановлением Правительства РК от 27.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными постановлениями Правительства РК от 27.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="36"/>
+    <w:bookmarkStart w:name="z185" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сроки приема документов и проведения конкурсного отбора ежегодно утверждаются рабочим органом и размещаются в масс-медиа Республики Казахстан, распространяемых на всей территории Республики Казахстан, не позднее чем за 10 (десять) календарных дней до начала срока приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z186" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z186" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реализация мероприятий по присуждению стипендии "Болашак" осуществляется за счет республиканского бюджета и включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z187" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z187" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию и проведение приема документов претендентов, осуществление комплекса мероприятий по организации отбора претендентов на конкурсной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z188" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z188" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение договоров обучения, залога и (или) гарантии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z189" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z189" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию и мониторинг академического обучения и прохождения стажировок стипендиатами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z190" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z190" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       финансирование расходов, связанных с организацией обучения и прохождения стажировок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z191" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z191" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг выполнения стипендиатами условий договора в части отработки на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z192" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z192" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение договоров с международными партнерами, зарубежными учебными заведениями на организацию обучения стипендиатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z193" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z193" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплату расходов, связанных с оказанием услуг по осуществлению комплекса мероприятий по стипендии "Болашак", в том числе по информационному сопровождению мероприятий по стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z194" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z194" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплату услуг по проведению комплексного тестирования для претендентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z195" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z195" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплату услуг членам независимой экспертной комиссии за проведение персонального собеседования претендентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z196" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z196" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплату расходов по направлениям расходования стипендии "Болашак", определяемым Правительством Республики Казахстан (далее – направления расходования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z197" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z197" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Стипендия "Болашак" присуждается однократно: для прохождения стажировки, получения каждой степени (бакалавр, магистр, доктор философии (PhD), доктор по профилю), обучения в резидентуре, за исключением лиц, не воспользовавшихся ранее присужденной стипендией и не приступивших к обучению или стажировке, при условии отсутствия задолженности перед администратором, которым предоставляется повторная однократная возможность участия в конкурсном отборе для присуждения стипендии "Болашак".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1951,110 +2091,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="49"/>
+    <w:bookmarkStart w:name="z198" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. К участию в конкурсном отборе допускаются граждане Республики Казахстан с учетом их совокупных сроков обучения на языковых курсах, академического обучения/стажировки и последующей отработки, не выходящие за пределы общеустановленного законодательством пенсионного возраста на момент подачи документов, имеющие документ о среднем образовании для получения степени бакалавра, высшее образование либо  степень бакалавра и представившие документы согласно условиям и требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z199" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z199" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимый минимальный уровень знаний государственного языка для претендентов утверждается рабочим органом. Необходимый минимальный уровень знаний иностранного языка для претендентов определяется и утверждается рабочим органом с учетом требований зарубежных высших учебных заведений, зарубежных партнеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z200" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z200" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, не выполнившие договорные обязательства по осуществлению непрерывной трудовой деятельности по специальности, полученной в рамках стипендии "Болашак", прошедшие стажировку в рамках прохождения научной стажировки и не выполнившие договорные обязательства по трудовой отработке, а также имеющие задолженность перед администратором по возврату бюджетных средств, затраченных на обучение/прохождение стажировки, не допускаются к участию в конкурсном отборе для присуждения стипендии "Болашак".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2073,131 +2213,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="52"/>
+    <w:bookmarkStart w:name="z201" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Условиями участия в конкурсном отборе для претендентов на присуждение стипендии "Болашак" для получения степени магистра являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z202" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) безусловное зачисление на академическое обучение (за исключением финансовых условий) в ведущее зарубежное высшее учебное заведение, включенное в список, за исключением претендентов из сельских населенных пунктов, инженерно-технических, медицинских работников, государственных служащих, работников атомной отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z348" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Допускается участие в конкурсном отборе претендента, имеющего безусловное приглашение (зачисление) на академическое обучение для присуждения степени магистра на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и (или) казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, для присуждения степени магистра; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z204" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уровень знания государственного языка, соответствующий установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z205" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z205" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уровень знания иностранного языка, соответствующий установленным минимальным требованиям, для категорий лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2229,414 +2369,316 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 4 настоящих Правил;</w:t>
-[...219 lines deleted...]
-      6) подтверждение об ознакомлении с положениями настоящих Правил. </w:t>
+        <w:t xml:space="preserve"> и 7) пункта 4 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z316" w:id="60"/>
+    <w:bookmarkStart w:name="z206" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие среднего балла диплома бакалавра или специалиста баллу не менее 3.0 (из 4.0/4.33) GPA или его эквиваленту в соответствии с таблицей эквивалентности оценок для присуждения международной стипендии "Болашак", утверждаемой рабочим органом, для категорий лиц, указанных в подпунктах 2), 3), 4), 5) и 7) пункта 4 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z207" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствие специальности по диплому бакалавра/специалиста выбранной специальности согласно перечню родственных специальностей для обучения за рубежом в рамках международной стипендии "Болашак", утверждаемому рабочим органом, для категорий лиц, указанных в подпунктах 2), 3), 4), 5) и 7) пункта 4 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z208" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подтверждение об ознакомлении с положениями настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными постановлением Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Условиями участия в конкурсном отборе для претендентов на присуждение стипендии "Болашак" для получения степени бакалавра являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z317" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z317" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) безусловное зачисление на академическое обучение (за исключением финансовых условий) в ведущее зарубежное высшее учебное заведение, включенное в список.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z318" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z318" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается участие в конкурсном отборе претендента, имеющего безусловное приглашение (зачисление) на академическое обучение для присуждения степени бакалавра на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, для присуждения степени бакалавра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z319" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z319" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уровень знания государственного языка, соответствующий установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z320" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z320" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие полученного за последние 3 (три) года диплома первой, второй и третьей степени международных олимпиад по общеобразовательным предметам, международных конкурсов научных проектов и международных конкурсов исполнителей, перечень которых определяется Республиканской комиссией, при условии соответствия выбранной ими специальности предмету олимпиады или конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z321" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z321" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подтверждение об ознакомлении с положениями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2655,530 +2697,592 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="66"/>
+    <w:bookmarkStart w:name="z209" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Претенденты для участия в конкурсном отборе на получение степени магистра предоставляют администратору через веб-портал "электронного правительства" (далее – портал) следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z210" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z210" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненную анкету претендента для участия в конкурсном отборе на присуждение международной стипендии "Болашак" (далее – анкета) по форме, утверждаемой рабочим органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z211" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронную копию заявки юридического лица Республики Казахстан, его филиала, представительства, с которым претендент состоит в трудовых отношениях по осуществлению трудовой деятельности на территории Республики Казахстан (далее – работодатель), на подготовку специалиста с условием сохранения места работы по форме, утверждаемой рабочим органом, для претендентов, участвующих в конкурсном отборе по категориям "государственные служащие" и "работники атомной отрасли";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z212" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) электронную копию диплома бакалавра или специалиста с приложением, а также в случае обучения в зарубежной организации образования электронную копию удостоверения о признании документа об образовании либо иного документа о признании документа об образовании с учетом особенностей, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z213" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z213" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) электронные копии документов, подтверждающих трудовую деятельность, а также выписку о перечисленных обязательных пенсионных взносах за требуемый согласно настоящим Правилам период трудовой деятельности для претендентов из сельского населенного пункта, инженерно-технических, медицинских работников, государственных служащих, за исключением лиц, освобожденных от уплаты обязательных пенсионных взносов в единый накопительный пенсионный фонд в соответствии с </w:t>
+      4) электронные копии документов, подтверждающих трудовую деятельность, а также выписку о перечисленных обязательных пенсионных взносах за требуемый согласно настоящим Правилам период трудовой деятельности для претендентов из сельского населенного пункта, инженерно-технических, медицинских работников, государственных служащих, работников атомной отрасли, за исключением лиц, освобожденных от уплаты обязательных пенсионных взносов в единый накопительный пенсионный фонд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 248 Социального кодекса Республики Казахстан, полученные из соответствующих государственных информационных систем и баз данных через портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z214" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по иностранному языку с результатом, соответствующим установленным минимальным требованиям, для претендентов из сельского населенного пункта, инженерно-технических, медицинских работников, государственных служащих, работников атомной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z215" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по казахскому языку с результатом, соответствующим установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z216" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z216" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронную копию медицинской справки (для выезжающего за границу) по форме, установленной уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z217" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронные копии документов, подтверждающих безусловное зачисление на академическое обучение (за исключением финансовых условий), с указанием программы, специальности, периода обучения, с нотариально заверенными переводами на казахский или русский языки, за исключением претендентов из сельского населенного пункта, инженерно-технических, медицинских работников, государственных служащих, работников атомной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z218" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронные копии документов, подтверждающих зачисление претендента на академическое обучение на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, с нотариально заверенными переводами на казахский или русский языки при их наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z219" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z219" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электронную копию официального документа об успеваемости, выданного зарубежным высшим учебным заведением, справку установленного образца, указывающую специальность, курс (год обучения), информацию о системе оценок, используемой в данном учебном заведении, а также средний балл текущей успеваемости в данном учебном заведении, с нотариально заверенными переводами на казахский или русский языки, при его наличии для лиц, обучающихся на академическом обучении в ведущих зарубежных высших учебных заведениях, включенных в список;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z220" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z220" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электронную копию мотивационного письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z322" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными постановлением Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Претенденты для участия в конкурсном отборе на получение степени бакалавра предоставляют администратору через портал следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z323" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z323" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненную анкету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z324" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z324" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронную копию документа государственного образца об общем среднем образовании или техническом и профессиональном образовании, или послесреднем образовании с приложением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z325" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z325" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронную копию полученного за последние 3 (три) года диплома первой, второй и третьей степени международных олимпиад по общеобразовательным предметам, международных конкурсов научных проектов и международных конкурсов исполнителей, перечень которых определяется Республиканской комиссией, при условии соответствия выбранной ими специальности предмету олимпиады или конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z326" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z326" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по казахскому языку с результатом, соответствующим установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z327" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z327" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронную копию медицинской справки (для выезжающего за границу) по форме, установленной уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z328" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z328" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронные копии документов, подтверждающих безусловное зачисление на академическое обучение (за исключением финансовых условий), с указанием программы, специальности, периода обучения, с нотариально заверенными переводами на государственный или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z329" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z329" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронную копию нотариального согласия законного представителя (родители (родитель), усыновители (удочерители), опекун или попечитель, приемный родитель (приемные родители), патронатный воспитатель и другие заменяющие их лица, осуществляющие в соответствии с законодательством Республики Казахстан заботу, образование, воспитание, защиту прав и интересов ребенка) претендента на направление для обучения за рубежом (лицам, не достигшим 18 лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z330" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z330" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронные копии документов, подтверждающих зачисление претендента на академическое обучение на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, с нотариально заверенными переводами на государственный или русский языки при их наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z331" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z331" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронную копию мотивационного письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3197,1291 +3301,1473 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="88"/>
+    <w:bookmarkStart w:name="z221" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Условиями участия в конкурсном отборе для претендентов на присуждение стипендии "Болашак" на получение степени доктора философии (PhD), доктора по профилю, обучение в резидентуре являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z222" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z222" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) безусловное зачисление на академическое обучение (за исключением финансовых условий) в ведущее зарубежное высшее учебное заведение, включенное в список.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z223" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z223" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается участие в конкурсном отборе претендента, имеющего безусловное приглашение (зачисление) на академическое обучение для присуждения степени доктора философии (PhD), доктора по профилю, обучение в резидентуре на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, для присуждения степени доктора философии (PhD), доктора по профилю, обучение в резидентуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z224" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z224" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) знание государственного языка, соответствующее установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z225" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z225" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) подтверждение об ознакомлении с положениями настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z226" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z226" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Претенденты для участия в конкурсном отборе на получение степени доктора философии (PhD), доктора по профилю, обучение в резидентуре предоставляют администратору через портал следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z227" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z227" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненную анкету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z228" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z228" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) электронную копию диплома бакалавра или специалиста с приложением, а также в случае обучения в зарубежной организации образования электронную копию удостоверения о признании документа об образовании либо иного документа о признании документа об образовании с учетом особенностей, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z229" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z229" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по казахскому языку с результатом, соответствующим установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z230" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z230" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронные копии документов, подтверждающих безусловное зачисление на академическое обучение (за исключением финансовых условий), с указанием программы, специальности, периода обучения, нотариально заверенными переводами на казахский или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z231" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z231" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) электронную копию медицинской справки (для выезжающего за границу) по форме, установленной уполномоченным органом в области здравоохранения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z232" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z232" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронные копии документов, подтверждающих зачисление претендента на академическое обучение на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с полным покрытием расходов, включающих в себя оплату академического обучения за весь период академического обучения, с нотариально заверенными переводами на казахский или русский языки при их наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z233" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z233" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронную копию официального документа об успеваемости, выданного зарубежным высшим учебным заведением, справку установленного образца, указывающую специальность, курс (год обучения), информацию о системе оценок, используемой в данном учебном заведении, а также средний балл текущей успеваемости в данном учебном заведении, с нотариально заверенными переводами на казахский или русский языки при его наличии для лиц, обучающихся на академическом обучении в ведущих зарубежных высших учебных заведениях, включенных в список;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронную копию индивидуального учебного плана, согласованного с ведущим зарубежным высшим учебным заведением, включенным в список, и не превышающего сроки, установленные данным ведущим зарубежным высшим учебным заведением, для получения степени доктора философии (PhD), доктора по профилю, обучения в резидентуре с нотариально заверенным переводом на казахский или русский языки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронную копию заявки работодателя на подготовку специалиста с условием сохранения места работы по форме, утверждаемой рабочим органом, для категорий лиц, указанных в подпункте 8) пункта 4 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z350" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) электронные копии документов, подтверждающих трудовую деятельность, а также выписку о перечисленных обязательных пенсионных взносах за требуемый согласно настоящим Правилам период трудовой деятельности для категорий лиц, указанных в подпункте 8) пункта 4 настоящих Правил, за исключением лиц, освобожденных от уплаты обязательных пенсионных взносов в единый накопительный пенсионный фонд в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 248 Социального кодекса Республики Казахстан, полученные из соответствующих государственных информационных систем и баз данных через портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными постановлением Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Условиями участия в конкурсном отборе для претендентов на прохождение стажировки на присуждение стипендии "Болашак" являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z236" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие безусловного приглашения (за исключением финансовых условий) принимающей на стажировку зарубежной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z237" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z237" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уровень знания государственного и иностранного языков, соответствующий установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z238" w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z238" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подтверждение об ознакомлении с положениями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z239" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z239" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Претенденты для участия в конкурсном отборе на прохождение стажировки предоставляют администратору через портал следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z240" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z240" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненную анкету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z241" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z241" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронную копию заявки работодателя на подготовку специалиста с условием сохранения места работы по форме, утверждаемой рабочим органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z242" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z242" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) электронную копию диплома бакалавра или специалиста с приложением, а также в случае обучения в зарубежной организации образования электронную копию удостоверения о признании документа об образовании либо иного документа о признании документа об образовании с учетом особенностей, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z243" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z243" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) электронные копии документов, подтверждающих трудовую деятельность, а также выписку о перечисленных обязательных пенсионных взносах за требуемый период трудовой деятельности согласно настоящим Правилам, за исключением лиц, освобожденных от уплаты обязательных пенсионных взносов в единый накопительный пенсионный фонд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 248 Социального кодекса Республики Казахстан, полученные из соответствующих государственных информационных систем и баз данных через портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z244" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z244" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по иностранному языку с результатом, соответствующим установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z245" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z245" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронную копию действительного официального сертификата установленной формы о сдаче экзамена по казахскому языку с результатом, соответствующим установленным минимальным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z246" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z246" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронную копию медицинской справки (для выезжающего за границу) по форме, установленной уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z247" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z247" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронные копии документов, подтверждающих безусловное приглашение (за исключением финансовых условий) принимающей на стажировку зарубежной организации, с указанием специальности, выбранной из перечня, сроков, стоимости (с расшифровкой расчетов) прохождения стажировки с нотариально заверенными переводами на казахский или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z248" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z248" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронную копию программы прохождения стажировки, составленной в соответствии с требованиями, устанавливаемыми рабочим органом, и утверждаемой направляющей и принимающей на стажировку организациями, с нотариально заверенными переводами на казахский или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z249" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z249" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электронную копию мотивационного письма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z250" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z250" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Пакет документов претендентом подается через портал в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Прием документов для участия в конкурсном отборе на присуждение международной стипендии "Болашак", утвержденными приказом Министра образования и науки Республики Казахстан от 26 мая 2020 года № 222 (зарегистрирован в реестре государственной регистрации нормативных правовых актов № 20730) (далее – Правила оказания государственной услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z251" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z251" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения предоставленных документов претенденту в личный кабинет портала направляются уведомление о приеме документов и допуске к участию в конкурсном отборе либо мотивированный отказ в их приеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z252" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z252" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении неполного пакета документов претендент устраняет нарушения и повторно представляет пакет документов в период срока приема документов, а также согласно Правилам оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z253" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z253" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение на соответствие требованиям настоящих Правил претендента и пакета документов для допуска к участию в конкурсном отборе осуществляется администратором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z254" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z254" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении администратором и (или) рабочим органом на всех этапах конкурсного отбора случаев представления претендентом недостоверных документов и (или) данных (сведений), содержащихся в них, претендент исключается из конкурсного отбора и не допускается к конкурсному отбору в текущем году. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z255" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z255" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Конкурсный отбор состоит из 3 (трех) туров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z256" w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z256" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый и второй туры организуются и проводятся администратором совместно с организациями и независимыми экспертами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z257" w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z257" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор определяет место и время проведения первого и второго туров, о которых претендент извещается на портале, а также посредством электронной и телефонной связи не позднее чем за 10 (десять) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z258" w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z258" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В первом туре проводится комплексное тестирование, которое является отборочным туром с допуском на следующий тур. Претендент, не набравший установленный рабочим органом пороговый балл на первом туре, не допускается к участию во втором туре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z259" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z259" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Второй тур проводится путем организации прохождения претендентами анонимного персонального собеседования с членами независимой экспертной комиссии. Состав, порядок и организация работы независимой экспертной комиссии утверждаются рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z260" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z260" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Во втором туре определяются уровень профессиональной подготовки претендента, теоретических знаний и наличие профессиональных компетенций в выбранной области специализации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z261" w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z261" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Независимая экспертная комиссия дает рекомендацию по каждому претенденту по форме, утверждаемой рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z262" w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z262" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Администратор после проведения двух туров вносит материалы в рабочий орган не позднее 15 (пятнадцать) календарных дней до даты проведения третьего тура.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z263" w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z263" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочий орган вносит материалы претендентов на третий тур для рассмотрения Республиканской комиссией с результатами комплексного тестирования и рекомендациями независимой экспертной комиссии, а также с учетом ранжирования согласно утвержденной рабочим органом таблице ранжирования конкурсного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z264" w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z264" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В третьем туре Республиканская комиссия рассматривает результаты первого и второго туров и принимает окончательное решение о присуждении либо отказе в присуждении стипендии "Болашак", о котором претендент извещается путем размещения информации на официальном интернет-ресурсе администратора в течение 3 (три) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z265" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В решении Республиканской комиссии указывается о необходимости прохождения языковых курсов в соответствии с требованиями зарубежных высших учебных заведений за счет стипендии "Болашак" претендентам из сельских населенных пунктов, инженерно-техническим, медицинским работникам, государственным служащим, работникам атомной отрасли на получение степени магистра со сроком согласно таблице продолжительности языковых курсов, утверждаемой рабочим органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z266" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По окончании прохождения языковых курсов в Республике Казахстан победитель конкурсного отбора сдает промежуточный контрольный тест на определение необходимого уровня знания иностранного языка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z267" w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z267" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если необходимый уровень знания иностранного языка не достигнут, победителю конкурсного отбора предоставляется однократная возможность пересдачи теста в течение 6 (шесть) месяцев со дня его непрохождения за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z268" w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z268" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае сдачи промежуточного контрольного теста на знание иностранного языка победитель конкурсного отбора направляется на прохождение языковых курсов за рубеж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z269" w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z269" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По окончании прохождения языковых курсов за рубежом победитель конкурсного отбора сдает итоговый контрольный тест на определение необходимого уровня знания иностранного языка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z270" w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z270" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Победитель конкурсного отбора, получивший на момент прохождения языковых курсов документ, подтверждающий безусловное зачисление на академическое обучение в зарубежное высшее учебное заведение, входящее в список, освобождается от сдачи итогового контрольного теста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z271" w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z271" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимый уровень знания иностранного языка при сдаче промежуточного и итогового контрольных тестов устанавливается рабочим органом с учетом требований зарубежных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z272" w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z272" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если победитель конкурсного отбора не пересдаст промежуточный или итоговый контрольный тест и не освоит необходимый уровень знания иностранного языка для поступления в зарубежное высшее учебное заведение в сроки, установленные в соответствии с настоящим пунктом, по решению Республиканской комиссии он лишается права на дальнейшее прохождение языковых курсов, академическое обучение по стипендии "Болашак" и возмещает все расходы, затраченные на него со дня вынесения Республиканской комиссией решения о присуждении стипендии "Болашак".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z273" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными постановлением Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Победитель конкурсного отбора в течение 90 (девяносто) календарных дней со дня принятия Республиканской комиссией решения о присуждении ему стипендии "Болашак" заключает с администратором договор на обучение/договор о прохождении стажировки (далее – договор) по типовым формам, утверждаемым рабочим органом, который в обязательном порядке должен содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z274" w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z274" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предмет договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z275" w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z275" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) права и обязательства сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z276" w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z276" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) способ обеспечения исполнения обязательств победителя конкурсного отбора по возмещению расходов, затраченных на его обучение/прохождение стажировки, в случаях, предусмотренных настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z277" w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z277" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок и условия обучения/прохождения стажировки по стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z278" w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z278" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условие об обязательном возвращении победителя конкурсного отбора в Республику Казахстан после завершения академического обучения или прохождения стажировки за рубежом и осуществлении непрерывной трудовой деятельности по специальности, полученной в рамках стипендии "Болашак", с нахождением на территории Республики Казахстан (за исключением лиц, осуществляющих трудовую деятельность за пределами Республики Казахстан, предусмотренных настоящим подпунктом), со следующими сроками и критериями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z279" w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z279" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не менее пяти лет – в столице или городе республиканского значения для категории лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4536,52 +4822,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 настоящих Правил, – в организациях, филиалах, представительствах казахстанских и иностранных организаций, находящихся на территории Республики Казахстан, либо в организациях, находящихся за пределами Республики Казахстан, 50 (пятьдесят) и более процентов акции (доли участия в уставном капитале) которых принадлежат Республике Казахстан либо национальным компаниям, а также в международных и региональных организациях, членом которых является Республика Казахстан, и которые имеют международные соглашения, ратифицированные Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z280" w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z280" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не менее трех лет – в городах (областных центрах), городах областного, районного значения и иных районах областей для категории лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4636,311 +4922,353 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 настоящих Правил, – в организациях, филиалах, представительствах казахстанских и иностранных организаций, находящихся на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z281" w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z281" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не менее трех лет для категорий лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 настоящих Правил, – на государственной службе либо в органах дипломатической службы Республики Казахстан за рубежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z282" w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z283" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом первый год трудовой отработки с момента завершения академического обучения осуществляется непосредственно в государственном органе, направившем государственного служащего на обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z351" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее трех лет для категорий лиц, указанных в подпункте 6) пункта 4 настоящих Правил, – в организациях, которыми они были направлены согласно заявке работодателя, а также филиалах, представительствах работодателя, находящихся на территории Республики Казахстан, либо при наличии согласия работодателя иных организациях, находящихся на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z352" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее трех лет для категорий лиц, указанных в подпунктах 7) и 8) пункта 4 настоящих Правил, – в организациях, которыми они были направлены согласно заявке работодателя, а также филиалах, представительствах работодателя, находящихся на территории Республики Казахстан, либо по направлению работодателя иных организациях, находящихся на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z284" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Непрерывная трудовая отработка засчитывается отдельно для каждого региона при условии отсутствия параллельных ежемесячных пенсионных отчислений. В случае наличия параллельных пенсионных отчислений от нескольких организаций трудовая отработка засчитывается только по месту работы, где предусмотрен наибольший срок отработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z285" w:id="152"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z285" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) условие о приостановлении финансирования расходов, предусмотренных направлениями расходования, в случаях неисполнения или ненадлежащего исполнения победителем конкурсного отбора своих обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z286" w:id="153"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z286" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) условие об освобождении победителя конкурсного отбора от ответственности за неисполнение или ненадлежащее исполнение своих обязательств вследствие наступления обстоятельств непреодолимой силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z287" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) условие об обязательности сохранения места работы (должности) работодателем для претендентов, указанных в подпунктах 5), 6), 7) и 8) пункта 4 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z288" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) условие об обязательности предоставления документов, подтверждающих осуществление трудовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z289" w:id="156"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z289" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) условие об обязательном предоставлении итоговой работы (при наличии) после завершения академического обучения для размещения в акционерном обществе "Национальный центр государственной научно-технической экспертизы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z290" w:id="157"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными постановлением Правительства РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Срок осуществления непрерывной трудовой деятельности по специальности, полученной в рамках стипендии "Болашак", указанный в подпункте 5) пункта 24 настоящих Правил, сокращается на один календарный год при условии безусловного обеспечения победителем конкурсного отбора успеваемости, предусмотренной договором, и завершения полного периода академического обучения в рамках предоставленного безвозмездного обучения ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, с получением степени бакалавра, магистра, доктора философии (PhD), доктора по профилю, обучением в резидентуре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4959,151 +5287,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="158"/>
+    <w:bookmarkStart w:name="z291" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случаях незаключения победителем конкурсного отбора договора в сроки, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, предоставления победителем конкурсного отбора недостоверных документов и (или) данных (сведений), содержащихся в них, предоставленных для участия в конкурсном отборе, неисполнения или ненадлежащего исполнения победителем конкурсного отбора своих обязательств по договору рабочим органом инициируется рассмотрение Республиканской комиссией вопроса о лишении победителя конкурсного отбора стипендии "Болашак".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z292" w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z292" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Договор является основанием для перечисления денег, связанных с оплатой всех расходов по организации обучения/прохождения стажировки победителем конкурсного отбора, возникших со дня присуждения стипендии "Болашак", согласно направлениям расходования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z293" w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z293" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случае зачисления победителя конкурсного отбора на академическое обучение на безвозмездной основе, предоставляемое ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями, оплата расходов осуществляется по направлениям расходования стипендии "Болашак", за исключением оплаты на академическое обучение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z294" w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z294" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При утрате победителем конкурсного отбора возможности академического обучения на безвозмездной основе, предоставляемого ведущим зарубежным высшим учебным заведением, вошедшим в список, а также иными зарубежными и/или казахстанскими организациями по причинам, не связанным с нарушением договорных обязательств в рамках стипендии "Болашак", по решению Комиссии администратор осуществляет оплату расходов по направлениям расходования стипендии "Болашак" в полном объеме с момента окончания предоставления безвозмездного обучения до окончания академического обучения в соответствии с утвержденным учебным планом/индивидуальным учебным планом, но не превышающий срок, установленный договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z295" w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z295" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. После заключения договора и выполнения условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5118,131 +5446,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 24 настоящих Правил, администратором обеспечиваются направление победителей конкурсного отбора на обучение/прохождение стажировки в зарубежные высшие учебные заведения, зарубежные организации и перечисление денег в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z296" w:id="163"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z296" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае лишения победителя конкурсного отбора стипендии "Болашак" по решению Республиканской комиссии расходы, затраченные на него со дня вынесения Республиканской комиссией решения о присуждении стипендии "Болашак", включая оплату неустойки (штрафа), подлежат возмещению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z297" w:id="164"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z297" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа победителя конкурсного отбора от стипендии "Болашак" по решению Комиссии подлежат возмещению фактические расходы, затраченные на него со дня вынесения Республиканской комиссией решения о присуждении стипендии "Болашак", без оплаты неустойки (штрафа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z298" w:id="165"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z298" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если отказ от стипендии "Болашак" либо ее лишение явились следствием наступления обстоятельств непреодолимой силы, а именно: пожара, наводнения, землетрясения, военных действий, блокады, болезни обладателя стипендии, а также назначения победителя конкурсного отбора единственным опекуном (попечитель) лица (супруг/супруга, дети), имеющего первую или вторую группы инвалидности, подтвержденной соответствующей справкой медико-социальной экспертизы, изменений в законодательстве, издания актов государственных органов, если они непосредственно повлияли на исполнение договорных обязательств, при условии невозможности воспрепятствования таким воздействиям и принятии всех возможных мер и действий, применение которых можно было ожидать в сложившейся ситуации, лица, лишенные стипендии "Болашак" или отказавшиеся от нее, освобождаются от возмещения расходов и оплаты неустойки (штрафа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z299" w:id="166"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z299" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Порядок организации работы, связанной с возвратом бюджетных средств, затраченных на обучение победителей конкурсного отбора, отказавшихся от стипендии либо лишенных стипендии "Болашак", а также имеющих финансовую задолженность перед администратором, утверждается рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5321,68 +5649,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 июня 2008 года № 573</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="167"/>
+    <w:bookmarkStart w:name="z116" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направления расходования международной стипендии "Болашак"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Постановление дополнено приложением в соответствии с постановлением Правительства РК от 27.03.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5397,390 +5725,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования); в редакции постановления Правительства РК от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="168"/>
+    <w:bookmarkStart w:name="z300" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Направления расходования международной стипендии "Болашак" (далее – стипендия "Болашак") включают в себя оплату расходов, связанных с организацией академического обучения или прохождения стажировки победителей конкурса на присуждение стипендии "Болашак" (далее – победитель конкурса) за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z301" w:id="169"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z301" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оформление, продление визы (консульского сбора);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z302" w:id="170"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z302" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оформление и подачу не более 5 (пять) анкетных форм в зарубежные высшие учебные заведения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z303" w:id="171"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z303" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрацию победителей конкурса в уполномоченных органах принимающих стран и зарубежных высших учебных заведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z304" w:id="172"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z304" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) языковые курсы в случае необходимости их прохождения по решению Республиканской комиссии по подготовке кадров за рубежом, включая промежуточное и итоговое контрольное тестирование на определение уровня иностранного языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z305" w:id="173"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z305" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) академическое обучение или прохождение стажировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z306" w:id="174"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z306" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обязательные услуги по требованию зарубежных высших учебных заведений, зарубежных организаций (далее – зарубежная организация), осуществляющих проведение стажировок, языковых курсов (далее – языковая школа), необходимые при поступлении на академическое обучение, языковые курсы, а также в процессе языковой подготовки, академического обучения, стажировки победителя конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z307" w:id="175"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z307" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проживание и питание в стране академического обучения, прохождения языковых курсов, стажировки, приобретение учебной литературы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z308" w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z308" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обязательное медицинское обследование в соответствии с требованиями страны и (или) зарубежного высшего учебного заведения, языковой школы, зарубежной организации прохождения языковых курсов, академического обучения, стажировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z309" w:id="177"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z309" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выпуск, перевыпуск по истечении срока действия и обслуживание банковской карточки победителя конкурса (банков второго уровня Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z310" w:id="178"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z310" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) представление зарубежными высшими учебными заведениями, языковыми школами или зарубежными организациями, определяемыми уполномоченными органами иностранных государств (далее – зарубежные партнеры), официальных документов об успеваемости победителей конкурса (транскриптов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z311" w:id="179"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z311" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) медицинское страхование от несчастных случаев и внезапных возникновений заболеваний, предусмотренное для иностранных студентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z312" w:id="180"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z312" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) проезд от места проживания в Республике Казахстан до места академического обучения, прохождения языковых курсов, стажировки после присуждения стипендии "Болашак" с момента начала академического обучения или прохождения языковых курсов, стажировки и обратно после завершения языковых курсов, академического обучения или прохождения стажировки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z313" w:id="181"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z313" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) проезд от места проживания в Республике Казахстан до места обучения к началу каждого учебного года и обратно после завершения каждого учебного года, а также проезд от места академического обучения, прохождения стажировки, языковых курсов и обратно, при оформлении либо продлении визы в Республике Казахстан в случаях академического обучения длительностью более 1 (один) учебного года; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z314" w:id="182"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z314" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) расходы зарубежных партнеров, связанные с выполнением их обязательств по договорам на оказание услуг по организации академического обучения, прохождения языковых курсов, прохождения стажировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z315" w:id="183"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z315" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Рабочий орган Республиканской комиссии по подготовке кадров за рубежом на основании документов и/или иной информации, предоставленных соответствующими государственными органами зарубежных стран, зарубежными высшими учебными заведениями, языковыми школами, зарубежными организациями, зарубежными партнерами и/или статистическими, рейтинговыми и иными соответствующими организациями, разрабатывает и утверждает нормы расходов на питание, проживание, приобретение учебной литературы, а также определяет вид и класс транспорта по проезду от места проживания победителя конкурса в Республике Казахстан до места академического обучения, прохождения языковых курсов, стажировки. Расходы, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих направлений расходования международной стипендии "Болашак", оплачиваются на основании подтверждающих документов, выдаваемых организациями-услугодателями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5818,55 +6146,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>