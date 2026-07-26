--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="193afc3" w14:textId="193afc3">
+    <w:p w14:paraId="ab85785" w14:textId="ab85785">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6146,55 +6146,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6520,31 +6520,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>