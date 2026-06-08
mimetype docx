--- v0 (2025-12-19)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7399991" w14:textId="7399991">
+    <w:p w14:paraId="96695df" w14:textId="96695df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1312,1459 +1312,1417 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты государственной стипендии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z72" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. Государственная стипендия выплачивается на основании приказа о ее назначении, предусмотренного пунктом 12 настоящих Правил.</w:t>
+        <w:t xml:space="preserve">
+      16. Государственная стипендия выплачивается на основании приказа о ее назначении, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z73" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Выплату государственных стипендий осуществляет (согласно </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+      Оператор уполномоченного органа в области образования осуществляет выплату государственных стипендий, за исключением государственных именных стипендий, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 13-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным постановлением Правительства РК от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 518</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:bookmarkStart w:name="z76" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Выплаты государственных стипендий осуществляются за полный месяц, без дробления, после проверки соответствия получателей требованиям настоящих Правил, проводимой оператором по состоянию на 10 число месяца, за исключением получателей, обучающихся на первом семестре первого курса, проверка соответствия которых проводится в сентябре по состоянию на 30 сентября, а в последующие месяцы по состоянию на 10 число месяца для установления фактов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В рамках выплат государственных стипендий взаимодействие оператора с организациями высшего и (или) послевузовского образования осуществляется посредством информационной системы "Единая платформа высшего образования".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z145" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организации высшего и (или) послевузовского образования представляют оператору сведения, включающие корректные данные об обучающихся у них получателях, результатах их промежуточной аттестации (экзаменационная сессия), категории получателей согласно настоящим Правилам, а также реквизитах их текущих счетов, открытых в банке второго уровня либо Национальном операторе почты по выбору получателей посредством информационной системы "Единая платформа высшего образования", не позднее 12 числа текущего месяца. В случае, если 12 число приходится на нерабочий день, днем окончания срока считается ближайший следующий за ним рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z146" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор рассматривает сведения, предоставленные организациями высшего и (или) послевузовского образования, и направляет заявки на финансирование в уполномоченный орган в области науки и высшего образования, иные уполномоченные органы соответствующей отрасли в течение пяти рабочих дней со дня получения сведений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z147" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области науки и высшего образования, иные уполномоченные органы соответствующей отрасли осуществляют перечисление средств оператору для выплаты государственных стипендий после проверки соответствия получателей требованиям настоящих Правил в течение трех рабочих дней со дня получения от оператора заявки на финансирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="35"/>
-[...35 lines deleted...]
-      Организации высшего и (или) послевузовского образования представляют оператору сведения, включающие корректные данные об обучающихся у них получателях, результатах их промежуточной аттестации (экзаменационная сессия), категории получателей согласно настоящим Правилам, а также реквизитах их текущих счетов, открытых в банке второго уровня либо Национальном операторе почты по выбору получателей посредством информационной системы "Единая платформа высшего образования", не позднее 12 числа текущего месяца. В случае, если 12 число приходится на нерабочий день, днем окончания срока считается ближайший следующий за ним рабочий день.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Выплаты государственных стипендий осуществляются путем зачисления их сумм на текущие счета получателей, открытые в банке второго уровня либо Национальном операторе почты по выбору получателей, до конца текущего месяца, за исключением случаев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z146" w:id="37"/>
-[...15 lines deleted...]
-      Оператор рассматривает сведения, предоставленные организациями высшего и (или) послевузовского образования, и направляет заявки на финансирование в уполномоченный орган в области науки и высшего образования, иные уполномоченные органы соответствующей отрасли в течение пяти рабочих дней со дня получения сведений.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) возврата перечисленных сумм государственных стипендий от банков второго уровня по причине некорректного указания в сведениях, предоставляемых организациями высшего и (или) послевузовского образования, реквизитов получателей (в данном случае зачисление государственных стипендий получателям производится до полного проведения платежа банками второго уровня с учетом предоставленных организациями высшего и (или) послевузовского образования корректных реквизитов текущих счетов получателей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z147" w:id="38"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="41"/>
+    <w:bookmarkStart w:name="z149" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставления оператору организациями высшего и (или) послевузовского образования сведений с заполненными некорректными данными по получателям (в данном случае зачисление государственных стипендий получателям производится после корректировки сведений организациями высшего и (или) послевузовского образования и в течение трех рабочих дней со дня поступления средств для выплаты государственных стипендий от уполномоченного органа в области науки и высшего образования, иных уполномоченных органов соответствующей отрасли оператору); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z150" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставления оператору организациями высшего и (или) послевузовского образования сведений позднее срока, предусмотренного пунктом 18 настоящих Правил, по техническим причинам (в данном случае зачисление государственных стипендий получателям производится в течение трех рабочих дней со дня поступления оператору средств для выплаты государственных стипендий от уполномоченного органа в области науки и высшего образования, иных уполномоченных органов соответствующей отрасли).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z151" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор производит возврат средств, перечисленных уполномоченным органом в области науки и высшего образования, иными уполномоченными органами соответствующей отрасли на выплату государственных стипендий, в случае образования излишней суммы государственных стипендий на соответствующем текущем счете оператора по причине корректировки организациями высшего и (или) послевузовского образования сведений, на основании которых уже произведено зачисление государственных стипендий получателям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z152" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение финансового года – на текущий счет уполномоченного органа в области науки и высшего образования, иного уполномоченного органа соответствующей отрасли;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z150" w:id="42"/>
-[...15 lines deleted...]
-      3) предоставления оператору организациями высшего и (или) послевузовского образования сведений позднее срока, предусмотренного пунктом 18 настоящих Правил, по техническим причинам (в данном случае зачисление государственных стипендий получателям производится в течение трех рабочих дней со дня поступления оператору средств для выплаты государственных стипендий от уполномоченного органа в области науки и высшего образования, иных уполномоченных органов соответствующей отрасли).</w:t>
+    <w:bookmarkStart w:name="z153" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по итогам финансового года – в доход республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z151" w:id="43"/>
-[...15 lines deleted...]
-      Оператор производит возврат средств, перечисленных уполномоченным органом в области науки и высшего образования, иными уполномоченными органами соответствующей отрасли на выплату государственных стипендий, в случае образования излишней суммы государственных стипендий на соответствующем текущем счете оператора по причине корректировки организациями высшего и (или) послевузовского образования сведений, на основании которых уже произведено зачисление государственных стипендий получателям:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Достоверность и корректность данных по получателям в информационной системе "Единая платформа высшего образования" обеспечивает организация высшего и (или) послевузовского образования. В случае неправильного зачисления государственных стипендий получателям в связи с предоставлением организацией высшего и (или) послевузовского образования некорректных сведений организация высшего и (или) послевузовского образования обеспечивает возврат получателями оператору неправильно зачисленных сумм государственных стипендий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z152" w:id="44"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="47"/>
+    <w:bookmarkStart w:name="z155" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бесперебойное функционирование информационной системы "Единая платформа высшего образования" и сохранность данных по получателям в ней обеспечивает уполномоченный орган в области науки и высшего образования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z156" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Своевременность перечисления средств для выплаты государственных стипендий оператору обеспечивают уполномоченный орган в области науки и высшего образования, иные уполномоченные органы соответствующей отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z157" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Своевременность зачисления сумм государственных стипендий на текущие счета получателей и осуществление расчетов по выплате государственных стипендий обеспечивает оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19-1 в соответствии с постановлением Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственная стипендия выплачивается ежемесячно с первого числа месяца, следующего за промежуточной аттестацией (экзаменационная сессия) и каникулами, включительно до конца месяца, в котором заканчиваются академический период, промежуточная аттестация и каникулы. Обучающимся выпускных курсов государственная стипендия выплачивается за период до даты отчисления в связи с окончанием организаций образования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z156" w:id="48"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, обучающимся по государственному образовательному заказу, государственная стипендия выплачивается с учетом повышения, даты предоставления подтверждающих документов и при отсутствии академической задолженности по результатам экзаменационной сессии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Студентам, интернам, магистрантам, врачам-резидентам, докторантам, представленным на государственную стипендию, государственная стипендия за период летних каникул выплачивается суммарно за два месяца (июль, август).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В период профессиональной практики, летних каникул, а также в период работы на рабочих местах и в должностях с выплатой заработной платы студентам, интернам, магистрантам, государственная стипендия выплачивается в порядке, установленном пунктом 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z84" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В период нахождения студентов, интернов, магистрантов, врачей-резидентов, докторантов в академическом отпуске государственная стипендия не выплачивается, за исключением академических отпусков, предоставленных на основании медицинского заключения (заключение врачебно-консультационной комиссии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="55"/>
+    <w:bookmarkStart w:name="z158" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Студентам, интернам, магистрантам, врачам-резидентам, докторантам, находящимся в академическом отпуске на основании медицинского заключения (заключение врачебно-консультационной комиссии), на время академического отпуска государственная стипендия устанавливается в размере, предусмотренном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Студентам, интернам, магистрантам, врачам-резидентам, докторантам на период отпуска по беременности и родам государственная стипендия выплачивается в размерах, установленных до ухода в отпуск по беременности и родам, в течение всего срока, установленного действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении справки о временной нетрудоспособности в связи с беременностью и родами в период академического отпуска академический отпуск прерывается и оформляется отпуск по беременности и родам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Размеры государственной стипендии обучающимся в организациях образования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Обучающимся по государственному образовательному заказу размер ежемесячной государственной стипендии устанавливается согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. исключен постановлением Правительства РК от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции постановления Правительства РК от 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. исключен постановлением Правительства РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="60"/>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также студенты и магистранты, имеющие по результатам промежуточной аттестации (экзаменационной сессии) оценки только "отлично", имеют право на получение повышенной государственной стипендии в период обучения в организациях образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z159" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z159" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повышение размеров государственной стипендии устанавливается согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2783,130 +2741,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.09.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Обучающимся, проживающим в зоне экологического бедствия, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О социальной защите граждан, пострадавших вследствие экологического бедствия в Приаралье" устанавливается оплата стипендии с применением коэффициента за проживание в экологически неблагополучных условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31.Студентам и магистрантам, состоящим в соответствии с законодательством Республики Казахстан на полном государственном обеспечении, государственная стипендия устанавливается в размере 50 (пятьдесят) процентов от размера государственной стипендии, соответственно, студентов и магистрантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Студентам, интернам, магистрантам, докторантам, врачам-резидентам, находящимся в академическом отпуске на основании медицинского заключения, на время академического отпуска государственная стипендия устанавливается в размере 50 (пятьдесят) процентов (лицам с инвалидностью – 75 (семьдесят пять) процентов), соответственно, от размера государственной стипендии докторантов, врачей–резидентов, студентов, интернов, магистрантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2985,68 +2943,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплаты и размерам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных стипендий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="65"/>
+    <w:bookmarkStart w:name="z161" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер ежемесячной государственной стипендии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1 в соответствии с постановлением Правительства РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4381,70 +4339,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="66"/>
+          <w:bookmarkStart w:name="z47" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Магистранты Академии правосудия при Высшем Судебном Совете Республики Казахстан, направленные на обучение из государственных органов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в размере должностного оклада, установленного на момент поступления, по последнему месту работы, но не ниже размера государственной стипендии, установленного для магистрантов, обучающихся по государственному образовательному заказу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5247,68 +5205,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплаты и размерам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных стипендий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Повышение размеров государственных стипендий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции постановления Правительства РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6197,400 +6155,400 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 7 февраля 2008 года N 116 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="68"/>
+    <w:bookmarkStart w:name="z38" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z39" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z39" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 10 декабря 1999 года N 1903 "Об утверждении Правил назначения и выплаты государственных стипендий отдельным категориям обучающихся в организациях образования" (САПП Республики Казахстан, 1999 г., N 54, ст. 538). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z40" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z40" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 12 августа 2000 года N 1254 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2000 г., N 36-37, ст. 430). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z41" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z41" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 12 июля 2002 года N 770 "О внесении дополнений в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2002 г., N 22, ст. 234). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z42" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z42" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 21 мая 2003 года N 473 "О внесении дополнения в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2003 г., N 21-22, ст. 213). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z43" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z43" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 5 марта 2004 года N 286 "О внесении дополнений и изменений в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2004 г., N 12, ст. 157). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z44" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z44" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 5 ноября 2004 года N 1154 "О внесении изменений в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2004 г., N 44, ст. 553). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z45" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z45" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 13 мая 2005 года N 453 "О внесении дополнения и изменения в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2005 г., N 21, ст. 250). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z46" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z46" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 26 мая 2005 года N 515 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 10 декабря 1999 года N 1903" (САПП Республики Казахстан, 2005 г., N 22, ст. 271). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>