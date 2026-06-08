--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e8c2881" w14:textId="e8c2881">
+    <w:p w14:paraId="6a32fd8" w14:textId="6a32fd8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1006,308 +1006,542 @@
         <w:t>
       Коллегиальным органом управления организации образования является попечительский совет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категория лиц, указанная в подпункте 5) пункта 1 настоящих Правил, определяется коллегиальным органом организации образования на основании акта обследования материально-бытового положения семьи обучающегося и воспитанника согласно заявлению родителей или законных представителей либо обучающегося, достигшего совершеннолетия (далее – заявитель), в соответствии с законодательством Республики Казахстан о государственных услугах и включает лиц, обучающихся в начальных классах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отнесение к иным категориям, указанным в подпункте 5) пункта 1 настоящих Правил, осуществляется на период возникновения трудной жизненной ситуации, но не более одного квартала, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> координации работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенции государственных органов, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2024 года № 192.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К категориям лиц, указанным в подпунктах 2), 4) и 5) пункта 1 настоящих Правил, применяется методика оценки социально - экономической уязвимости и устойчивости домохозяйств, утвержденная постановлением Правительства Республики Казахстан от 4 декабря 2025 года № 1045 дсп.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования, направления и распределения средств на оказание финансовой и материальной помощи обучающимся и воспитанникам организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объем средств, направляемых на оказание финансовой и материальной помощи обучающимся и воспитанникам, распределяется в размере не менее двух процентов от бюджетных средств, выделяемых на текущее содержание общеобразовательных школ и размещение государственного образовательного заказа на среднее образование между организациями образования пропорционально их контингенту обучающихся и воспитанников, отнесенных к категориям, указанным в пункте 1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бюджетные средства на оказание финансовой и материальной помощи обучающимся и воспитанникам направляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение одежды, обуви, школьно-письменных принадлежностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организацию одноразового питания в период нахождения в организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание финансовой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие в культурно-массовых и спортивных мероприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организацию дополнительных занятий по общеобразовательным предметам (далее – дополнительные занятия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание финансовой помощи осуществляется для обучающихся и воспитанников, указанных в подпункте 4) пункта 1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приоритетным направлением формирования, направления и распределения средств на оказание финансовой и материальной помощи обучающимся и воспитанникам является организация одноразового питания обучающихся в период нахождения в организации образования. К обучающимся начальных классов в государственных организациях образования применяется один вид оказания материальной помощи – организация одноразового питания. При отнесении к иным категориям обучающихся и воспитанников, определяемым коллегиальным органом организации образования, обучающиеся начальных классов также получают иные виды оказания материальной помощи, указанные в настоящем пункте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местными исполнительными органами областей, городов республиканского значения и столицы в сфере образования устанавливается объем бюджетных средств на каждого обучающегося и воспитанника для приобретения одежды, обуви, школьно-письменных принадлежностей в размере не ниже величины прожиточного минимума согласно действующему законодательству о республиканском бюджете. Материальная помощь обучающимся и воспитанникам, отнесенным к категориям, указанным в пункте 1 настоящих Правил, для приобретения одежды, обуви, школьно-письменных принадлежностей осуществляется в денежной форме на основании поданного заявителем заявления, с обязательным документальным подтверждением целевого использования средств (подтверждающий документ о расходах с указанием наименования приобретенных товаров) в организацию образования в течение 10 рабочих дней со дня получения средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные представительные органы могут предусмотреть дополнительные средства в местных бюджетах для предоставления путевок в загородные и пришкольные лагеря отдыха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть шестой пункта 3 предусматриваются в редакции постановления Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация дополнительных занятий с обучающимися и воспитанниками по предметам (дисциплинам и циклам дисциплин) сверх учебного времени, выделенного по учебному плану и программам, осуществляется государственными организациями образования посредством информационно-коммуникационных технологий и телекоммуникационных средств, используемых при дистанционном обучении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оказание финансовой и материальной помощи обучающимся и воспитанникам осуществляется на основании поданного заявителем заявления в соответствии с законодательством Республики Казахстан о государственных услугах. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1505,55 +1739,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1879,31 +2113,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>