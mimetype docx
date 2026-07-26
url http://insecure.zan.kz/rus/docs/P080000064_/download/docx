--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a32fd8" w14:textId="6a32fd8">
+    <w:p w14:paraId="f7456e1" w14:textId="f7456e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1364,344 +1364,312 @@
         <w:t>
       Местными исполнительными органами областей, городов республиканского значения и столицы в сфере образования устанавливается объем бюджетных средств на каждого обучающегося и воспитанника для приобретения одежды, обуви, школьно-письменных принадлежностей в размере не ниже величины прожиточного минимума согласно действующему законодательству о республиканском бюджете. Материальная помощь обучающимся и воспитанникам, отнесенным к категориям, указанным в пункте 1 настоящих Правил, для приобретения одежды, обуви, школьно-письменных принадлежностей осуществляется в денежной форме на основании поданного заявителем заявления, с обязательным документальным подтверждением целевого использования средств (подтверждающий документ о расходах с указанием наименования приобретенных товаров) в организацию образования в течение 10 рабочих дней со дня получения средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные представительные органы могут предусмотреть дополнительные средства в местных бюджетах для предоставления путевок в загородные и пришкольные лагеря отдыха.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация дополнительных занятий с обучающимися и воспитанниками по предметам (дисциплинам и циклам дисциплин) сверх учебного времени, выделенного по учебному плану и программам, осуществляется государственными организациями образования посредством цифровых технологий и телекоммуникационных средств, используемых при дистанционном обучении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оказание финансовой и материальной помощи обучающимся и воспитанникам осуществляется на основании поданного заявителем заявления в соответствии с законодательством Республики Казахстан о государственных услугах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Право на финансовую и материальную помощь в период получения образования обучающихся и воспитанников, отнесенных к категориям лиц, указанным в пункте 1 настоящих Правил, подтверждается единожды на учебный год представлением документов в организацию образования, за исключением обучающихся и воспитанников, указанных в подпункте 4) пункта 1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансовая и материальная помощь не назначается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицам (семьям), представившим заведомо ложную информацию и (или) недостоверные документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицам (семьям), которые согласно заключению коллегиального органа, подготовленного по результатам обследования их материально-бытового положения, не нуждаются в предоставлении финансовой и материальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Целевое формирование, направление и распределение средств на оказание финансовой и материальной помощи обучающимся и воспитанникам обеспечиваются первыми руководителями организаций образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учет формирования, направления и распределения средств на оказание финансовой и материальной помощи обучающимся и воспитанникам осуществляется финансовой службой уполномоченного органа в области образования или организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации образования в срок до 30-го сентября, 30-го декабря и 30-го мая представляют в местный исполнительный орган отчетность по итогам проведенной работы в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1739,55 +1707,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>