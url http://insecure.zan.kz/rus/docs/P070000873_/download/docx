--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5d5a9f" w14:textId="d5d5a9f">
+    <w:p w14:paraId="c2c35a4" w14:textId="c2c35a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 2 октября 2007 года N 873.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок постановления в редакции постановления Правительства РК от 31.12.2015 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок постановления в редакции постановления Правительства РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 3) статьи 10 Конституционного Закона Республики Казахстан "О государственных символах Республики Казахстан" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -311,51 +359,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -643,51 +711,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции постановления Правительства РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -718,120 +806,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила разработаны в соответствии с </w:t>
+      1. Настоящие Правила использования (установления, размещения) Государственного Флага, Государственного Герба Республики Казахстан и их изображений, а также текста Государственного Гимна Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституционным законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 4 июня 2007 года "О государственных символах Республики Казахстан" (далее - Конституционный закон) и определяют порядок использования (установления, размещения) Государственного Флага, Государственного Герба Республики Казахстан и их изображений, а также текста Государственного Гимна Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных символах Республики Казахстан" (далее – Конституционный закон) и определяют порядок использования (установления, размещения) Государственного Флага, Государственного Герба Республики Казахстан и их изображений, а также текста Государственного Гимна Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -896,171 +1004,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственный Флаг Республики Казахстан в обязательном порядке поднимается (устанавливается, размещается): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z86" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на зданиях Резиденции Президента Республики Казахстан, Парламента, Сената и Мажилиса, Правительства, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда и местных судов Республики Казахстан, местных представительных и исполнительных органов, органов местного самоуправления, государственных организаций, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденциях глав загранучреждений Республики Казахстан и на их транспортных средствах в соответствии с протокольной практикой государств пребывания – постоянно;</w:t>
+      1) на зданиях Резиденции Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, местных представительных и исполнительных органов, органов местного самоуправления, государственных организаций, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденциях глав загранучреждений Республики Казахстан и на их транспортных средствах в соответствии с протокольной практикой государств пребывания – постоянно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z87" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в кабинетах Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра, Государственного советника, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных судов Республики Казахстан, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан – постоянно;</w:t>
+      2) в кабинетах Президента Республики Казахстан, Вице-Президента Республики Казахстан, председателя Курултая Республики Казахстан, Премьер-Министра Республики Казахстан, Председателя Қазақстан Халық Кеңесі, Председателя Конституционного Суда, Председателя Верховного Суда и председателей местных и других судов Республики Казахстан, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан – постоянно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) в залах, где проводятся совместные и раздельные заседания Сената и Мажилиса Парламента Республики Казахстан, заседания координационных и рабочих органов палат Парламента Республики Казахстан, Правительства, в залах заседаний Конституционного Суда Республики Казахстан, в залах судебных заседаний Верховного Суда и местных судов Республики Казахстан, в залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, в залах вручения государственных и правительственных наград Республики Казахстан, в залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков – постоянно; </w:t>
+      3) в залах, где проводятся заседания Курултая Республики Казахстан, заседания координационных и рабочих органов Курултая Республики Казахстан, Правительства Республики Казахстан, Қазақстан Халық Кеңесі, залах заседаний Конституционного Суда Республики Казахстан, залах судебных заседаний Верховного Суда, местных и других судов Республики Казахстан, залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, залах вручения государственных и правительственных наград Республики Казахстан, залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков – постоянно; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на зданиях государственных органов при открытии в торжественной обстановке; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) на зданиях или в помещениях, где проходят международные форумы с участием Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра Республики Казахстан и их полномочных представителей, если это предусмотрено нормами международного права и международными договорами Республики Казахстан;</w:t>
+      5) на зданиях или в помещениях, где проходят международные форумы с участием Президента Республики Казахстан, Вице-Президента Республики Казахстан, Председателя Курултая Республики Казахстан, Премьер-Министра Республики Казахстан и их полномочных представителей, если это предусмотрено нормами международного права и международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z81" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) в помещениях (части помещений), отведенных для экспозиции, посвященной государственной символике, государственных юридических лиц, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также иных акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Республика Казахстан выступает единственным акционером (участником);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) на морских судах, судах внутреннего плавания и других средствах передвижения, на которых в качестве официальных лиц находятся Президент Республики Казахстан, председатели палат Парламента Республики Казахстан, Премьер-Министр Республики Казахстан; </w:t>
+      6) на морских судах, судах внутреннего плавания и других средствах передвижения, на которых в качестве официальных лиц находятся Президент Республики Казахстан, Вице-Президент Республики Казахстан, Председатель Курултая Республики Казахстан, Премьер-Министр Республики Казахстан;"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в качестве кормового флага на судах, зарегистрированных в Республике Казахстан, в установленном порядке; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
@@ -1305,253 +1413,433 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок использования (установления, размещения) Государственного Флага и его изображения в соединениях, воинских частях, подразделениях, учреждениях Вооруженных Сил и других войск и воинских формированиях определяется общевоинскими уставами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления Правительства РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях выражения патриотических чувств, казахстанской идентичности, поддержки достижений страны, ее граждан Государственный Флаг Республики Казахстан может использоваться (устанавливаться, размещаться) физическими и юридическими лицами на зданиях (жилищах и нежилых помещениях), в том числе на балконах (под углом 45 градусов) и в местах проведения торжественных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный Флаг Республики Казахстан, независимо от его размеров, должен соответствовать национальному стандарту. Не допускается использование физическими и юридическими лицами Государственного Флага Республики Казахстан с нарушением требований национального стандарта. Государственный Флаг Республики Казахстан не может быть использован физическими и юридическими лицами в качестве предмета для надругательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование (установка, размещение) Государственного Флага Республики Казахстан допускается при условии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещения на индивидуальных жилых домах на высоте не менее трех метров, при этом освещение в темное время суток не является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зависимости от архитектурных или технических ограничений здания возможна установка (размещение) юридическими и физическими лицами на отдельном флагштоке, расположенном на прилегающей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствия соприкосновения с поверхностью земли, пола, воды и иными поверхностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вертикального размещения, при этом национальный орнамент должен располагаться в верхней части полотнища;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исключения коммерческих целей в ходе культурных, спортивных, общественных и иных мероприятий, проводимых физическими и юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствия признаков повреждения, износа, заплаты, прокола, загрязнения, выцветания, смятия либо иных дефектов, умаляющих его достоинство и символическое значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использования внутри салонов транспортных средств, принадлежащих физическим и юридическим лицам, с соблюдением требований законодательства Республики Казахстан о государственных символах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается умышленное повреждение, уничтожение, сжигание, разрывание, выбрасывание на землю, использование не по назначению, а также совершение иных действий, умаляющих его достоинство и значение как государственного символа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный Флаг Республики Казахстан не может быть использован в рекламных целях, а также в качестве предметов одежды, постельных принадлежностей, занавесей, скатерти, коврика и иных покрытий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...200 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2120,54 +2408,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. На средствах передвижения, где в качестве официальных лиц находятся Президент Республики Казахстан, председатели палат Парламента Республики Казахстан, Премьер-Министр Республики Казахстан, указанные в подпункте 6) пункта 2 настоящих Правил, Государственный Флаг Республики Казахстан поднимается на флагштоке (мачте). </w:t>
+      11. На средствах передвижения, где в качестве официальных лиц находятся Президент Республики Казахстан, Вице-Президент Республики Казахстан, председатель Курултая Республики Казахстан, Премьер-Министр Республики Казахстан, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 настоящих Правил, Государственный Флаг Республики Казахстан поднимается на флагштоке (мачте). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При одновременном подъеме (установлении, размещении) Государственного Флага Республики Казахстан, флагов иностранных государств, общественных объединений и других организаций, размеры Государственного Флага Республики Казахстан не должны быть меньше размеров других флагов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2734,392 +3104,324 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        15. Государственный Герб Республики Казахстан в обязательном порядке размещается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z88" w:id="44"/>
-[...15 lines deleted...]
-      1) на зданиях Резиденции Президента Республики Казахстан, Парламента, Сената и Мажилиса, Правительства, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда и местных судов Республики Казахстан, соединений, воинских частей, подразделений и учреждений Вооруженных Сил, других войск и воинских формирований, местных представительных и исполнительных органов, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденций глав загранучреждений Республики Казахстан – постоянно;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на зданиях Резиденции Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, соединений, воинских частей, подразделений и учреждений Вооруженных Сил, других войск и воинских формирований, местных представительных и исполнительных органов, а также на зданиях посольств, постоянных представительств при международных организациях, торговых представительств, других официальных загранучреждений, резиденций глав загранучреждений Республики Казахстан – постоянно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в кабинетах Президента Республики Казахстан, Вице-Президента Республики Казахстан, Председателя Курултая Республики Казахстан, Премьер-Министра Республики Казахстан, Председателя Қазақстан Халық Кеңесі, Председателя Конституционного Суда, Председателя Верховного Суда и председателей, местных и других судов Республики Казахстан, Председателя Центральной избирательной комиссии, Уполномоченного по правам человека Республики Казахстан, руководителей министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений Республики Казахстан – постоянно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в залах, где проводятся заседания Курултая Республики Казахстан, заседания координационных и рабочих органов Курултая Республики Казахстан, Правительства Республики Казахстан, Қазақстан Халық Кеңесі, залах заседаний Конституционного Суда Республики Казахстан, залах судебных заседаний Верховного Суда, местных и других судов Республики Казахстан, залах заседаний коллегий центральных, местных представительных и исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, залах вручения государственных и правительственных наград Республики Казахстан, залах приемов загранучреждений Республики Казахстан, а также в помещениях регистрации рождений и браков – постоянно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в помещениях (части помещений), отведенных для экспозиции, посвященной государственной символике, государственных юридических лиц, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также иных акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Республика Казахстан выступает единственным акционером (участником).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помещения (части помещений), отведенные для экспозиции, посвященной государственной символике Республики Казахстан, где размещается Государственный Герб Республики Казахстан, должны быть эстетично оформлены и размещены вдали от хозяйственно-бытовых комнат, прохода и гардероба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       16. Порядок использования (установления, размещения) Государственного Герба и его изображения в соединениях, воинских частях, подразделениях, учреждениях Вооруженных Сил и других войск и воинских формированиях определяется общевоинскими уставами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z89" w:id="45"/>
-[...76 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлениями Правительства РК от 31.12.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции постановления Правительства РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 08.06.2017 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="48"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="49"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        17. Государственный Герб Республики Казахстан, постоянно устанавливаемый на зданиях, должен освещаться в темное время суток. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z44" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственный Герб Республики Казахстан, независимо от его размеров, должен соответствовать национальному стандарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3138,190 +3440,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="51"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        19. Государственный Герб Республики Казахстан не может быть использован в качестве геральдической основы гербов общественных объединений и других организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z46" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Государственный Герб Республики Казахстан (диаметром 500 миллиметров) размещается на стене за рабочим местом должностных лиц в кабинетах, в залах за рабочим местом председательствующих, указанных в подпунктах 2), 3) пункта 15 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z47" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При размещении Государственного Герба Республики Казахстан в экстерьерном варианте на одноэтажном и (или) многоэтажных зданиях учитываются архитектурные особенности здания и используются следующие параметры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z48" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на одноэтажном здании - Государственный Герб Республики Казахстан (диаметром 500 миллиметров) размещается на уровне перекрытия или на фронтоне или на козырьке входа в здание; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z49" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) на зданиях 2, 3, 4, 5 этажей (до 20 метров) - Государственный Герб Республики Казахстан размещается на уровне перекрытия последнего этажа или на фронтоне (диаметром от 1 до 1,5 метров) или на козырьке входа в здание (диаметром 500 миллиметров); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z50" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) на зданиях 6, 7, 8, 9 этажей (до 30 метров) - Государственный Герб Республики Казахстан размещается на уровне перекрытия последнего этажа или на фронтоне (диаметром 2 метра) или на козырьке входа в здание (диаметром 500 миллиметров); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z51" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на зданиях более 9 этажей (выше 30 метров) - Государственный Герб Республики Казахстан размещается на уровне перекрытия последнего этажа или на фронтоне (диаметром 3 метра и более) или на козырьке входа в здание (диаметром 500 миллиметров). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3380,528 +3682,606 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="58"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок использования (установления, размещения) изображений Государственного Флага, Государственного Герба Республики Казахстан, а также текста Государственного Гимна Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции постановления Правительства РК от 28.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 454</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Изображение Государственного Флага Республики Казахстан в обязательном порядке размещается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на веб-сайтах Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на воздушных судах, а также на космических аппаратах Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Изображение Государственного Флага Республики Казахстан может размещаться и на иных материальных объектах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях применения части первой настоящего пункта Правил к иным материальным объектам не относятся предметы одноразового использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с постановлением Правительства РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...126 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="62"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="63"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        24. Изображение Государственного Флага Республики Казахстан не может использоваться в качестве геральдической основы флагов общественных объединений и других организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z58" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. Изображение Государственного Флага Республики Казахстан может использоваться на спортивной форме и экипировке спортсменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24-1 в соответствии с постановлением Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Изображение Государственного Флага Республики Казахстан может быть использовано в качестве элемента или геральдической основы государственных наград, банкнот и монет Национального Банка Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z59" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Изображение Государственного Герба Республики Казахстан в обязательном порядке размещается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на печатях и бланках документов Президента Республики Казахстан и его Администрации, Курултая Республики Казахстан и его аппарата, Бюро Курултая Республики Казахстан, Правительства и Аппарата Правительства, Қазақстан Халық Кеңесі, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, соединений, воинских частей, подразделений и учреждений Вооруженных Сил, других войск и воинских формирований, местных представительных, исполнительных органов и иных государственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на официальных изданиях Президента Республики Казахстан, Курултая, Правительства, Конституционного Суда и Верховного Суда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) на банкнотах и монетах Национального Банка Республики Казахстан, государственных ценных бумагах Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z63" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z63" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на удостоверении личности, свидетельстве о рождении, паспорте и иных паспортах, выдаваемых гражданам Республики Казахстан, служебных удостоверениях сотрудников государственных органов и организаций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z64" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z64" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) на пограничных столбах, устанавливаемых на Государственной границе Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на веб-сайтах Президента Республики Казахстан, Курултая, Правительства, Қазақстан Халық Кеңесі, министерств и государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, Конституционного Суда Республики Казахстан, Верховного Суда, местных и других судов Республики Казахстан, местных представительных и исполнительных органов, а также загранучреждений Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3963,88 +4343,210 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. При размещении изображения Государственного Флага, Государственного Герба Республики Казахстан на веб-сайтах, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 22 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 26 настоящих Правил, должны соблюдаться одноуровневое расположение изображений государственных символов, а также их очередность: Государственный Флаг, Государственный Герб, Государственный Гимн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 в редакции постановления Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="72"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="73"/>
+    <w:bookmarkStart w:name="z67" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Изображения Государственного Герба Республики Казахстан, размещенные на печатях и бланках документов, официальных изданиях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4059,51 +4561,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 настоящих Правил, должны соответствовать национальным стандартам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4122,192 +4624,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="74"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z68" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       29. На банкнотах и монетах Национального Банка Республики Казахстан, государственных ценных бумагах Республики Казахстан, указанных в подпункте 3) пункта 26 настоящих Правил, изображение Государственного Герба Республики Казахстан размещается в порядке, установленном Концепцией дизайна банкнот и монет национальной валюты – казахстанского теңге, утвержденной Указом Президента Республики Казахстан от 12 декабря 2018 года № 804.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 17.03.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="75"/>
+    <w:bookmarkStart w:name="z69" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Изображения Государственного Герба Республики Казахстан, размещенные на документах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 настоящих Правил, должны соответствовать нормативным правовым актам Республики Казахстан, а также национальным стандартам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4326,90 +4808,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="76"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        31. На пограничных столбах, указанных в подпункте 5) пункта 26 настоящих Правил, изображение Государственного Герба Республики Казахстан размещается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 8 ноября 2013 года № 1181 "Об утверждении форм, размеров, описания, конструкций и Правил установки пограничных знаков".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4428,130 +4910,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="77"/>
+    <w:bookmarkStart w:name="z71" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Запрещается использование изображения Государственного Герба Республики Казахстан на бланках, печатях и других реквизитах негосударственных организаций и их должностных лиц, кроме случаев, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституционным законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z72" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Изображение Государственного Герба Республики Казахстан может быть использовано на знаках различия и форменной одежде, установленных для лиц, состоящих на воинской или иной государственной службе, в качестве элемента или геральдической основы государственных наград Республики Казахстан, а также на спортивных костюмах спортсменов и других спортивных принадлежностях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z73" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Изображение Государственного Герба Республики Казахстан может размещаться и на иных материальных объектах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях применения части первой настоящего пункта Правил к иным материальным объектам не относятся предметы одноразового использования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4588,346 +5070,506 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        34-1. Текст Государственного Гимна Республики Казахстан в обязательном порядке размещается в помещениях (части помещений), отведенных для экспозиции, посвященной государственной символике, государственных юридических лиц, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также иных акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Республика Казахстан выступает единственным акционером (участником).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...15 lines deleted...]
-      Помещения (части помещений), отведенные для экспозиции, посвященной государственной символике Республики Казахстан, где размещается текст Государственного Гимна Республики Казахстан, должны быть эстетично оформлены и размещены вдали от хозяйственно-бытовых комнат, прохода и гардероба.</w:t>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помещения (части помещений), отведенные для стенда (экспозиции), посвященного государственной символике Республики Казахстан, где размещается текст Государственного Гимна Республики Казахстан, должны быть эстетично оформлены и размещены вдали от хозяйственно-бытовых комнат, прохода и гардероба.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 34-1 в соответствии с постановлением Правительства РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        34-2. Порядок исполнения Государственного Гимна Республики Казахстан и использования его текста в соединениях, воинских частях, подразделениях, учреждениях Вооруженных Сил и других войск и воинских формированиях определяется общевоинскими уставами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 34-2 в соответствии с постановлением Правительства РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="82"/>
+    <w:bookmarkStart w:name="z74" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        35. Стенды (плакаты) с изображениями государственных символов должны размещаться в местах проведения торжественных мероприятий, доступных для всеобщего обозрения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При размещении изображений Государственного Флага, Государственного Герба Республики Казахстан и текста Государственного Гимна Республики Казахстан на стендах (плакатах) должны соблюдаться одноуровневое расположение изображений государственных символов, а также их очередность: Государственный Флаг, Государственный Герб, Государственный Гимн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении стендов, плакатов и иных наглядных материалов с изображением государственных символов Республики Казахстан используется фон синего цвета, надписи выполняются золотистым цветом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 в редакции постановления Правительства РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Стенды (плакаты) с изображением Государственного Флага, Государственного Герба и текста Государственного Гимна Республики Казахстан должны быть эстетично оформлены и размещаться вдали от хозяйственно-бытовых комнат, прохода и гардероба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>