--- v0 (2025-12-02)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c57c4a" w14:textId="5c57c4a">
+    <w:p w14:paraId="5d82647" w14:textId="5d82647">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,6771 +93,8189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реорганизации отдельных организаций Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 22 мая 2007 года № 409</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 22 мая 2007 года № 409.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Правительство Республики Казахстан  </w:t>
+      Правительство Республики Казахстан  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Реорганизовать: </w:t>
       </w:r>
-      <w:r>
-[...157 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) исключен постановлением Правительства РК от 22.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) республиканское государственное предприятие на праве хозяйственного ведения "Казахский государственный агротехнический университет имени Сакена Сейфуллина" Министерства сельского хозяйства Республики Казахстан" путем преобразования в акционерное общество "Казахский агротехнический университет имени Сакена Сейфуллина" (далее - общество 2) со стопроцентным участием государства в его уставном капитале; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) республиканские государственные предприятия Министерства сельского хозяйства Республики Казахстан согласно  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к настоящему постановлению путем преобразования в товарищества с ограниченной ответственностью со стопроцентным участием государства в их уставных капиталах (далее - товарищества).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными постановлением Правительства РК от 22.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Определить основными предметами деятельности: </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) исключен постановлением Правительства РК от 22.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...34 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) общества 2: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подготовку кадров с высшим и послевузовским профессиональным образованием, повышение квалификации и переподготовку кадров в области агропромышленного комплекса; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проведение научно-исследовательских и опытно-конструкторских работ в области агропромышленного комплекса; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внедрение научно-технических разработок в производство.</w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">       Премьер-Министр </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлением Правительства РК от 22.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Комитету государственного имущества и приватизации Министерства финансов Республики Казахстан совместно с Министерством сельского хозяйства Республики Казахстан в установленном законодательством порядке: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) утвердить уставы обществ 1, 2 и товариществ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обеспечить государственную регистрацию обществ 1, 2 и товариществ в органах юстиции; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) передать права владения и пользования государственных пакетов акций обществ 1, 2 и государственных долей участия товариществ Министерству сельского хозяйства Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) обеспечить передачу с баланса дочернего государственного предприятия "Научно-исследовательский ветеринарный институт" республиканского государственного предприятия на праве хозяйственного ведения "Научно-производственный центр животноводства и ветеринарии" Министерства сельского хозяйства Республики Казахстан на баланс государственного учреждения "Национальный центр мониторинга, референции, лабораторной диагностики и методологии в ветеринарии" Министерства сельского хозяйства имущества, необходимого для осуществления функций республиканской коллекции микроорганизмов и депозитария возбудителей особо опасных инфекций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) принять иные меры, вытекающие из настоящего постановления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Утвердить прилагаемые изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Настоящее постановление вводится в действие со дня подписания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Премьер-Министр  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Республики Казахстан  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...212 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 мая 2007 года N 409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень реорганизуемых республиканских </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственных предприятий Министерства сельского хозяйства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан и их дочерних государственных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предприятий путем слияния в акционерное общество </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КазАгроИнновация" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">государственных предприятий Министерства сельского хозяйства </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 исключено постановлением Правительства РК от 22.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 мая 2007 года N 409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень реорганизуемых республиканских </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственных предприятий Министерства сельского хозяйства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Республики Казахстан путем преобразования в товарищества </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">N </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+N </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 п/ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Наименование </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 реорганизуемых республиканских </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 государственных предприятий </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование товариществ </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Наименование товариществ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 с ограниченной </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
+              <w:t xml:space="preserve">
+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 </w:t>
+              <w:t xml:space="preserve">
+2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
+              <w:t xml:space="preserve">
+3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
+              <w:t xml:space="preserve">
+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Аркалыкская </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельскохозяйственная опытная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 станция" Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Аркалык- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ская сельскохозяйственная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытная станция" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 </w:t>
+              <w:t xml:space="preserve">
+2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйственного ведения "Элитно- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 семеноводческое хозяйство </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Карабау" Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Элитно- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 семеноводческое хозяйство </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Карабау" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
+              <w:t xml:space="preserve">
+3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Опытное хозяйство </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Тогускенский" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Опытное </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйство "Тогускенский" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 </w:t>
+              <w:t xml:space="preserve">
+4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Опытное хозяйство </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Меркенский" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Опытное </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйство "Меркенский" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 </w:t>
+              <w:t xml:space="preserve">
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Акдалинское </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытное хозяйство" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Акдалинское опытное </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйство" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 </w:t>
+              <w:t xml:space="preserve">
+6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Кондратовский </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытно-показательный лесопитом- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ник" Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Кондратовский опытно- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 показательный лесопитомник" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 </w:t>
+              <w:t xml:space="preserve">
+7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Красноводопадская </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельскохозяйственная опытная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 станция" Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Красново- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 допадская сельскохозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 </w:t>
+              <w:t xml:space="preserve">
+8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Каскеленское </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытное хозяйство" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Каскеленское опытное </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйство" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 </w:t>
+              <w:t xml:space="preserve">
+9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Северо-Казахстан- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ская сельскохозяйственная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытная станция" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Северо- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстанская сельскохозяйст- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 венная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 </w:t>
+              <w:t xml:space="preserve">
+10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве хозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ного ведения "Опытное хозяйство </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Заречное" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Опытное </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйство "Заречное" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 </w:t>
+              <w:t xml:space="preserve">
+11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 казенное предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 оперативного управления </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Актюбинская сельскохозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Актюбин- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ская сельскохозяйственная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытная станция" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12  </w:t>
+              <w:t xml:space="preserve">
+12  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 казенное предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 оперативного управления </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Карабалыкская сельскохозяйст- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 венная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Карабалыкская сельскохозяй- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ственная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 </w:t>
+              <w:t xml:space="preserve">
+13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 казенное предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 оперативного управления </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Уральская сельскохозяйственная </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 опытная станция" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Уральская сельскохозяйствен- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ная опытная станция" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 </w:t>
+              <w:t xml:space="preserve">
+14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 казенное предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 оперативного управления </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Қазақ тұлпары" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Қазақ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тұлпары" Министерства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сельского хозяйства </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 </w:t>
+              <w:t xml:space="preserve">
+15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6533" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республиканское государственное </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Республиканское государственное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 предприятие на праве </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйственного ведения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Карагандинский научно-иссле- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 довательский институт </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 растениеводства и селекции" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики Казахстан. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Товарищество с ограниченной </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ответственностью "Караган- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 динский научно-исследова- </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тельский институт </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 растениеводства и селекции" </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Министерства сельского </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 хозяйства Республики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Казахстан. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Утверждены          </w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 мая 2007 года N 409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-постановлением Правительства  </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утратил силу постановлением Правительства РК от 05.08.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Казахстан от 12 апреля 1999 года N 405 "О видах государственной собственности на государственные пакеты акций и государственные доли участия в организациях" (САПП Республики Казахстан, 1999 г., N 13, ст. 124): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">акционерных обществ и хозяйственных товариществ, государственные пакеты акций и доли которых отнесены к республиканской собственности, утвержденном указанным постановлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "г. Астана" дополнить строками, порядковые номера 21-92, 21-93, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "21-92. АО "КазАгроИнновация" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21-93. АО "Казахский агротехнический университет имени Сакена Сейфуллина"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Алматинская область" дополнить строкой, порядковый номер 38-4, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "38-4. ТОО "Каскеленское опытное хозяйство"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Актюбинская область" дополнить строкой, порядковый номер 133-4, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "133-4. ТОО "Актюбинская сельскохозяйственная опытная станция"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Жамбылская область" дополнить строкой, порядковый номер 180-4, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "180-4. ТОО "Опытное хозяйство "Меркенский"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Западно-Казахстанская область" дополнить строкой, порядковый номер 194-4, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "194-4. ТОО "Уральская сельскохозяйственная опытная станция"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Карагандинская область" дополнить строкой, порядковый номер 214-15, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "214-15. ТОО "Карагандинский научно-исследовательский институт растениеводства и селекции"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Кызылординская область" дополнить строкой, порядковый номер 218-4, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "218-4. ТОО "Опытное хозяйство "Тогускенский"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Костанайская область" дополнить строками, порядковые номера 229-6, 229-7, 229-8, 229-9, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "229-6. ТОО "Аркалыкская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      229-7. ТОО "Опытное хозяйство "Заречное" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      229-8. ТОО "Карабалыкская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      229-9. ТОО "Қазақ тұлпары"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Северо-Казахстанская область" дополнить строками, порядковые номера 280-5, 280-6, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "280-5. ТОО "Кондратовский опытно-показательный лесопитомник" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      280-6. ТОО "Северо-Казахстанская сельскохозяйственная опытная станция"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Южно-Казахстанская область" дополнить строками, порядковые номера 298, 299, 300, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "298. ТОО "Элитно-семеноводческое хозяйство "Карабау" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      299. ТОО "Акдалинское опытное хозяйство" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      300. ТОО "Красноводопадская сельскохозяйственная опытная станция". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Казахстан от 27 мая 1999 года N 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            в  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к указанному постановлению: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      раздел "Министерству сельского хозяйства Республики Казахстан": </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить строками, порядковые номера 205-15, 205-16, 205-17, 205-18, 205-19, 205-20, 205-21, 205-22, 205-23, 205-24, 205-25, 205-26, 205-27, 205-28, 205-29, 205-30, 205-31, следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "205-15. АО "КазАгроИнновация" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-16. АО "Казахский агротехнический университет имени Сакена Сейфуллина" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-17. ТОО "Аркалыкская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-18. ТОО "Элитно-семеноводческое хозяйство "Карабау" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-19. ТОО "Опытное хозяйство "Тогускенский" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-20. ТОО "Опытное хозяйство "Меркенский" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-21. ТОО "Акдалинское опытное хозяйство" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-22. ТОО "Кондратовский опытно-показательный лесопитомник" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-23. ТОО "Красноводопадская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-24. ТОО "Каскеленское опытное хозяйство" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-25. ТОО "Северо-Казахстанская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-26. ТОО "Опытное хозяйство "Заречное" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-27. ТОО "Актюбинская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-28. ТОО "Карабалыкская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-29. ТОО "Уральская сельскохозяйственная опытная станция" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-30. ТОО "Қазақ тұлпары" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      205-31. ТОО "Карагандинский научно-исследовательский институт растениеводства и селекции". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Казахстан от 6 июля 2000 года N 1021 "Об утверждении Перечня государственных высших учебных заведений, не подлежащих приватизации" (САПП Республики Казахстан, 2000 г., N 25, ст. 339): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственных высших учебных заведений, не подлежащих приватизации, утвержденном указанным постановлением: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      строку, порядковый номер 33, исключить. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу постановлением Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...113 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. В  </w:t>
-[...957 lines deleted...]
-        <w:t xml:space="preserve">постановлении </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Казахстан от 6 апреля 2005 года N 310 "Некоторые вопросы Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2005 г., N 14, ст. 168): </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">перечне </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перечне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">организаций, находящихся в ведении Министерства сельского хозяйства Республики Казахстан, утвержденном указанным постановлением: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строки, порядковые номера 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 16, 17, 20, 23, 25, 33, 35, 36, 42, 44, 46, 49, 50, 53 раздела 1. "Республиканские государственные предприятия", исключить; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       раздел 2. "Акционерные общества" дополнить строками, порядковые номера 66-2, 66-3, следующего содержания: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "66-2. Акционерное общество "КазАгроИнновация" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66-3. Акционерное общество "Казахский агротехнический университет имени Сакена Сейфуллина"; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить разделом 4 следующего содержания: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4. Товарищества с ограниченной ответственностью </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89. Товарищество с ограниченной ответственностью "Аркалыкская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Товарищество с ограниченной ответственностью "Элитно-семеноводческое хозяйство "Карабау" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Товарищество с ограниченной ответственностью "Опытное хозяйство "Тогускенский" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Товарищество с ограниченной ответственностью "Опытное хозяйство "Меркенский" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93. Товарищество с ограниченной ответственностью "Акдалинское опытное хозяйство" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. Товарищество с ограниченной ответственностью "Кондратовский опытно-показательный лесопитомник" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. Товарищество с ограниченной ответственностью "Красноводопадская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Товарищество с ограниченной ответственностью "Каскеленское опытное хозяйство" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Товарищество с ограниченной ответственностью "Северо-Казахстанская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Товарищество с ограниченной ответственностью "Опытное хозяйство "Заречное" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Товарищество с ограниченной ответственностью "Актюбинская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. Товарищество с ограниченной ответственностью "Карабалыкская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. Товарищество с ограниченной ответственностью "Уральская сельскохозяйственная опытная станция" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102. Товарищество с ограниченной ответственностью "Қазақ тұлпары" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. Товарищество с ограниченной ответственностью "Карагандинский научно-исследовательский институт растениеводства и селекции". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>