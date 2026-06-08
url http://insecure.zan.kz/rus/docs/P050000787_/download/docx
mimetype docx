--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ffcad83" w14:textId="ffcad83">
+    <w:p w14:paraId="a7f7833" w14:textId="a7f7833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,135 +198,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие со дня подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10093"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10093" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -680,71 +678,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. Учет военного имущества в войсковых частях производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 28 февраля 2007 года "О бухгалтерском учете и финансовой отчетности" и другими </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 февраля 2007 года "О бухгалтерском учете и финансовой отчетности" и другими нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3751,66 +3729,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       технического состояния </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1840"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3838,51 +3817,51 @@
               <w:t xml:space="preserve">
 состав- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ления </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3910,51 +3889,51 @@
               <w:t xml:space="preserve">
 опера- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2676" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3982,51 +3961,51 @@
               <w:t xml:space="preserve">
 (цель) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 операции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4036,87 +4015,87 @@
               <w:t xml:space="preserve">
 Номер </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 док-та </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Служба </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4167,280 +4146,238 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ление, склад) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1840" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -4563,72 +4500,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Состав и качественное состояние </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1075"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1342"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4656,51 +4594,51 @@
               <w:t xml:space="preserve">
 по </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 пор. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4782,51 +4720,51 @@
               <w:t xml:space="preserve">
 щест- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ва </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4890,51 +4828,51 @@
               <w:t xml:space="preserve">
 ст- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 во </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5016,51 +4954,51 @@
               <w:t xml:space="preserve">
 ре- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ния </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5142,51 +5080,51 @@
               <w:t xml:space="preserve">
 но- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 мер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5249,84 +5187,66 @@
               </w:rPr>
               <w:t xml:space="preserve">
 но- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 мер </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1075" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5426,51 +5346,51 @@
               <w:t xml:space="preserve">
 му- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ляра </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5534,51 +5454,51 @@
               <w:t xml:space="preserve">
 плот- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ность) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5700,51 +5620,51 @@
               <w:t xml:space="preserve">
 сум- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ма </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5753,113 +5673,95 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Сум- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ма </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5934,51 +5836,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">нос </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1342" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6058,8992 +5960,7480 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1341" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1342" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -15055,182 +13445,169 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Технико-эксплуатационные покадатели </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10893"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Введено в эксплуатацию (дата) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15240,134 +13617,120 @@
               <w:t xml:space="preserve">
 2. Находится в эксплуатации (лет, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15377,491 +13740,435 @@
               <w:t xml:space="preserve">
 3. Имеет наработку с начала </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 эксплуатации (циклов, ч, км пробега) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Установлены: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ресурс (циклов, ч, км пробега) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 срок эксплуатации (лет, месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15871,372 +14178,330 @@
               <w:t xml:space="preserve">
 гарантийная наработка (циклов, ч, км </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 пробега) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 гарантийный срок (лет, месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. Произведен ремонт (вид, дата) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16246,134 +14511,120 @@
               <w:t xml:space="preserve">
 6. Находится в эксплуатации после </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 последнего ремонта (лет, месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16383,491 +14634,435 @@
               <w:t xml:space="preserve">
 7. Наработка после последнего </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ремонта (циклов, ч, км пробега) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8.Имеет недоработку (переработку): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по назначенному ресурсу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по сроку эксплуатации (лет, месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16877,362 +15072,320 @@
               <w:t xml:space="preserve">
 по гарантийной наработке (циклов, ч, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 км пробега) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по сроку годности (лет, месяцев) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10893" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9. Количество драгоценных металлов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -18691,50 +16844,51 @@
         <w:t>№ 1289</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18899,66 +17053,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование имущества </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1185"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2916"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18968,51 +17123,51 @@
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 составления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19022,87 +17177,87 @@
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 операции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание (цель) документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19112,87 +17267,87 @@
               <w:t>
 Номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Служба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19243,280 +17398,238 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 склад)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -19529,244 +17642,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При ознакомлении с документами, осмотре (проверке) установлено:  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="780"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="1212"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...47 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Списать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оприходовать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19831,51 +17924,51 @@
               <w:t>
 иму-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 щества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19904,51 +17997,51 @@
               <w:t>
 чес-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тво</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19995,51 +18088,51 @@
               <w:t>
 изме-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20086,51 +18179,51 @@
               <w:t>
 го-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20195,51 +18288,51 @@
               <w:t>
 стои-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20286,51 +18379,51 @@
               <w:t>
 лен</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 износ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20377,51 +18470,51 @@
               <w:t>
 иму-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 щества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20450,51 +18543,51 @@
               <w:t>
 чес-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тво</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20541,51 +18634,51 @@
               <w:t>
 изме-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20632,51 +18725,51 @@
               <w:t>
 тарный</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20723,51 +18816,51 @@
               <w:t>
 (сорт,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 плот)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20777,51 +18870,51 @@
               <w:t>
 Цена за</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20962,51 +19055,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21016,1538 +19109,1356 @@
               <w:t>
 сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...501 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...501 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -23156,50 +21067,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проведено по бухгалтерскому учету: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -23298,756 +21210,630 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -24385,67 +22171,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       следующего имущества: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3108"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24455,51 +22242,51 @@
               <w:t xml:space="preserve">
 N </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 п/п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24509,51 +22296,51 @@
               <w:t xml:space="preserve">
 Наименование </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 имущества </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24599,51 +22386,51 @@
               <w:t xml:space="preserve">
 изме- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 рения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24671,51 +22458,51 @@
               <w:t xml:space="preserve">
 чест- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 во </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24743,87 +22530,87 @@
               <w:t xml:space="preserve">
 стоимость </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 за единицу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24838,2540 +22625,2106 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утраты </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>