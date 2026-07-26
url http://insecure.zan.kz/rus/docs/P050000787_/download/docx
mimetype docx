--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7f7833" w14:textId="a7f7833">
+    <w:p w14:paraId="27465be" w14:textId="27465be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -22007,199 +22007,212 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военного имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________ </w:t>
+      Сноска. Приложение 3 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (наименование министерства, ведомства) </w:t>
+        <w:t>
+      _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Инспекторское свидетельство №N ___ </w:t>
+        <w:t xml:space="preserve">       (наименование министерства, ведомства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Выдано___________________________________________________________ </w:t>
+        <w:t xml:space="preserve">       Инспекторское свидетельство № ________ выдано____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (наименование воинской части, которой выдано свидетельство) </w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      согласно ходатайству_____________________________________________ </w:t>
+        <w:t>(наименование воинской части, которой выдано свидетельство) согласно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-                          (указывается, кем представлялось ходатайство) </w:t>
+        <w:t>ходатайству__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      от "__" ________ 200_года__________________________ на списание  </w:t>
+        <w:t>(указывается, кем представлялось ходатайство) от "__" ________ 200_года___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      следующего имущества: </w:t>
+        <w:t>на списание следующего имущества:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -22217,2987 +22230,3391 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-N </w:t>
+              <w:t>
+N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-п/п </w:t>
+              <w:t>
+п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование </w:t>
+              <w:t>
+Наименование имущества</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-имущества </w:t>
+              <w:t>
+Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Еди- </w:t>
+              <w:t>
+Количество</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ница </w:t>
+              <w:t>
+Балансовая стоимость за единицу</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-изме- </w:t>
+              <w:t>
+Сумма</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-рения </w:t>
+              <w:t>
+Причины утраты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Коли- </w:t>
+              <w:t>
+Всего</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             _____________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Из общей суммы ущерба, нанесенного государству утратой материальных ценностей,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">часть ущерба в сумме __________ теңге подлежит возмещению за счет виновных лиц, а </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>остальную часть в сумме ______________ теңге разрешается отнести за счет государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Приложение: Ходатайство о выдаче инспекторского свидетельства и приложение к</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нему на______листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (должность, воинское здание, фамилия лица, выдавшего инспекторское свидетельство)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"_________ 200__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведено по бухгалтерскому учету:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-чест- </w:t>
+              <w:t>
+Дебет</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-во </w:t>
+              <w:t>
+Кредит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...126 lines deleted...]
-утраты </w:t>
+              <w:t>
+Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...882 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             Главный бухгалтер _________ ________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         подпись, фамилия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      "___" ___________г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...432 lines deleted...]
-      "__" ___________г. </w:t>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -25205,55 +25622,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25579,31 +25996,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>