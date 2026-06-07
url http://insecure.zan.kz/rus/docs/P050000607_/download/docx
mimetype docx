--- v1 (2025-12-28)
+++ v2 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd01916" w14:textId="dd01916">
+    <w:p w14:paraId="4691a76" w14:textId="4691a76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1108,407 +1108,427 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство внутренних дел Республики Казахстан (далее – Министерство) является центральным исполнительным органом Республики Казахстан, осуществляющим руководство системой органов внутренних дел Республики Казахстан, а также в пределах, предусмотренных законодательством, межотраслевую координацию в сфере борьбы с преступностью, охраны общественного порядка и обеспечения общественной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z37" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Министерство имеет ведомства:</w:t>
+        <w:t xml:space="preserve">
+      2. Министерство имеет ведомства: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z954" w:id="8"/>
+    <w:bookmarkStart w:name="z1047" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Главное командование Национальной гвардии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z955" w:id="9"/>
+    <w:bookmarkStart w:name="z1048" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитет уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z956" w:id="10"/>
-[...15 lines deleted...]
-      3) Комитет административной полиции; </w:t>
+    <w:bookmarkStart w:name="z1049" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комитет административной полиции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z957" w:id="11"/>
-[...15 lines deleted...]
-      4) Комитет миграционной службы; </w:t>
+    <w:bookmarkStart w:name="z1050" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комитет миграционной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z958" w:id="12"/>
+    <w:bookmarkStart w:name="z1051" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комитет по противодействию наркопреступности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z1047" w:id="13"/>
-[...15 lines deleted...]
-      6) Комитет по координации профилактической работы.</w:t>
+    <w:bookmarkStart w:name="z1052" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Комитет по координации профилактической работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z1053" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Комитет по контролю за охранной деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 30.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 913</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Министерство осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Министерство является юридическим лицом в организационно-правовой форме государственного учреждения, имеет флаг, знамя и символ, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Министерство вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Министерство имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Министерство по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Министра внутренних дел, другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z911" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z911" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Структура и лимит штатной численности Министерства внутренних дел Республики Казахстан утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 010010, Республика Казахстан, город Астана, проспект Тәуелсіздік, 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1527,2128 +1547,2284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (водится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z50" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Министерства осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профилактика правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) охрана общественного порядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борьба с преступностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z58" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исполнение уголовных наказаний и иных мер уголовно-правового воздействия, а также административных взысканий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z59" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения нормативные правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пределах своей компетенции самостоятельно принимать решения по вопросам, не отнесенным к компетенции Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z64" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защищать жизнь, здоровье, права и свободы человека и гражданина от противоправных посягательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разъяснять участнику административной процедуры его права и обязанности по вопросам, связанным с осуществлением административной процедуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство осуществляет иные права и обязанности, предусмотренные действующими законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносит предложения по формированию государственной политики в сферах профилактики правонарушений, охраны общественного порядка, борьбы с преступностью, исполнения уголовных наказаний и иных мер уголовно-правового воздействия, а также административных взысканий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает реализацию государственной политики в сфере безопасности дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z71" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивает реализацию государственной политики в сфере оборота гражданского и служебного оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z72" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает реализацию государственной политики в сфере оборота наркотических средств, психотропных веществ и прекурсоров, противодействие их незаконному обороту и злоупотреблению ими;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает реализацию единой государственной кадровой политики в системе органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z74" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организовывает идеологическую, имиджевую, воспитательную и социально-правовую работу в органах внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z75" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет руководство подразделениями специального назначения органов внутренних дел и Национальной гвардии Республики Казахстан, а также обеспечивает их постоянную боевую и оперативную готовность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z912" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z912" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) присваивает условные наименования подразделениям специального назначения Министерства внутренних дел, являющимся юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет организационное руководство по проведению общереспубликанских и региональных оперативно-розыскных и профилактических мероприятий по вопросам своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет руководство деятельностью криминальной, административной полиции и иных служб органов внутренних дел, Национальной гвардии Республики Казахстан, уголовно-исполнительной системы, военно-следственных органов, Представительства Министерства в городе Байконыре и подразделений органов внутренних дел на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет порядок взаимодействия криминальной, административной полиции и иных служб полиции, а также Национальной гвардии Республики Казахстан, военно-следственных органов, Представительства Министерства в городе Байконыре, органов внутренних дел на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z79" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет координацию и планирование деятельности единой системы органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет координацию и ведомственный контроль деятельности органов и подразделений внутренних дел Республики Казахстан, Национальной гвардии Республики Казахстан, военно-следственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z81" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) организует обеспечение режима чрезвычайного и военного положения, в случаях его введения на территории Республики Казахстан или отдельных ее местностях, а также проведения мероприятий по ликвидации чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организует охрану общественного порядка при ликвидации последствий аварий, пожаров, стихийных бедствий и других чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечивает оперативное управление силами и средствами при совершении тяжких преступлений, массовых беспорядках, стихийных бедствиях и других чрезвычайных происшествиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организует мероприятия по переводу органов внутренних дел в состояние высшей степени боевой готовности к отражению агрессии и оперативно-служебной готовности при чрезвычайной ситуации в мирное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает непрерывный сбор оперативной информации, анализирует состояние и тенденции развития криминогенной обстановки в Республике Казахстан, разрабатывает и принимает меры по обеспечению общественной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) разрабатывает меры по мобилизационной подготовке органов внутренних дел, повышению устойчивости их работы при возникновении чрезвычайных ситуаций в мирное и военное время, обеспечению постоянной готовности к полной и своевременной мобилизации специальных подразделений органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) информирует Президента и Правительство Республики Казахстан, государственные органы о состоянии борьбы с преступностью, охраны общественного порядка в республике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) разрабатывает меры, направленные на совершенствование охраны общественного порядка, профилактику правонарушений и преступлений, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет внедрение и использование систем видеонаблюдения и средств видеофиксации, предназначенных для охраны общественного порядка в населенных пунктах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) утверждает совместно с уполномоченным органом в сфере образования и науки стандарты и требования к оснащению организаций дошкольного и среднего образования системами видеонаблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) разрабатывает и утверждает инструкцию по обеспечению охраны общественного порядка сотрудниками полиции при проведении мирных собраний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) утверждает совместно с уполномоченным органом в области культуры, физической культуры и спорта инструкцию по обеспечению безопасности проведения спортивных и спортивно-массовых, зрелищных культурно-массовых мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) определяет приоритетные направления, организует и осуществляет международное сотрудничество в сфере борьбы с преступностью, охраны общественного порядка и по иным вопросам, отнесенным к ведению органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) обеспечивает создание и функционирование республиканской информационной системы в области охраны общественного порядка и борьбы с преступностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) утверждает совместно с уполномоченным государственным органом по координации деятельности в сфере противодействия терроризму типовой паспорт антитеррористической защищенности объектов, уязвимых в террористическом отношении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) разрабатывает и утверждает инструкцию по организации антитеррористической защиты объектов органов внутренних дел Республики Казахстан, уязвимых в террористическом отношении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) организует государственный контроль за соблюдением требований законодательства Республики Казахстан о противодействии терроризму в части обеспечения антитеррористической защищенности объектов, уязвимых в террористическом отношении, за исключением воинских частей и учреждений Вооруженных Сил Республики Казахстан, других войск и воинских формирований, объектов специальных государственных органов, органов внутренних дел Республики Казахстан, а также охраняемых объектов и загранучреждений Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) разрабатывает и утверждает типовые учебные программы и типовые учебные планы по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) разрабатывает и утверждает форму и образец документа охранника частной охранной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) разрабатывает и утверждает образцы форменной одежды для работников, занимающих должность охранника в частной охранной организации, и порядок ее ношения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z959" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z959" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1) определяет порядок предоставления национальным компаниям права на учреждение частных охранных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z987" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z987" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-2) устанавливает норматив численности работников частной охранной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z968" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z968" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-3) разрабатывает и (или) актуализирует отраслевые рамки квалификаций в сфере охранной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z969" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z969" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-4) разрабатывает и актуализирует профессиональный стандарт в сфере охранной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z970" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z970" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-5) утверждает профессиональный стандарт в сфере охранной деятельности по согласованию с уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z971" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z971" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-6) разрабатывает предложения по разработке и (или) актуализации профессиональных стандартов и направляет их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z972" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z972" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-7) разрабатывает и утверждает положение об отраслевых советах по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z973" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z973" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-8) вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z974" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z974" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-9) формирует потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z975" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z975" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-10) вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) организует государственный контроль за субъектами, занимающимися охранной деятельностью, монтажом, наладкой и техническим обслуживанием средств охранной сигнализации, и за деятельностью специализированных учебных центров по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1) разрабатывает и утверждает форму и периодичность представления отчетности субъектами, занимающимися охранной деятельностью, деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, а также специализированными учебными центрами по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) организует охрану физических лиц и объектов, подлежащих государственной охране;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) обеспечивает безопасность объектов, охрана которых в соответствии с международными договорами возложена на государство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) организует досмотр лиц, их вещей, транспортных средств при обеспечении пропускного режима на объектах, подлежащих государственной охране;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) запрашивает у субъектов охранной деятельности информацию об исполнении ими требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) разрабатывает и утверждает инструкцию по организации деятельности подразделений органов внутренних дел по контролю в сфере оборота гражданского и служебного оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) разрабатывает и утверждает кадастр гражданского и служебного оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) разрабатывает и утверждает криминалистические требования и методы испытания гражданского и служебного оружия и патронов к нему, а также конструктивно сходных с оружием изделий, правила выдачи заключений на соответствие криминалистическим требованиям гражданского и служебного оружия и патронов к нему, а также конструктивно сходных с оружием изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) разрабатывает и утверждает правила оборота гражданского и служебного оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) разрабатывает и утверждает правила безопасного обращения с гражданским и служебным оружием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) разрабатывает и утверждает программы подготовки и переподготовки владельцев и пользователей гражданского и служебного оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) разрабатывает и утверждает критерии для организаций, осуществляющих подготовку и переподготовку владельцев и пользователей гражданского и служебного оружия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) устанавливает порядок добровольной возмездной сдачи гражданами незаконно хранящихся огнестрельного оружия, боеприпасов и взрывчатых веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) разрабатывает и утверждает правила разработки, издания и ведения государственного кадастра гражданского и служебного оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) разрабатывает и утверждает форму разрешений и (или) приложений к ним в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением, на открытие и функционирование стрелковых тиров (стрельбищ) и стендов по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) разрабатывает и утверждает правила организации деятельности участковых инспекторов полиции по делам несовершеннолетних органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) разрабатывает и утверждает правила по организации работы подразделений органов внутренних дел Республики Казахстан по защите женщин от насилия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) разрабатывает и утверждает правила организации работы органов внутренних дел по участию в природоохранных мероприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) разрабатывает и утверждает правила взаимодействия подразделений органов внутренних дел Республики Казахстан по осуществлению учета лиц, освобожденных из мест лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) разрабатывает и утверждает правила организации деятельности участковых инспекторов полиции, ответственных за организацию работы участкового пункта полиции, участковых инспекторов полиции и их помощников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z913" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z913" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52-1) утверждает правила организации и проведения отчета начальника департамента полиции области, города республиканского значения, столицы, городского, районного, районного в городе органа полиции перед населением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) разрабатывает меры по предупреждению и пресечению дорожно-транспортных происшествий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) разрабатывает и утверждает правила по организации охраны общественного порядка и обеспечения дорожной безопасности органами внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z891" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z891" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54-1) разрабатывает и утверждает инструкцию по несению патрульно-постовой службы сотрудниками полиции Республики Казахстан по обеспечению охраны общественного порядка и дорожной безопасности в населенных пунктах и на загородных автомобильных дорогах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) разрабатывает и утверждает формы и образцы бланков водительских удостоверений, свидетельства о регистрации транспортных средств, государственных регистрационных номерных знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z928" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z928" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-1) утверждает по согласованию с антимонопольным органом прейскурант цен за выдачу в ускоренном порядке паспорта гражданина Республики Казахстан, удостоверения личности гражданина Республики Казахстан, вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z929" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z929" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) утверждает по согласованию с антимонопольным органом прейскурант цен на услуги по накоплению и ведению интегрированного банка данных системы изготовления документов, автоматизации работ по учету миграционных процессов, разработке, внедрению и сопровождению программно-технических продуктов для органов внутренних дел, а также программно-технических продуктов, используемых при оформлении загранучреждениями Республики Казахстан паспорта гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z962" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z962" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) утверждает по согласованию с антимонопольным органом прейскурант цен на услуги по ускоренному изготовлению и выдаче свидетельства о государственной регистрации транспортного средства, национального водительского удостоверения и государственного регистрационного номерного знака, оказываемые республиканским государственным предприятием на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z986" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z986" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) разрабатывает и утверждает правила формирования и осуществления деятельности квалификационной комиссии, порядок проведения аттестации кандидатов в преподаватели, мастера производственного обучения и мастера обучения вождению во время образовательного процесса по подготовке водителей транспортных средств, форму и периодичность представления отчетности о своей деятельности профессиональными объединениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z976" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z976" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-1) утверждает порядок, этапы и сроки проведения внеплановой аттестации сотрудника органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z977" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z977" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-2) утверждает правила и методы определения профессиональных компетенций, ключевых показателей и расчета показателя конкурентоспособности (цифрового рейтинга) кандидата на службу в органы внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) осуществляет межотраслевую координацию деятельности государственных органов в сфере дорожного движения и обеспечения его безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) утверждает правила дорожного движения, основные положения по допуску транспортных средств к эксплуатации, перечень оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 58-1) в соответствии с постановлением Правительства РК от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) разрабатывает и утверждает правила государственной регистрации и учета отдельных видов транспортных средств по идентификационному номеру транспортного средства, подготовки водителей механических транспортных средств, приема экзаменов и выдачи водительских удостоверений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) разрабатывает и утверждает по согласованию с уполномоченным органом в области здравоохранения правила направления для освидетельствования на состояние опьянения, освидетельствования на состояние опьянения и оформления его результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) определяет порядок представления и представление данных по идентификационному номеру транспортного средства банкам и организациям, осуществляющим отдельные виды банковских операций для исполнения ими обязанностей, предусмотренных налоговым законодательством Республики Казахстан, по согласованию с Национальным Банком Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) обеспечивает правовое просвещение и информирование населения по вопросам безопасности дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) разрабатывает и утверждает инструкцию по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
-[...15 lines deleted...]
-      65) разрабатывает и утверждает образец удостоверения и символику эмблемы для граждан, участвующих в обеспечении общественного порядка;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) разрабатывает и утверждает порядок, формы и виды привлечения граждан, участвующих в профилактике правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65) исключен постановлением Правительства РК от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.03.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) осуществляет выдачу в порядке, определяемом Правительством Республики Казахстан, разрешения юридическим лицам на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан и транзит через территорию Республики Казахстан наркотических средств, психотропных веществ и прекурсоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9999,51 +10175,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       307) разрабатывает и утверждает правила проведения организационно-штатных мероприятий в системе органов внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:bookmarkStart w:name="z1014" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      308) разрабатывает и утверждает правила осуществления профилактического контроля за лицами, состоящими на профилактическом учете в органах внутренних дел;</w:t>
+      308) разрабатывает и утверждает правила ведения профилактического учета и осуществления контроля за лицами, состоящими на профилактическом учете в органах внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z1015" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       309) разрабатывает и утверждает правила приема, учета, хранения и обеспечения сохранности в органах внутренних дел изъятого, добровольно сданного, найденного оружия, боеприпасов, взрывчатых материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
     <w:bookmarkStart w:name="z1016" w:id="422"/>
     <w:p>
@@ -10103,590 +10279,610 @@
         <w:t>
       312) разрабатывает и утверждает правила организации и тактики проведения общих и специальных оперативно-розыскных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z1019" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       313) разрабатывает и утверждает правила создания, использования и совершенствования информационных систем, информационно-коммуникационных и телекоммуникационных сетей, сетей связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z1020" w:id="426"/>
+    <w:bookmarkStart w:name="z1074" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313-1) разрабатывает и утверждает инструкцию по работе с информационными системами, мобильными приложениями и мобильными сервисами органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z1020" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       314) вносит в Правительство Республики Казахстан государственный доклад о состоянии безопасности дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z1021" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z1021" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       315) запрашивает и получает от центральных и местных исполнительных органов, организаций сведения о соблюдении ими законодательства Республики Казахстан о дорожном движении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z1022" w:id="428"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z1022" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       316) утверждает порядок организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z1023" w:id="429"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z1023" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       317) устанавливает порядок ведения классификаторов и справочников идентификационных данных, их структуру, состав и формат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z1024" w:id="430"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z1024" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       318) определяет перечень должностей сотрудников органов внутренних дел, имеющих право при перемещениях и продвижениях по службе на подъемное пособие, возмещение затрат за проезд на транспорте и перевозку собственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z1025" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1025" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       319) организует научно-исследовательскую деятельность в системе органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z1026" w:id="432"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z1026" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       320) разрабатывает и утверждает правила деятельности жилищных комиссий и работы информационной системы органов внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z1027" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z1027" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       321) разрабатывает и утверждает правила ведения учҰта лиц, содержащихся в следственных изоляторах уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z1028" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z1028" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       322) разрабатывает и утверждает правила организации деятельности специальных приемников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z1029" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z1029" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323) разрабатывает и утверждает правила организации деятельности приемников-распределителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z1030" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z1030" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324) разрабатывает и утверждает правила организации деятельности специальных помещений и типовые правила внутреннего распорядка специального помещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z1031" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1031" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       325) разрабатывает и утверждает правила осуществления жилищных выплат сотруднику и военнослужащему действующего резерва, штатному негласному сотруднику органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z1032" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1032" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       326) реализует в пределах своей компетенции государственную политику в сфере документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1033" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1033" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       327) совместно с Министерством иностранных дел Республики Казахстан определяет порядок выдачи визы на въезд в Республику Казахстан с целью воссоединения семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z1034" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1034" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       328) проводит мониторинг законодательства Республики Казахстан по обеспечению безопасности дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z1035" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1035" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       329) создает, реорганизует и ликвидирует изоляторы временного содержания, приемники-распределители, специальные приемники и специальные помещения органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z1036" w:id="442"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1036" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       330) участвует в планировании территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z1037" w:id="443"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1037" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       331) осуществляет всестороннюю подготовку и обеспечивает постоянную готовность органов внутренних дел Республики Казахстан к выполнению задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z1038" w:id="444"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1038" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       332) определяет состав структурных подразделений Министерства внутренних дел Республики Казахстан, ведомств, территориальных органов и организаций, подведомственных Министерству внутренних дел Республики Казахстан, выделяемых для выполнения задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z1039" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1039" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       333) осуществляет охрану и оборону объектов территориальной обороны в соответствии с планами территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z1040" w:id="446"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1040" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       334) осуществляет охрану общественного порядка и обеспечивает общественную безопасность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z1041" w:id="447"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1041" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       335) планирует и участвует в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z1042" w:id="448"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1042" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       336) обеспечивает при введении военного положения и в военное время подчинение органов внутренних дел Республики Казахстан соответствующим органам военного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z1043" w:id="449"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1043" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       337) определяет порядок регистрации иммигрантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z1044" w:id="450"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1044" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       338) разрабатывает и утверждает перечень закрытых и обособленных военных городков, иных закрытых объектов, содержание служебных жилищ и централизованное отопление в которых обеспечиваются за счет бюджетных средств, а также в которых служебное жилище не подлежит приватизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z1045" w:id="451"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1045" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       339) участвует в формировании государственной политики и принимает меры по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z1046" w:id="452"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1046" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       340) осуществляет иные функции, предусмотренные законодательными актами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkEnd w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11088,405 +11284,465 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введение в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со 02.03.2026); от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="453"/>
+    <w:bookmarkStart w:name="z357" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z358" w:id="454"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z358" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерством осуществляется Министром внутренних дел Республики Казахстан, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z359" w:id="455"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z359" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министр внутренних дел Республики Казахстан назначается на должность и освобождается от должности Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z360" w:id="456"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z360" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министр внутренних дел Республики Казахстан имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z361" w:id="457"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z361" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия Министра внутренних дел Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z362" w:id="458"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z362" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет руководство единой системой органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z363" w:id="459"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z363" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устанавливает структуру и штатную численность органов внутренних дел в пределах лимита штатной численности, утвержденного Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z364" w:id="460"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z364" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносит на рассмотрение Правительства Республики Казахстан предложения об изменении лимита штатной численности органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z365" w:id="461"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z365" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определяет обязанности и круг полномочий, устанавливает степень ответственности своих заместителей, а также председателей комитетов и иных структурных подразделений Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z366" w:id="462"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z366" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) от имени Министерства издает правовые акты, обязательные к исполнению органами внутренних дел, в пределах своей компетенции – нормативные правовые акты, обязательные к исполнению и иными государственными органами, физическими и юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z367" w:id="463"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z367" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) назначает на должность начальника департамента полиции области, города республиканского значения, столицы в соответствии с законодательством Республики Казахстан о правоохранительной службе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z368" w:id="464"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z368" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) назначает, налагает дисциплинарные взыскания и увольняет сотрудников, военнослужащих и работников органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z369" w:id="465"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z369" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) зачисляет граждан в кадры Министерства, присваивает им первые и очередные специальные звания до полковника полиции (юстиции) включительно, а также воинские звания до полковника включительно – военнослужащим Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z370" w:id="466"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z370" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) вносит Президенту Республики Казахстан представления о награждении государственными наградами и присвоении высших воинских и специальных званий сотрудникам и военнослужащим органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z371" w:id="467"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z371" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения на сотрудников, военнослужащих и работников, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z372" w:id="468"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z372" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в пределах своей компетенции в соответствии с законодательством создает, реорганизует и ликвидирует структурные подразделения Министерства, ведомств, территориальных органов и организаций, подведомственных Министерству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z373" w:id="469"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z373" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) представляет Министерство в государственных органах и международных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkEnd w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11515,110 +11771,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="470"/>
+    <w:bookmarkStart w:name="z375" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) распределяет финансовые средства на содержание органов внутренних дел и Национальной гвардии Республики Казахстан в пределах ассигнований, выделенных из республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z376" w:id="471"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z376" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z377" w:id="472"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z377" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Министра внутренних дел в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11637,444 +11893,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="473"/>
+    <w:bookmarkStart w:name="z378" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Министр внутренних дел Республики Казахстан определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z379" w:id="474"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z379" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата или должностным лицом Министерства, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z380" w:id="475"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z380" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z381" w:id="476"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z381" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z382" w:id="477"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z382" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z383" w:id="478"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z383" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z384" w:id="479"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z384" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z385" w:id="480"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z385" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z386" w:id="481"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z386" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z387" w:id="482"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z387" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства, и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z388" w:id="483"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z388" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z389" w:id="484"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z389" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные предприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z390" w:id="485"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z390" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Алатау" Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z391" w:id="486"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z391" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Информационно-производственный центр" Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z392" w:id="487"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z392" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z393" w:id="488"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z393" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Санаторий "Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z394" w:id="489"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z394" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Санаторий "Арман".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z395" w:id="490"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z395" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товарищества с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z396" w:id="491"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z396" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товарищество с ограниченной ответственностью "Медиа-центр органов внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z397" w:id="492"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z397" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет уголовно-исполнительной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkEnd w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12093,70 +12349,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="493"/>
+    <w:bookmarkStart w:name="z398" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Еңбек" учреждений уголовно-исполнительной (пенитенциарной) системы Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12185,86 +12441,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="494"/>
+    <w:bookmarkStart w:name="z400" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства, и территориальных подразделений его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z401" w:id="495"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z401" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkEnd w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 1 с изменениями, внесенными постановлениями Правительства РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12379,1430 +12635,1430 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 11.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="496"/>
+    <w:bookmarkStart w:name="z402" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z403" w:id="497"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z403" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z404" w:id="498"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z404" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z405" w:id="499"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z405" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z406" w:id="500"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z406" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z859" w:id="501"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z859" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Департамент полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z407" w:id="502"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z407" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z408" w:id="503"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z408" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z860" w:id="504"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z860" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Департамент полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z409" w:id="505"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z409" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z410" w:id="506"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z410" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z411" w:id="507"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z411" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z861" w:id="508"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z861" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Департамент полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z412" w:id="509"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z412" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z413" w:id="510"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z413" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z414" w:id="511"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z414" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z415" w:id="512"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z415" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z416" w:id="513"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z416" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z417" w:id="514"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z417" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z418" w:id="515"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z418" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z419" w:id="516"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z419" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z420" w:id="517"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z420" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Управление полиции района "Алматы" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z421" w:id="518"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z421" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управление полиции района "Байқоңыр" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z422" w:id="519"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z422" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление полиции района "Есиль" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z906" w:id="520"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z906" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Управление полиции района "Нұра" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z967" w:id="521"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z967" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-2. Управление полиции района "Сарайшық" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z423" w:id="522"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z423" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление полиции района "Сарыарка" Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z424" w:id="523"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z424" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление полиции города Кокшетау Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z425" w:id="524"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z425" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Управление полиции города Степногорска Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z426" w:id="525"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z426" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Отдел полиции Аккольского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z427" w:id="526"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z427" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Отдел полиции Аршалынского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z428" w:id="527"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z428" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Отдел полиции Астраханского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z429" w:id="528"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z429" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Отдел полиции Атбасарского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z430" w:id="529"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z430" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Отдел полиции Буландынского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z431" w:id="530"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z431" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Отдел полиции Егиндыкольского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z432" w:id="531"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z432" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Отдел полиции района Биржан сал Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z433" w:id="532"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z433" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Отдел полиции Ерейментауского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z434" w:id="533"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z434" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Отдел полиции Есильского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z435" w:id="534"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z435" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Отдел полиции Жаксынского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z436" w:id="535"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z436" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Отдел полиции Жаркаинского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z437" w:id="536"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z437" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Отдел полиции Зерендинского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z438" w:id="537"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z438" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Отдел полиции Коргалжынского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z439" w:id="538"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z439" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Отдел полиции Сандыктауского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z440" w:id="539"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z440" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Отдел полиции Целиноградского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z441" w:id="540"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z441" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Отдел полиции города Косшы Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z442" w:id="541"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z442" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Отдел полиции Шортандинского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z443" w:id="542"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z443" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Отдел полиции Бурабайского района Департамента полиции Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z444" w:id="543"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z444" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Управление полиции города Актобе Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z445" w:id="544"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z445" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Отдел полиции Айтекебийского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z446" w:id="545"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z446" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Отдел полиции Алгинского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z447" w:id="546"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z447" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Отдел полиции Байганинского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z448" w:id="547"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z448" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Отдел полиции Иргизского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z449" w:id="548"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z449" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Отдел полиции Каргалинского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z450" w:id="549"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z450" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Отдел полиции Мартукского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z451" w:id="550"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z451" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Отдел полиции Мугалжарского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z452" w:id="551"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z452" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Отдел полиции Темирского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z453" w:id="552"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z453" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Отдел полиции Уилского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z454" w:id="553"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z454" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Отдел полиции Хобдинского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z455" w:id="554"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z455" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Отдел полиции Хромтауского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z456" w:id="555"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z456" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Отдел полиции Шалкарского района Департамента полиции Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z457" w:id="556"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z457" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Управление полиции Алатауского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z458" w:id="557"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z458" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Управление полиции Алмалинского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z459" w:id="558"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z459" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Управление полиции Ауэзовского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z460" w:id="559"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z460" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Управление полиции Бостандыкского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z461" w:id="560"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z461" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Управление полиции Жетысуского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z462" w:id="561"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z462" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Управление полиции Медеуского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z463" w:id="562"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z463" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Управление полиции Турксибского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z464" w:id="563"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z464" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Управление полиции Наурызбайского района Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z465" w:id="564"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z465" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Управление полиции на метрополитене города Алматы Департамента полиции города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkEnd w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13831,150 +14087,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="565"/>
+    <w:bookmarkStart w:name="z467" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Управление полиции Енбекшиказахского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z468" w:id="566"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z468" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Управление полиции Илийского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z469" w:id="567"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z469" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Управление полиции Карасайского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z470" w:id="568"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z470" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Управление полиции Талгарского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z471" w:id="569"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z471" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Управление полиции города Қонаев Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkEnd w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14003,70 +14259,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z932" w:id="570"/>
+    <w:bookmarkStart w:name="z932" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Отдел полиции города Алатау Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkEnd w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14149,70 +14405,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="571"/>
+    <w:bookmarkStart w:name="z475" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Отдел полиции Балхашского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14241,70 +14497,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z477" w:id="572"/>
+    <w:bookmarkStart w:name="z477" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Управление полиции Жамбылского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkEnd w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14333,70 +14589,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="573"/>
+    <w:bookmarkStart w:name="z479" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Отдел полиции Кегенского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkEnd w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14533,70 +14789,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="574"/>
+    <w:bookmarkStart w:name="z483" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Отдел полиции Райымбекского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkEnd w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14625,450 +14881,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="575"/>
+    <w:bookmarkStart w:name="z485" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Отдел полиции Уйгурского района Департамента полиции Алматинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z862" w:id="576"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z862" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-1. Управление полиции города Талдыкоргана Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z863" w:id="577"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z863" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-2. Отдел полиции города Текели Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z864" w:id="578"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z864" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-3. Отдел полиции Аксуского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z865" w:id="579"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z865" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-4. Отдел полиции Алакольского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z866" w:id="580"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z866" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-5. Отдел полиции Ескельдинского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z867" w:id="581"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z867" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-6. Отдел полиции Каратальского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z868" w:id="582"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z868" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-7. Отдел полиции Кербулакского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z869" w:id="583"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z869" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-8. Отдел полиции Коксуского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z870" w:id="584"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z870" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-9. Отдел полиции Панфиловского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z871" w:id="585"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z871" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-10. Отдел полиции Сарканского района Департамента полиции области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z486" w:id="586"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z486" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Управление полиции города Атырау Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z487" w:id="587"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z487" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Управление полиции Жылыойского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z488" w:id="588"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z488" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Отдел полиции Индерского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z489" w:id="589"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z489" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Отдел полиции Исатайского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z490" w:id="590"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z490" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Отдел полиции Кызылкогинского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z491" w:id="591"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z491" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Отдел полиции Курмангазинского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z492" w:id="592"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z492" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Отдел полиции Макатского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z493" w:id="593"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z493" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Отдел полиции Махамбетского района Департамента полиции Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z494" w:id="594"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z494" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Управление полиции города Усть-Каменогорска Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkEnd w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15151,90 +15407,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z497" w:id="595"/>
+    <w:bookmarkStart w:name="z497" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Отдел полиции района Алтай Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z498" w:id="596"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z498" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Отдел полиции города Риддера Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkEnd w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15371,70 +15627,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="597"/>
+    <w:bookmarkStart w:name="z502" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Отдел полиции Глубоковского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15463,110 +15719,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z504" w:id="598"/>
+    <w:bookmarkStart w:name="z504" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Отдел полиции Зайсанского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z505" w:id="599"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z505" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Отдел полиции Катон-Карагайского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z933" w:id="600"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z933" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104-1. Отдел полиции района Үлкен Нарын Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkEnd w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15595,150 +15851,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z872" w:id="601"/>
+    <w:bookmarkStart w:name="z872" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105-1. Отдел полиции района Самар Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z507" w:id="602"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z507" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Отдел полиции Курчумского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z934" w:id="603"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z934" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106-1. Отдел полиции района Марқакөл Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z508" w:id="604"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z508" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Отдел полиции Тарбагатайского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z509" w:id="605"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z509" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Отдел полиции Уланского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkEnd w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15767,70 +16023,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z511" w:id="606"/>
+    <w:bookmarkStart w:name="z511" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Отдел полиции Шемонаихинского района Департамента полиции Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkEnd w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15859,790 +16115,790 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z873" w:id="607"/>
+    <w:bookmarkStart w:name="z873" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-1. Управление полиции города Семей Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z874" w:id="608"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z874" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-2. Отдел полиции Аягозского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z875" w:id="609"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z875" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-3. Отдел полиции Абайского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z876" w:id="610"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z876" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-4. Отдел полиции Бескарагайского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z877" w:id="611"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z877" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-5. Отдел полиции Бородулихинского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z878" w:id="612"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z878" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-6. Отдел полиции Жарминского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z879" w:id="613"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z879" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-7. Отдел полиции Кокпектинского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z880" w:id="614"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z880" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-8. Отдел полиции Урджарского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z881" w:id="615"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z881" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-9. Отдел полиции города Курчатова Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z882" w:id="616"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z882" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-10. Отдел полиции Аксуатского района Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z935" w:id="617"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z935" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-11. Отдел полиции района Мақаншы Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z936" w:id="618"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z936" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-12. Отдел полиции района Жаңасемей Департамента полиции области Абай Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z513" w:id="619"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z513" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Управление полиции города Тараза Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z514" w:id="620"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z514" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Отдел полиции Байзакского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z515" w:id="621"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z515" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Отдел полиции Жамбылского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z516" w:id="622"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z516" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Отдел полиции Жуалынского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z517" w:id="623"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z517" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Отдел полиции Кордайского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z518" w:id="624"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z518" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Отдел полиции Меркенского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z519" w:id="625"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z519" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Отдел полиции Мойынкумского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z520" w:id="626"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z520" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Отдел полиции Сарысуского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z521" w:id="627"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z521" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Отдел полиции Таласского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z522" w:id="628"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z522" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Отдел полиции района Турара Рыскулова Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z523" w:id="629"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z523" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Отдел полиции Шуского района Департамента полиции Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z524" w:id="630"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z524" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Управление полиции города Уральска Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z525" w:id="631"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z525" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Отдел полиции Акжаикского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z526" w:id="632"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z526" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Отдел полиции Бокейординского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z527" w:id="633"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z527" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Отдел полиции Бурлинского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z528" w:id="634"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z528" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Отдел полиции Жангалинского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z529" w:id="635"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z529" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Отдел полиции Жанибекского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z530" w:id="636"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z530" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Отдел полиции района Бәйтерек Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z531" w:id="637"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z531" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Отдел полиции Казталовского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z532" w:id="638"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z532" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Отдел полиции Каратобинского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z533" w:id="639"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z533" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Отдел полиции Сырымского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z534" w:id="640"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z534" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Отдел полиции Таскалинского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z535" w:id="641"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z535" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Отдел полиции Теректинского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z536" w:id="642"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z536" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Отдел полиции Чингирлауского района Департамента полиции Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z537" w:id="643"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z537" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Управление полиции города Караганды Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16671,130 +16927,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="644"/>
+    <w:bookmarkStart w:name="z539" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Управление полиции города Темиртау Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z540" w:id="645"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z540" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Управление полиции Абайского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z541" w:id="646"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z541" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Управление полиции Бухар-Жырауского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z542" w:id="647"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z542" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Отдел полиции города Балхаша Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkEnd w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16823,70 +17079,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="648"/>
+    <w:bookmarkStart w:name="z544" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Отдел полиции города Сарани Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkEnd w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16915,110 +17171,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="649"/>
+    <w:bookmarkStart w:name="z546" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Отдел полиции города Шахтинска Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z547" w:id="650"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z547" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Отдел полиции города Приозерска Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z548" w:id="651"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z548" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Отдел полиции Актогайского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkEnd w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17047,110 +17303,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="652"/>
+    <w:bookmarkStart w:name="z550" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Отдел полиции Каркаралинского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z551" w:id="653"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z551" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Отдел полиции Нуринского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z552" w:id="654"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z552" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Отдел полиции Осакаровского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17179,2508 +17435,2508 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="655"/>
+    <w:bookmarkStart w:name="z554" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Отдел полиции Шетского района Департамента полиции Карагандинской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z883" w:id="656"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z883" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-1. Управление полиции города Жезказган Департамента полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z884" w:id="657"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z884" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-2. Отдел полиции города Каражала Департамента полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z885" w:id="658"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z885" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-3. Отдел полиции города Сатпаева Департамента полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z886" w:id="659"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z886" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-4. Отдел полиции Жанааркинского района Департамента полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z887" w:id="660"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z887" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-5. Отдел полиции Улытауского района Департамента полиции области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z555" w:id="661"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z555" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Управление полиции города Кызылорды Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z556" w:id="662"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z556" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Отдел полиции Аральского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z557" w:id="663"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z557" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Отдел полиции Жалагашского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z558" w:id="664"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z558" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Отдел полиции Жанакорганского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z559" w:id="665"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z559" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Отдел полиции Казалинского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z560" w:id="666"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z560" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Отдел полиции Кармакшинского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z561" w:id="667"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z561" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Отдел полиции Сырдарьинского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z562" w:id="668"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z562" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Отдел полиции Шиелийского района Департамента полиции Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z563" w:id="669"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z563" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Управление полиции города Аркалыка Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z564" w:id="670"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z564" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Отдел полиции города Житикара и Житикаринского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z565" w:id="671"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z565" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Управление полиции города Костаная Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z566" w:id="672"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z566" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Отдел полиции города Лисаковска Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z567" w:id="673"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z567" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Управление полиции города Рудного Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z568" w:id="674"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z568" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Отдел полиции Алтынсаринского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z569" w:id="675"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z569" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Отдел полиции Амангельдинского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z570" w:id="676"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z570" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Отдел полиции Аулиекольского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z571" w:id="677"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z571" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Отдел полиции Денисовского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z572" w:id="678"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z572" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Отдел полиции Джангельдинского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z573" w:id="679"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z573" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Отдел полиции Камыстинского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z574" w:id="680"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z574" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Отдел полиции Карабалыкского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z575" w:id="681"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z575" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Отдел полиции Карасуского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z576" w:id="682"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z576" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Отдел полиции Костанайского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z577" w:id="683"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z577" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Отдел полиции Мендыкаринского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z578" w:id="684"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z578" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Отдел полиции Наурзумского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z579" w:id="685"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z579" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Отдел полиции Сарыкольского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z580" w:id="686"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z580" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Отдел полиции района Беимбета Майлина Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z581" w:id="687"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z581" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Отдел полиции Узункольского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z582" w:id="688"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z582" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Отдел полиции Федоровского района Департамента полиции Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z583" w:id="689"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z583" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Управление полиции города Актау Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z584" w:id="690"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z584" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Управление полиции города Жанаозен Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z585" w:id="691"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z585" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Отдел полиции Бейнеуского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z586" w:id="692"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z586" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Отдел полиции Каракиянского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z587" w:id="693"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z587" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Отдел полиции Мангистауского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z588" w:id="694"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z588" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Отдел полиции Мунайлинского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z589" w:id="695"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z589" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Отдел полиции Тупкараганского района Департамента полиции Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z590" w:id="696"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z590" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Управление полиции города Павлодара Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z591" w:id="697"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z591" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Отдел полиции города Аксу Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z592" w:id="698"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z592" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Управление полиции города Экибастуза Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z593" w:id="699"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z593" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Отдел полиции Актогайского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z594" w:id="700"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z594" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Отдел полиции Баянаульского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z595" w:id="701"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z595" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Отдел полиции Железинского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z596" w:id="702"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z596" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Отдел полиции Иртышского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z597" w:id="703"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z597" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Отдел полиции района Тереңкөл Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z598" w:id="704"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z598" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Отдел полиции района Аққулы Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z599" w:id="705"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z599" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Отдел полиции Майского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z600" w:id="706"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z600" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Отдел полиции Павлодарского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z601" w:id="707"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z601" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Отдел полиции Успенского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z602" w:id="708"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z602" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Отдел полиции Щербактинского района Департамента полиции Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z603" w:id="709"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z603" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Управление полиции города Петропавловска Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z604" w:id="710"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z604" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Отдел полиции Айыртауского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z605" w:id="711"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z605" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Отдел полиции Акжарского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z606" w:id="712"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z606" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Отдел полиции Аккайынского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z607" w:id="713"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z607" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Отдел полиции района имени Габита Мусрепова Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z608" w:id="714"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z608" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Отдел полиции Есильского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z609" w:id="715"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z609" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Отдел полиции Жамбылского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z610" w:id="716"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z610" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Отдел полиции Кызылжарского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z611" w:id="717"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z611" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Отдел полиции района Магжана Жумабаева Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z612" w:id="718"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z612" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Отдел полиции Мамлютского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z613" w:id="719"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z613" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Отдел полиции Тайыншинского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z614" w:id="720"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z614" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Отдел полиции Тимирязевского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z615" w:id="721"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z615" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Отдел полиции Уалихановского района Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z616" w:id="722"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z616" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Отдел полиции района Шал акына Департамента полиции Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z617" w:id="723"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z617" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Управление полиции города Туркестана Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z618" w:id="724"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z618" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Управление полиции Сайрамского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z619" w:id="725"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z619" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Отдел полиции города Кентау Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z620" w:id="726"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z620" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Отдел полиции Арысского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z621" w:id="727"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z621" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Отдел полиции Байдибекского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z622" w:id="728"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z622" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Отдел полиции Жетысайского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z623" w:id="729"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z623" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Отдел полиции Казыгуртского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z624" w:id="730"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z624" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Отдел полиции Келесского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z625" w:id="731"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z625" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Отдел полиции Мактааральского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z626" w:id="732"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z626" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Отдел полиции Ордабасынского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z627" w:id="733"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z627" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Отдел полиции Отрарского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z628" w:id="734"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z628" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Управление полиции Сарыагашского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z629" w:id="735"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z629" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Отдел полиции района Сауран Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z630" w:id="736"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z630" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Отдел полиции Сузакского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z631" w:id="737"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z631" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Отдел полиции Толебийского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z632" w:id="738"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z632" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Отдел полиции Тюлькубасского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z633" w:id="739"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z633" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Отдел полиции Шардаринского района Департамента полиции Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z634" w:id="740"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z634" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Управление полиции Абайского района Департамента полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z635" w:id="741"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z635" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Управление полиции аль-Фарабийского района Департамента полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z636" w:id="742"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z636" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Управление полиции Енбекшинского района Департамента полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z637" w:id="743"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z637" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Управление полиции района "Каратау" Департамента полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z902" w:id="744"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z902" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236-1. Управление полиции района "Тұран" Департамента полиции города Шымкента Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z638" w:id="745"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z638" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Линейный отдел полиции на станции Мангистау Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z639" w:id="746"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z639" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Линейный отдел полиции на станции Актобе Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z640" w:id="747"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z640" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Линейный отдел полиции на станции Атырау Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z641" w:id="748"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z641" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Линейный отдел полиции на станции Кызылорда Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z642" w:id="749"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z642" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Линейный отдел полиции на станции Уральск Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z643" w:id="750"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z643" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Линейное Управление полиции на станции Астана Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z644" w:id="751"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z644" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Линейный отдел полиции на станции Караганда – Сортировочная Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z888" w:id="752"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z888" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243-1. Линейный отдел полиции на станции Жезказган Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z645" w:id="753"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z645" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Линейный отдел полиции на станции Кокшетау Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z646" w:id="754"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z646" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Линейный отдел полиции на станции Костанай Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z647" w:id="755"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z647" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246. Линейный отдел полиции на станции Павлодар Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z648" w:id="756"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z648" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       247. Линейный отдел полиции на станции Петропавловск Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z649" w:id="757"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z649" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Линейное Управление полиции на станции Алматы 1 Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z889" w:id="758"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z889" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248-1. Линейный отдел полиции на станции Конаев Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z650" w:id="759"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z650" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249. Линейный отдел полиции на станции Тараз Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z651" w:id="760"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z651" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250. Линейный отдел полиции на станции Оскемен-1 Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z652" w:id="761"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z652" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       251. Линейный отдел полиции на станции Семей Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z653" w:id="762"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z653" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       252. Линейный отдел полиции на станции Шымкент Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z654" w:id="763"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z654" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253. Линейный отдел полиции на станции Кандыагаш Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z655" w:id="764"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z655" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254. Линейный отдел полиции в аэропорту города Астаны Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z656" w:id="765"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z656" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255. Линейный отдел полиции в аэропорту города Алматы Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z657" w:id="766"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z657" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256. Линейный отдел полиции на станции Уштобе Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z658" w:id="767"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z658" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       257. Линейный отдел полиции на станции Достык Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z659" w:id="768"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z659" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258. Линейный отдел полиции на станции Арыс 1 Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z660" w:id="769"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z660" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       259. Линейный отдел полиции на станции Туркестан Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z661" w:id="770"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z661" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       260. Линейный отдел полиции на станции Түрксіб Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z662" w:id="771"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z662" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       261. Линейный отдел полиции на станции Шу Департамента полиции на транспорте Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z663" w:id="772"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z663" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262. Представительство Министерства внутренних дел Республики Казахстан в городе Байконыре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z664" w:id="773"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z664" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263. Центральное региональное военно-следственное управление Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z665" w:id="774"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z665" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264. Южное региональное военно-следственное управление Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z666" w:id="775"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z666" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       265. Восточное региональное военно-следственное управление Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z667" w:id="776"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z667" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266. Западное региональное военно-следственное управление Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z668" w:id="777"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z668" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Комитет уголовно-исполнительной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkEnd w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 2 с изменениями, внесенными постановлениями Правительства РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19735,370 +19991,370 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 21.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 492</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z669" w:id="778"/>
+    <w:bookmarkStart w:name="z669" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент уголовно-исполнительной системы по Акмолинской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z670" w:id="779"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z670" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент уголовно-исполнительной системы по Актюбинской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z671" w:id="780"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z671" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент уголовно-исполнительной системы по городу Алматы Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z939" w:id="781"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z939" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Департамент уголовно-исполнительной системы по Алматинской области и области Жетісу Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z672" w:id="782"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z672" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент уголовно-исполнительной системы по Атырауской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z673" w:id="783"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z673" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент уголовно-исполнительной системы по Восточно-Казахстанской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z890" w:id="784"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z890" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Департамент уголовно-исполнительной системы по области Абай Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z674" w:id="785"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z674" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент уголовно-исполнительной системы по Жамбылской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z675" w:id="786"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z675" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент уголовно-исполнительной системы по Западно-Казахстанской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z676" w:id="787"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z676" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент уголовно-исполнительной системы по Карагандинской области и области Ұлытау Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z677" w:id="788"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z677" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент уголовно-исполнительной системы по Кызылординской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z678" w:id="789"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z678" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент уголовно-исполнительной системы по Костанайской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z679" w:id="790"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z679" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент уголовно-исполнительной системы по Мангистауской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z680" w:id="791"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z680" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент уголовно-исполнительной системы по Павлодарской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z681" w:id="792"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z681" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент уголовно-исполнительной системы по Северо-Казахстанской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z682" w:id="793"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z682" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент уголовно-исполнительной системы по городу Астане Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkEnd w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20127,106 +20383,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z684" w:id="794"/>
+    <w:bookmarkStart w:name="z684" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент уголовно-исполнительной системы по городу Шымкенту и Туркестанской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z685" w:id="795"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z685" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z686" w:id="796"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z686" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkEnd w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 1 с изменениями, внесенными постановлениями Правительства РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20318,93 +20574,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z687" w:id="797"/>
+    <w:bookmarkStart w:name="z687" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Центральный госпиталь с поликлиникой Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z688" w:id="798"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z688" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кинологический центр Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkEnd w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20433,2718 +20709,3434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z690" w:id="799"/>
+    <w:bookmarkStart w:name="z690" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. База военного и специального снабжения Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z691" w:id="800"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z691" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учреждение автотранспортного обслуживания Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z692" w:id="801"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z692" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отряд специального назначения "Сункар" Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z694" w:id="803"/>
-[...15 lines deleted...]
-      8. Управление специализированной службы охраны по охране дипломатических представительств Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z966" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Академия управления Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z695" w:id="804"/>
-[...15 lines deleted...]
-      9. Управление специализированной службы охраны по охране правительственных учреждений Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z696" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Алматинская академия Министерства внутренних дел Республики Казахстан имени Макана Есбулатова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z966" w:id="805"/>
-[...15 lines deleted...]
-      9-1. Академия управления Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Карагандинская академия Министерства внутренних дел Республики Казахстан имени Баримбека Бейсенова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z696" w:id="806"/>
-[...15 lines deleted...]
-      10. Алматинская академия Министерства внутренних дел Республики Казахстан имени Макана Есбулатова.</w:t>
+    <w:bookmarkStart w:name="z698" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Костанайская академия Министерства внутренних дел Республики Казахстан имени Шракбека Кабылбаева.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z697" w:id="807"/>
-[...15 lines deleted...]
-      11. Карагандинская академия Министерства внутренних дел Республики Казахстан имени Баримбека Бейсенова.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Актюбинский юридический институт Министерства внутренних дел Республики Казахстан имени Малкеджара Букенбаева.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z698" w:id="808"/>
-[...15 lines deleted...]
-      12. Костанайская академия Министерства внутренних дел Республики Казахстан имени Шракбека Кабылбаева.</w:t>
+    <w:bookmarkStart w:name="z700" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учебный центр Министерства внутренних дел Республики Казахстан имени Бауржана Момышулы (город Шымкент).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z699" w:id="809"/>
-[...15 lines deleted...]
-      13. Актюбинский юридический институт Министерства внутренних дел Республики Казахстан имени Малкеджара Букенбаева.</w:t>
+    <w:bookmarkStart w:name="z937" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Учебный центр Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z700" w:id="810"/>
-[...15 lines deleted...]
-      14. Учебный центр Министерства внутренних дел Республики Казахстан имени Бауржана Момышулы (город Шымкент).</w:t>
+    <w:bookmarkStart w:name="z701" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Поликлиника Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z937" w:id="811"/>
-[...15 lines deleted...]
-      14-1. Учебный центр Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z702" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Госпиталь с поликлиникой Департамента полиции Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z701" w:id="812"/>
-[...15 lines deleted...]
-      15. Поликлиника Департамента полиции города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z703" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Госпиталь с поликлиникой Департамента полиции Актюбинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z702" w:id="813"/>
-[...15 lines deleted...]
-      16. Госпиталь с поликлиникой Департамента полиции Акмолинской области.</w:t>
+    <w:bookmarkStart w:name="z704" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Поликлиника Департамента полиции города Алматы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z703" w:id="814"/>
-[...15 lines deleted...]
-      17. Госпиталь с поликлиникой Департамента полиции Актюбинской области.</w:t>
+    <w:bookmarkStart w:name="z705" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Госпиталь с поликлиникой Департамента полиции области Жетісу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z704" w:id="815"/>
-[...15 lines deleted...]
-      18. Поликлиника Департамента полиции города Алматы.</w:t>
+    <w:bookmarkStart w:name="z706" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Госпиталь с поликлиникой Департамента полиции Атырауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z705" w:id="816"/>
-[...15 lines deleted...]
-      19. Госпиталь с поликлиникой Департамента полиции области Жетісу.</w:t>
+    <w:bookmarkStart w:name="z707" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Госпиталь с поликлиникой Департамента полиции Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z706" w:id="817"/>
-[...15 lines deleted...]
-      20. Госпиталь с поликлиникой Департамента полиции Атырауской области.</w:t>
+    <w:bookmarkStart w:name="z938" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Госпиталь с поликлиникой Департамента полиции области Абай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z707" w:id="818"/>
-[...15 lines deleted...]
-      21. Госпиталь с поликлиникой Департамента полиции Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z708" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Госпиталь с поликлиникой Департамента полиции Жамбылской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z938" w:id="819"/>
-[...15 lines deleted...]
-      21-1. Госпиталь с поликлиникой Департамента полиции области Абай.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Госпиталь с поликлиникой Департамента полиции Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z708" w:id="820"/>
-[...15 lines deleted...]
-      22. Госпиталь с поликлиникой Департамента полиции Жамбылской области.</w:t>
+    <w:bookmarkStart w:name="z710" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Госпиталь с поликлиникой Департамента полиции Карагандинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z709" w:id="821"/>
-[...15 lines deleted...]
-      23. Госпиталь с поликлиникой Департамента полиции Западно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z711" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Поликлиника Департамента полиции Кызылординской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z710" w:id="822"/>
-[...15 lines deleted...]
-      24. Госпиталь с поликлиникой Департамента полиции Карагандинской области.</w:t>
+    <w:bookmarkStart w:name="z712" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Госпиталь с поликлиникой Департамента полиции Костанайской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z711" w:id="823"/>
-[...15 lines deleted...]
-      25. Поликлиника Департамента полиции Кызылординской области.</w:t>
+    <w:bookmarkStart w:name="z713" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Поликлиника Департамента полиции Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z712" w:id="824"/>
-[...15 lines deleted...]
-      26. Госпиталь с поликлиникой Департамента полиции Костанайской области.</w:t>
+    <w:bookmarkStart w:name="z714" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Госпиталь с поликлиникой Департамента полиции Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z713" w:id="825"/>
-[...15 lines deleted...]
-      27. Поликлиника Департамента полиции Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z715" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Госпиталь с поликлиникой Департамента полиции Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z714" w:id="826"/>
-[...15 lines deleted...]
-      28. Госпиталь с поликлиникой Департамента полиции Павлодарской области.</w:t>
+    <w:bookmarkStart w:name="z716" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Госпиталь с поликлиникой Департамента полиции Туркестанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z715" w:id="827"/>
-[...15 lines deleted...]
-      29. Госпиталь с поликлиникой Департамента полиции Северо-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z717" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Поликлиника Департамента полиции города Шымкента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z716" w:id="828"/>
-[...15 lines deleted...]
-      30. Госпиталь с поликлиникой Департамента полиции Туркестанской области.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48. Исключен постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z735" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Комитет уголовно-исполнительной системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z717" w:id="829"/>
-[...15 lines deleted...]
-      31. Поликлиника Департамента полиции города Шымкента.</w:t>
+    <w:bookmarkStart w:name="z736" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Учреждение № 1" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z718" w:id="830"/>
-[...15 lines deleted...]
-      32. Управление специализированной службы охраны города Астаны Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z737" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Учреждение № 2" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z719" w:id="831"/>
-[...15 lines deleted...]
-      33. Управление специализированной службы охраны Акмолинской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Учреждение № 3" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z720" w:id="832"/>
-[...15 lines deleted...]
-      34. Управление специализированной службы охраны Актюбинской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z739" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Учреждение № 4" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z721" w:id="833"/>
-[...15 lines deleted...]
-      35. Управление специализированной службы охраны города Алматы Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z740" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Учреждение № 5" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z722" w:id="834"/>
-[...15 lines deleted...]
-      36. Управление специализированной службы охраны Алматинской области и области Жетісу Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z741" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Учреждение № 6" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z723" w:id="835"/>
-[...15 lines deleted...]
-      37. Управление специализированной службы охраны Атырауской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z742" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Учреждение № 7" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z724" w:id="836"/>
-[...15 lines deleted...]
-      38. Управление специализированной службы охраны Восточно-Казахстанской области и области Абай Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z743" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Учреждение № 8" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z725" w:id="837"/>
-[...15 lines deleted...]
-      39. Управление специализированной службы охраны Жамбылской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z744" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Учреждение № 9" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z726" w:id="838"/>
-[...15 lines deleted...]
-      40. Управление специализированной службы охраны Западно-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z745" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Учреждение № 10" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z727" w:id="839"/>
-[...15 lines deleted...]
-      41. Управление специализированной службы охраны Карагандинской области и области Ұлытау Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z746" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Учреждение № 11" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z728" w:id="840"/>
-[...15 lines deleted...]
-      42. Управление специализированной службы охраны города Жезказгана Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z747" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. "Учреждение № 12" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z729" w:id="841"/>
-[...15 lines deleted...]
-      43. Управление специализированной службы охраны Костанайской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z748" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Учреждение № 13" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z730" w:id="842"/>
-[...15 lines deleted...]
-      44. Управление специализированной службы охраны Кызылординской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z749" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. "Учреждение № 14" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z731" w:id="843"/>
-[...15 lines deleted...]
-      45. Управление специализированной службы охраны Мангистауской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z750" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Учреждение № 15" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z732" w:id="844"/>
-[...15 lines deleted...]
-      46. Управление специализированной службы охраны Павлодарской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z751" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Учреждение № 16" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z733" w:id="845"/>
-[...15 lines deleted...]
-      47. Управление специализированной службы охраны Северо-Казахстанской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z752" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Учреждение № 17" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z734" w:id="846"/>
-[...15 lines deleted...]
-      48. Управление специализированной службы охраны города Шымкента и Туркестанской области Министерства внутренних дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z753" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. "Учреждение № 18" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z735" w:id="847"/>
+    <w:bookmarkStart w:name="z754" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Учреждение № 19" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z755" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Учреждение № 20" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z756" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. "Учреждение № 21" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z757" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. "Учреждение № 22" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z758" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. "Учреждение № 23" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z759" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "Учреждение № 24" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z760" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Учреждение № 25" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z761" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. "Учреждение № 26" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z762" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Учреждение № 27" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z763" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Учреждение № 28" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z764" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Учреждение № 29" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z765" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. "Учреждение № 30" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z766" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. "Учреждение № 31" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z767" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Учреждение № 32" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z768" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. "Учреждение № 33" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z769" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. "Учреждение № 34" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z770" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. "Учреждение № 35" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z771" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. "Учреждение № 36" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z772" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. "Учреждение № 37" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z773" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "Учреждение № 38" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z774" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. "Учреждение № 39" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z775" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. "Учреждение № 40" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z776" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. "Учреждение № 41" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z777" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. "Учреждение № 42" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z778" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. "Учреждение № 43" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z779" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. "Учреждение № 44" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z780" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. "Учреждение № 45" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z781" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. "Учреждение № 46" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z782" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. "Учреждение № 47" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z783" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. "Учреждение № 48" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z784" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. "Учреждение № 49" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z785" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. "Учреждение № 50" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z786" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. "Учреждение № 51" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z787" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. "Учреждение № 52" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z788" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. "Учреждение № 53" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z789" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. "Учреждение № 54" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z790" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. "Учреждение № 55" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z791" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. "Учреждение № 56" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z792" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. "Учреждение № 57" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z793" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. "Учреждение № 58" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z794" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. "Учреждение № 59" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z795" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. "Учреждение № 60" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z796" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. "Учреждение № 61" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z797" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. "Учреждение № 62" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z798" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. "Учреждение № 63" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z799" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. "Учреждение № 64" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z800" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. "Учреждение № 65" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z801" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. "Учреждение № 66" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z802" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. "Учреждение № 67" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z803" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. "Учреждение № 68" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z804" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. "Учреждение № 69" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z805" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. "Учреждение № 70" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z806" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. "Учреждение № 71" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z807" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. "Учреждение № 72" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z808" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. "Учреждение № 73" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z809" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. "Учреждение № 74" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z810" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. "Учреждение № 75" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z811" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. "Учреждение № 76" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z812" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. "Учреждение № 77" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z813" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. "Учреждение № 78" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z814" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. "Учреждение № 79" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z815" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Отдел охраны Департамента уголовно-исполнительной системы по городу Алматы Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81. Исключен постановлением Правительства РК от 20.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z817" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Комитет уголовно-исполнительной системы</w:t>
-[...1239 lines deleted...]
-      62. "Учреждение № 62" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> 3. Перечень республиканских государственных учреждений, находящихся в ведении Национальной гвардии Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z798" w:id="910"/>
-[...448 lines deleted...]
-    <w:bookmarkEnd w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 22.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23159,890 +24151,1326 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z818" w:id="929"/>
+    <w:bookmarkStart w:name="z818" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Академия Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z819" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Воинская часть 3477 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z820" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Воинская часть 3502 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z821" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Воинская часть 3514 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z822" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Воинская часть 3517 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z823" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Воинская часть 3650 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z824" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Воинская часть 3656 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z825" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Воинская часть 3660 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z826" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Воинская часть 5449 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z827" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Воинская часть 5451 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z828" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Воинская часть 5510 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z829" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Воинская часть 5511 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z830" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное учреждение "Воинская часть 5512 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z831" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное учреждение "Воинская часть 5513 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z832" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Воинская часть 5514 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z833" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Воинская часть 5515 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z834" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное учреждение "Воинская часть 5516 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z835" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканское государственное учреждение "Воинская часть 5517 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z836" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное учреждение "Воинская часть 5518 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z837" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное учреждение "Воинская часть 5546 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z819" w:id="930"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Воинская часть 3477 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z838" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканское государственное учреждение "Воинская часть 5547 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z820" w:id="931"/>
-[...15 lines deleted...]
-      3. Республиканское государственное учреждение "Воинская часть 3502 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z839" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Республиканское государственное учреждение "Воинская часть 5548 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z821" w:id="932"/>
-[...15 lines deleted...]
-      4. Республиканское государственное учреждение "Воинская часть 3514 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z840" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Республиканское государственное учреждение "Воинская часть 5570 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z822" w:id="933"/>
-[...15 lines deleted...]
-      5. Республиканское государственное учреждение "Воинская часть 3517 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z841" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Республиканское государственное учреждение "Воинская часть 5571 Национальной гвардии Республики Казахстан имени Героя Советского Союза, гвардии полковника Бауыржан Момышұлы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z823" w:id="934"/>
-[...15 lines deleted...]
-      6. Республиканское государственное учреждение "Воинская часть 3650 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z842" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Республиканское государственное учреждение "Воинская часть 5572 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z824" w:id="935"/>
-[...15 lines deleted...]
-      7. Республиканское государственное учреждение "Воинская часть 3656 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z843" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Республиканское государственное учреждение "Воинская часть 5573 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z825" w:id="936"/>
-[...15 lines deleted...]
-      8. Республиканское государственное учреждение "Воинская часть 3660 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z844" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Республиканское государственное учреждение "Воинская часть 6505 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z826" w:id="937"/>
-[...15 lines deleted...]
-      9. Республиканское государственное учреждение "Воинская часть 5449 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z845" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Республиканское государственное учреждение "Воинская часть 6506 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z827" w:id="938"/>
-[...15 lines deleted...]
-      10. Республиканское государственное учреждение "Воинская часть 5451 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z846" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Республиканское государственное учреждение "Воинская часть 6636 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z828" w:id="939"/>
-[...15 lines deleted...]
-      11. Республиканское государственное учреждение "Воинская часть 5510 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z847" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Республиканское государственное учреждение "Воинская часть 6637 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z829" w:id="940"/>
-[...15 lines deleted...]
-      12. Республиканское государственное учреждение "Воинская часть 5511 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z848" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Республиканское государственное учреждение "Воинская часть 6638 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z830" w:id="941"/>
-[...15 lines deleted...]
-      13. Республиканское государственное учреждение "Воинская часть 5512 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z849" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Республиканское государственное учреждение "Воинская часть 6654 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z831" w:id="942"/>
-[...15 lines deleted...]
-      14. Республиканское государственное учреждение "Воинская часть 5513 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z850" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Республиканское государственное учреждение "Воинская часть 6655 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z832" w:id="943"/>
-[...15 lines deleted...]
-      15. Республиканское государственное учреждение "Воинская часть 5514 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z851" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Республиканское государственное учреждение "Воинская часть 6656 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z833" w:id="944"/>
-[...15 lines deleted...]
-      16. Республиканское государственное учреждение "Воинская часть 5515 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z852" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Республиканское государственное учреждение "Воинская часть 6679 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z834" w:id="945"/>
-[...15 lines deleted...]
-      17. Республиканское государственное учреждение "Воинская часть 5516 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z853" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Республиканское государственное учреждение "Воинская часть 6697 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z835" w:id="946"/>
-[...15 lines deleted...]
-      18. Республиканское государственное учреждение "Воинская часть 5517 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z854" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Республиканское государственное учреждение "Воинская часть 6698 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z836" w:id="947"/>
-[...15 lines deleted...]
-      19. Республиканское государственное учреждение "Воинская часть 5518 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z855" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Республиканское государственное учреждение "Воинская часть 6699 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z837" w:id="948"/>
-[...15 lines deleted...]
-      20. Республиканское государственное учреждение "Воинская часть 5546 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z856" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Республиканское государственное учреждение "Воинская часть 6800 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z838" w:id="949"/>
-[...15 lines deleted...]
-      21. Республиканское государственное учреждение "Воинская часть 5547 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z857" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Республиканское государственное учреждение "Воинская часть 7552 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z839" w:id="950"/>
-[...15 lines deleted...]
-      22. Республиканское государственное учреждение "Воинская часть 5548 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z858" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Республиканское государственное учреждение "Воинская часть 5574 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z840" w:id="951"/>
-[...15 lines deleted...]
-      23. Республиканское государственное учреждение "Воинская часть 5570 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z988" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Республиканское государственное учреждение "Воинская часть 5575 Национальной гвардии Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z841" w:id="952"/>
-[...15 lines deleted...]
-      24. Республиканское государственное учреждение "Воинская часть 5571 Национальной гвардии Республики Казахстан имени Героя Советского Союза, гвардии полковника Бауыржан Момышұлы".</w:t>
+    <w:bookmarkStart w:name="z1054" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Перечень государственных учреждений, находящихся в ведении Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z842" w:id="953"/>
-[...15 lines deleted...]
-      25. Республиканское государственное учреждение "Воинская часть 5572 Национальной гвардии Республики Казахстан".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень дополнен разделом 4 в соответствии с постановлением Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1055" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Управление специализированной службы охраны по охране дипломатических представительств Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z843" w:id="954"/>
-[...15 lines deleted...]
-      26. Республиканское государственное учреждение "Воинская часть 5573 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1056" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление специализированной службы охраны по охране правительственных учреждений Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z844" w:id="955"/>
-[...15 lines deleted...]
-      27. Республиканское государственное учреждение "Воинская часть 6505 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1057" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление специализированной службы охраны города Астаны Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z845" w:id="956"/>
-[...15 lines deleted...]
-      28. Республиканское государственное учреждение "Воинская часть 6506 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление специализированной службы охраны Акмолинской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z846" w:id="957"/>
-[...15 lines deleted...]
-      29. Республиканское государственное учреждение "Воинская часть 6636 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1059" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление специализированной службы охраны Актюбинской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z847" w:id="958"/>
-[...15 lines deleted...]
-      30. Республиканское государственное учреждение "Воинская часть 6637 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1060" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление специализированной службы охраны города Алматы Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z848" w:id="959"/>
-[...15 lines deleted...]
-      31. Республиканское государственное учреждение "Воинская часть 6638 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1061" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление специализированной службы охраны Алматинской области и области Жетісу Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z849" w:id="960"/>
-[...15 lines deleted...]
-      32. Республиканское государственное учреждение "Воинская часть 6654 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1062" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Управление специализированной службы охраны Атырауской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z850" w:id="961"/>
-[...15 lines deleted...]
-      33. Республиканское государственное учреждение "Воинская часть 6655 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1063" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Управление специализированной службы охраны Восточно-Казахстанской области и области Абай Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z851" w:id="962"/>
-[...15 lines deleted...]
-      34. Республиканское государственное учреждение "Воинская часть 6656 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1064" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Управление специализированной службы охраны Жамбылской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z852" w:id="963"/>
-[...15 lines deleted...]
-      35. Республиканское государственное учреждение "Воинская часть 6679 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1065" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Управление специализированной службы охраны Западно-Казахстанской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z853" w:id="964"/>
-[...15 lines deleted...]
-      36. Республиканское государственное учреждение "Воинская часть 6697 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управление специализированной службы охраны Карагандинской области и области Ұлытау Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z854" w:id="965"/>
-[...15 lines deleted...]
-      37. Республиканское государственное учреждение "Воинская часть 6698 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1067" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Управление специализированной службы охраны города Жезказгана Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z855" w:id="966"/>
-[...15 lines deleted...]
-      38. Республиканское государственное учреждение "Воинская часть 6699 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1068" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Управление специализированной службы охраны Костанайской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z856" w:id="967"/>
-[...15 lines deleted...]
-      39. Республиканское государственное учреждение "Воинская часть 6800 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1069" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Управление специализированной службы охраны Кызылординской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z857" w:id="968"/>
-[...15 lines deleted...]
-      40. Республиканское государственное учреждение "Воинская часть 7552 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1070" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Управление специализированной службы охраны Мангистауской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z858" w:id="969"/>
-[...15 lines deleted...]
-      41. Республиканское государственное учреждение "Воинская часть 5574 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1071" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Управление специализированной службы охраны Павлодарской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z988" w:id="970"/>
-[...15 lines deleted...]
-      42. Республиканское государственное учреждение "Воинская часть 5575 Национальной гвардии Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z1072" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Управление специализированной службы охраны Северо-Казахстанской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z1073" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Управление специализированной службы охраны города Шымкента и Туркестанской области Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24121,92 +25549,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="971"/>
+    <w:bookmarkStart w:name="z14" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, находящихся в ведении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkEnd w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 05.08.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24323,150 +25751,150 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="972"/>
+    <w:bookmarkStart w:name="z19" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственных учреждений - территориальных органов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkEnd w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 05.08.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 881</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="973"/>
+      <w:bookmarkStart w:name="z199" w:id="974"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkEnd w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24480,74 +25908,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 22 июня 2005 года № 607</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z200" w:id="974"/>
+      <w:bookmarkStart w:name="z200" w:id="975"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkEnd w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственных учреждений - территориальных подразделений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24725,92 +26153,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="975"/>
+    <w:bookmarkStart w:name="z20" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комитете внутренних войск</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkEnd w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 29 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24927,92 +26355,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="976"/>
+    <w:bookmarkStart w:name="z26" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета внутренних войск</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkEnd w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 29 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25129,51 +26557,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="977"/>
+    <w:bookmarkStart w:name="z27" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25182,51 +26610,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и контролю за оборотом наркотиков</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkEnd w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 29 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25395,51 +26823,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="978"/>
+    <w:bookmarkStart w:name="z33" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -25448,51 +26876,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и контролю за оборотом наркотиков</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkEnd w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 29 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25609,92 +27037,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2005 года N 607</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="979"/>
+    <w:bookmarkStart w:name="z34" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkEnd w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Пункты 1 и 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26172,55 +27600,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26546,31 +27974,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>