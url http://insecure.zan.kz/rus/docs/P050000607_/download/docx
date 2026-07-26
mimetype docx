--- v2 (2026-06-07)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4691a76" w14:textId="4691a76">
+    <w:p w14:paraId="75f443e" w14:textId="75f443e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3507,130 +3507,62 @@
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) утверждает правила дорожного движения, основные положения по допуску транспортных средств к эксплуатации, перечень оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...78 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-1) разрабатывает и утверждает порядок ведения учета и присвоения юридическими лицами и индивидуальными предпринимателями, осуществляющими деятельность по сдаче в аренду электрических самокатов, регистрационного номера на электрический самокат, а также его форму и образец;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) разрабатывает и утверждает правила государственной регистрации и учета отдельных видов транспортных средств по идентификационному номеру транспортного средства, подготовки водителей механических транспортных средств, приема экзаменов и выдачи водительских удостоверений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
@@ -4906,71 +4838,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">101) Исключен постановлением Правительства РК от 29.06.2023 </w:t>
+        <w:t xml:space="preserve">101) исключен постановлением Правительства РК от 29.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 509</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11324,51 +11256,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со 02.03.2026); от 13.05.2026 </w:t>
+        <w:t xml:space="preserve"> (порядок введение в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.); от 13.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 387</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -27600,55 +27552,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27974,31 +27926,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>