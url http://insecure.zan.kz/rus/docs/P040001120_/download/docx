--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70a4260" w14:textId="70a4260">
+    <w:p w14:paraId="dc9ea08" w14:textId="dc9ea08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2290,230 +2290,250 @@
         <w:t>
       12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z534" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участие в формировании национального законодательства, направленного на обеспечение верховенства прав и свобод человека и гражданина, суверенитета Республики Казахстан, устойчивое и поступательное развитие казахстанского общества и государства, путем участия в разработке и реализации общегосударственной стратегии развития, координации, а также ведения законопроектной работы, анализа, совершенствования, систематизации законодательства Республики Казахстан, проведения юридической экспертизы проектов нормативных правовых актов, организации проведения научной правовой, научной лингвистической экспертиз по проектам законов, а также научной антикоррупционной экспертизы по проектам нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z535" w:id="32"/>
+    <w:bookmarkStart w:name="z978" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) автоматизация деятельности органов юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z535" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение анализа регуляторного воздействия по документам, предусмотренным Предпринимательским кодексом Республики Казахстан, в порядке, определяемом уполномоченным органом по предпринимательству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z536" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z536" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) правовое обеспечение деятельности Казахстана на международной арене в целях защиты его национальных интересов и укрепления авторитета республики в мировом сообществе, в том числе путем подготовки и заключения международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z537" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z537" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление государственной регистрации юридических лиц, являющихся некоммерческими организациями, учетной регистрации их филиалов и представительств, государственной регистрации нормативных правовых актов центральных государственных органов и их ведомств, местных представительных и исполнительных органов, а также акимов и ревизионных комиссий областей, городов республиканского значения, столицы, обеспечение государственного учета нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z538" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z538" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация государственной политики в сфере государственной регистрации прав на недвижимое имущество, регистрации залога движимого имущества, государственного технического обследования недвижимого имущества и ведения реестра залога движимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z539" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z539" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) формирование и реализация государственной политики в сфере осуществления государственной регистрации, организации и оказания юридической помощи, правовой пропаганды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z540" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z540" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) формирование и реализация государственной политики в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z541" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z541" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) формирование и реализация государственной политики в области охраны и защиты прав интеллектуальной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z542" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z542" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществление производства по делам об административных правонарушениях в соответствии с законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z543" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z543" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) формирование и реализация государственной политики в сфере исполнения исполнительных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2555,247 +2575,361 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="41"/>
+    <w:bookmarkStart w:name="z544" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z545" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z545" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z546" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z546" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z547" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z547" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения о привлечении к ответственности должностных лиц, указанных в Плане законопроектных работ Правительства, допустивших нарушение срока внесения законопроекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z548" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z548" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения о необходимости разработки нормативных правовых актов, направленных на реализацию поручений Главы государства, Правительства, документов Системы государственного планирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z549" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z549" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обращаться в суд; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z550" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z550" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возбуждать административные производства, а также осуществлять подготовку необходимых материалов по административному производству для его рассмотрения руководством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z551" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z551" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотрудничать с министерствами юстиции иностранных государств и международными организациями по вопросам своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z552" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац восьмой подпункта 1) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться с запросом в соответствующие государственные органы за дополнительной информацией, необходимой в сфере информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z553" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z554" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2932,350 +3066,484 @@
         <w:t>
       1) ведения законопроектной работы, совершенствование законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z560" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление и поддержка международных связей с соответствующими организациями иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z561" w:id="58"/>
+    <w:bookmarkStart w:name="z979" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) внедрение искусственного интеллекта в сфере юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z561" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка, организация заключения и исполнения в соответствии с законодательством Республики Казахстан международных договоров о правовой помощи и правовом сотрудничестве с иностранными государствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z562" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z562" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение анализа по вопросам гармонизации, унификации законодательства Республики Казахстан и иностранных государств, а также имплементации признанных Казахстаном международных норм в законодательстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z563" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z563" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внесение предложений в Правительство Республики Казахстан об инициировании судебных и арбитражных разбирательств с иностранными инвесторами по представлению компетентного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z564" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z564" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) юридическая экспертиза проектов международных договоров, нормативных правовых актов, инвестиционных контрактов, заключаемых Правительством Республики Казахстан, договоров займа, заключаемых под гарантии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z565" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z565" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение защиты разработанных государственных секретов в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z566" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z566" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечение реализации условий международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z922" w:id="65"/>
+    <w:bookmarkStart w:name="z567" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) законопроектная работа, разработка текущих планов законопроектных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z922" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) разработка проектов законов по вопросам совершенствования уголовного и уголовно-процессуального законодательства, подготавливаемых в рамках законодательной инициативы Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z568" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z568" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) координация научно-исследовательской работы государственных органов и организаций в сфере законодательства, а также законопроектной работы центральных государственных органов, разрабатывающих проекты законов в порядке законодательной инициативы Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z569" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z569" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организация проведения научной антикоррупционной экспертизы проектов нормативных правовых актов, научной правовой, научной лингвистической экспертиз по проектам законов и международных договоров, участницей которых намеревается стать Республика Казахстан, а также проектам международных договоров, подлежащих ратификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z570" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z570" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) анализ и обобщение практики применения законодательства Республики Казахстан в сфере своей деятельности, в том числе результатов правового мониторинга нормативных правовых актов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах", и внесение соответствующих предложений по его совершенствованию, устранению причин и условий, способствующих нарушению законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z571" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z571" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) официальное разъяснение нормативных правовых актов Правительства Республики Казахстан по поручению Премьер-Министра совместно с заинтересованными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z573" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение правовой информатизации, ведение Государственного реестра нормативных правовых актов Республики Казахстан, ведение единой системы правовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z980" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) государственная регистрация нормативных правовых актов центральных государственных органов и их ведомств, нормативных правовых актов маслихатов, акиматов, акимов и ревизионных комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z573" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) анализ рынка юридических услуг, формирование перечня потенциальных консультантов в целях исключения конфликта интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3304,430 +3572,752 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z575" w:id="72"/>
+    <w:bookmarkStart w:name="z575" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) координация и методологическое руководство деятельностью юридических служб центральных исполнительных органов, взаимодействие с юридическими службами аппаратов акимов областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z576" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z576" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) рассмотрение и дача рекомендаций по проектам договоров на сумму, составляющую не менее двухмиллионнократного размера месячного расчетного показателя, заключаемых с иностранными контрагентами от имени Правительства Республики Казахстан, с использованием иностранного арбитража в качестве способа разрешения споров между сторонами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z577" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z577" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организация проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z578" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z578" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) представление и защита интересов Правительства и Премьер-Министра в судах по поручению Премьер-Министра, его заместителя или Руководителя Аппарата Правительства, а также участие в конституционном производстве по поручению Премьер-Министра по вопросам, входящим в компетенцию Министерства юстиции, ставшим предметом разбирательства, оказание правовой и консультационной помощи государственным органам в судебных разбирательствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z579" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z579" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) участие в разъяснении законодательства, переговорных процессах по разрешению споров, проводимых уполномоченными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z580" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z580" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z581" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z581" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) дача заключения по проекту закона, разработанному в порядке законодательной инициативы Правительства Республики Казахстан, включающего результаты юридической экспертизы по проекту подзаконного нормативного правового акта и проекту программы информационного сопровождения и разъяснения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z582" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z582" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) привлечение для осуществления законопроектных, экспертных, научно-исследовательских работ и консультаций специалистов и экспертов государственных органов, организаций, в том числе зарубежных, с использованием в этих целях бюджетных и иных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z583" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z583" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) обеспечение защиты и представления интересов государства в арбитражах, иностранных арбитражах, иностранных государственных и судебных органах, а также в процессе до арбитражного (судебного) урегулирования споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z584" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z584" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) анализ причин предъявления судебных и арбитражных претензий к Республике Казахстан и Правительству Республики Казахстан, в том числе к государственным органам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z585" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z585" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) оценка перспектив судебных или арбитражных разбирательств, проводимых за рубежом с участием Правительства Республики Казахстан, и своевременное принятие мер по защите интересов государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z586" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z981" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) осуществление руководства и межотраслевой координации в сфере арбитражной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z982" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2) анализ правоприменительной практики и внесение предложений по совершенствованию законодательства об арбитраже;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z586" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) оказание научно-методической и юридической помощи государственным органам в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z587" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 29) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) оказание электронных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z588" w:id="85"/>
+    <w:bookmarkStart w:name="z588" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) исполнение судебных поручений и ходатайств иностранных государств в соответствии с международными договорами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z589" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z589" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обращение с иском в суд в защиту прав, свобод и охраняемых законом интересов граждан, а также общественных или государственных интересов в порядке, установленном Гражданским процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z590" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z590" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z591" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 33) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) обеспечение соблюдения органами юстиции информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z592" w:id="89"/>
+    <w:bookmarkStart w:name="z592" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) создание и обеспечение функционирования единой системы правовой информации, оказание помощи центральным исполнительным и иным центральным государственным органам в справочно-информационной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z593" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 35) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) обеспечение правовой информатизации, ведения информационной системы "Е-заңнама" ("Е-законодательство");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z594" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) контроль в центральных государственных органах и их ведомствах, маслихатах и их аппаратах, акиматах, аппаратах акимов, ревизионных комиссиях областей, городов республиканского значения, столицы в сфере соблюдения законодательства Республики Казахстан, регулирующего издание, государственную регистрацию, отмену нормативных правовых актов, подлежащих государственной регистрации в органах юстиции, и официального опубликования нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z595" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3984,580 +4574,618 @@
         <w:t>
       48) разработка и утверждение плана развития Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z607" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан, а также проведение анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z608" w:id="105"/>
+    <w:bookmarkStart w:name="z983" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-1) рассмотрение петиций в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z608" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) предоставление на договорной основе эталонных законодательных актов и иных нормативных правовых актов, информационных и справочно-методических материалов, в том числе с использованием единой системы правовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z609" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z609" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) межведомственная координация организации правовой пропаганды, участие в разъяснении законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z610" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z610" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52) согласование в порядке, определяемом Правительством Республики Казахстан, программ информационного сопровождения и разъяснения разрабатываемых законопроектов и принятых законов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z611" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z611" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) координация деятельности уполномоченных органов по правовому мониторингу нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z612" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z612" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) обеспечение в соответствии с законодательством исполнения исполнительных документов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z613" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z613" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) осуществление контроля за деятельностью государственного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z614" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z614" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) осуществление лицензирования деятельности частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z615" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z615" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57) принятие решения о приостановлении или прекращении действия лицензии частного судебного исполнителя, а также инициирование исков о лишении лицензий частных судебных исполнителей по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z934" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z934" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-1) ведение Государственного реестра лицензий частных судебных исполнителей Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z616" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z616" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) регулирование и осуществление контроля за деятельностью частных судебных исполнителей в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z617" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-1) проведение мониторинга исполнительных производств посредством цифровой системы "Государственная автоматизированная цифровая система исполнительного производства" на предмет возможных нарушений частным судебным исполнителем требований законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z617" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) разработка методических, инструктивных и разъяснительных материалов по вопросам исполнительного производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z618" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z618" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) заключение договоров с государственными органами о подключении частных судебных исполнителей к публичным реестрам и электронным базам данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z619" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z619" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) определение порядка осуществления выбора единой электронной торговой площадки по реализации арестованного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z935" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z935" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61-1) осуществление контроля за деятельностью оператора Единой электронной торговой площадки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z620" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z620" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) разработка и утверждение типовых форм постановлений судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z621" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z621" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) разработка и утверждение формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z622" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z622" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) разработка и утверждение формы соглашения об оказании гарантированной государством юридической помощи частными судебными исполнителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z623" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z623" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) утверждение правил и размера оплаты деятельности частного судебного исполнителя, связанной с принятием принудительных мер по исполнительным документам о взыскании алиментов и заработной платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z624" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z624" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) разработка и утверждение требований к местонахождению и оборудованию служебного помещения частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z625" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z625" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) установление порядка проведения аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z626" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z626" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) разработка и утверждение образцов удостоверения и личной печати частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z627" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z627" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) разработка и утверждение правил прохождения стажировки у частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z628" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z628" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утверждение размера оплаты деятельности частного судебного исполнителя;71) разработка и утверждение порядка учетной регистрации частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z630" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z630" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) разработка и утверждение положения комиссии по аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4586,170 +5214,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="129"/>
+    <w:bookmarkStart w:name="z632" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) утверждение правил реализации арестованного имущества, в том числе на торгах в форме электронного аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z633" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z633" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) утверждение перечня видов заработной платы и (или) иного дохода, которые получают родители и из которых производится удержание алиментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z634" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z634" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) разработка и утверждение порядка осуществления контроля за деятельностью частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z635" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z635" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) разработка и утверждение правил делопроизводства частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z636" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z636" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) утверждение формы и сроков предоставления региональной палатой частных судебных исполнителей информации о своей деятельности ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z637" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 79) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) определение порядка распределения исполнительных документов посредством государственной автоматизированной информационной системы исполнительного производства между частными судебными исполнителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z638" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) утверждение образцов форменной одежды (без погон), жетона и эмблемы государственных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z639" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5182,474 +5904,668 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) организация деятельности по регистрации авторского права в официальных реестрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z661" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      103) аккредитация организаций, управляющих имущественными правами на коллективной основе;</w:t>
+      103) аккредитация организаций по коллективному управлению правами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z662" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      104) разработка и утверждение правил проведения аттестации лиц, претендующих на занятие деятельностью патентного поверенного, регистрации в реестре патентных поверенных и внесения в него изменений;</w:t>
+      104) разработка и утверждение правил проведения аттестации лиц, претендующих на занятие деятельностью патентного поверенного, регистрации в реестре (реестрах) патентных поверенных и внесения в него (в них) изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z663" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      105) разработка и утверждение положений об аттестационной комиссии, апелляционном совете, апелляционной комиссии, комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
+      105) разработка и утверждение положений о комиссии по вопросам деятельности патентных поверенных, апелляционном совете, апелляционной комиссии, комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z664" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) организация деятельности аттестационной комиссии, апелляционного совета, апелляционной комиссии и комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z665" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) разработка и утверждение правил рассмотрения апелляционным советом возражений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z666" w:id="163"/>
-[...15 lines deleted...]
-      108) осуществление государственного контроля в сфере государственной регистрации юридических лиц, прав на недвижимое имущество, за деятельностью организаций, управляющих имущественными правами на коллективной основе, а также за использованием товарного знака, знака обслуживания, наименования места происхождения товара или фирменного наименования в соответствии с Предпринимательским кодексом Республики Казахстан ;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 108) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      108) осуществление государственного контроля в сфере государственной регистрации юридических лиц, прав на недвижимое имущество, за деятельностью организаций по коллективному управлению правами, а также за использованием объектов авторского права и смежных прав, товарного знака, знака обслуживания, наименования места происхождения товара или фирменного наименования в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z667" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) осуществление контроля за деятельностью государственной организации, осуществляющей экспертизу в сфере патентного дела и регистрацию авторского права в официальных реестрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z667" w:id="164"/>
-[...15 lines deleted...]
-      109) осуществление контроля за деятельностью государственной организации, осуществляющей экспертизу в сфере патентного дела и регистрацию авторского права в официальных реестрах;</w:t>
+    <w:bookmarkStart w:name="z668" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) осуществление межведомственной координации деятельности и методической помощи уполномоченным органам, а также заинтересованным организациям в области охраны и защиты прав интеллектуальной собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z668" w:id="165"/>
-[...15 lines deleted...]
-      110) осуществление межведомственной координации деятельности и методической помощи уполномоченным органам, а также заинтересованным организациям в области охраны и защиты прав интеллектуальной собственности;</w:t>
+    <w:bookmarkStart w:name="z669" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) выработка предложений по совершенствованию законодательства в области охраны и защиты прав интеллектуальной собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z669" w:id="166"/>
-[...15 lines deleted...]
-      111) выработка предложений по совершенствованию законодательства в области охраны и защиты прав интеллектуальной собственности;</w:t>
+    <w:bookmarkStart w:name="z670" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) мониторинг реализации уполномоченными органами и организациями государственной политики по охране и защите прав интеллектуальной собственности, включая соблюдение ими законодательства и исполнения международных договоров в данной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z670" w:id="167"/>
-[...15 lines deleted...]
-      112) мониторинг реализации уполномоченными органами и организациями государственной политики по охране и защите прав интеллектуальной собственности, включая соблюдение ими законодательства и исполнения международных договоров в данной сфере;</w:t>
+    <w:bookmarkStart w:name="z671" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) организация деятельности по проведению экспертизы заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, ведение соответствующих государственных реестров, выдачу охранных документов и осуществление мер по поддержанию их в силе, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z671" w:id="168"/>
-[...15 lines deleted...]
-      113) организация деятельности по проведению экспертизы заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, ведение соответствующих государственных реестров, выдачу охранных документов и осуществление мер по поддержанию их в силе, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z672" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114) утверждение размера, правил сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях без согласия автора с выплатой авторского вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z672" w:id="169"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах;</w:t>
+    <w:bookmarkStart w:name="z936" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-1) утверждение минимальных ставок авторского вознаграждения за некоторые виды использования произведений по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z936" w:id="170"/>
-[...15 lines deleted...]
-      114-1) утверждение минимальных ставок авторского вознаграждения за некоторые виды использования произведений по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z937" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-2) утверждение минимальных ставок вознаграждения исполнителям и производителям фонограмм по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z937" w:id="171"/>
-[...15 lines deleted...]
-      114-2) утверждение минимальных ставок вознаграждения исполнителям и производителям фонограмм по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z938" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-3) утверждение инструкции по применению минимальных ставок авторского вознаграждения за некоторые виды использования произведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z938" w:id="172"/>
-[...15 lines deleted...]
-      114-3) утверждение инструкции по применению минимальных ставок авторского вознаграждения за некоторые виды использования произведений;</w:t>
+    <w:bookmarkStart w:name="z984" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-4) утверждение инструкции по применению минимальных ставок вознаграждения исполнителям и производителям фонограмм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z939" w:id="173"/>
-[...15 lines deleted...]
-      114-4) утверждение инструкции по применению минимальных ставок вознаграждения исполнителям и производителям фонограмм;</w:t>
+    <w:bookmarkStart w:name="z985" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-5) утверждение состава и положения о комиссии по аккредитации, правил проведения аккредитации, квалификационных требований к организациям по коллективному управлению правами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z673" w:id="174"/>
+    <w:bookmarkStart w:name="z986" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-6) утверждение правил управления единой цифровой платформой в сфере коллективного управления правами и предоставление единой точки доступа к ее использованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z987" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-7) утверждение правил и формы внесения в единую цифровую платформу сведений о собранном, распределенном, выплаченном вознаграждении, а также вознаграждении, направленном на покрытие расходов организации по коллективному управлению правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z988" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-8) утверждение правил признания товарного знака или используемого как товарный знак обозначения в качестве общеизвестного в Республике Казахстан товарного знака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z989" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-9) утверждение правил рассмотрения жалоб на решения комиссии по вопросам деятельности патентных поверенных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z990" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-10) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z673" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) методическое руководство деятельностью по государственной регистрации юридических лиц и учетной регистрации филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z674" w:id="175"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z674" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) осуществление методического руководства по вопросам государственной регистрации прав на недвижимое имущество некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z675" w:id="176"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z675" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117) контроль за соблюдением территориальными органами юстиции требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5678,850 +6594,1216 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z677" w:id="177"/>
+    <w:bookmarkStart w:name="z677" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) нормативно-методологическое обеспечение, осуществление контроля за регистрацией актов гражданского состояния и обеспечение функционирования соответствующих баз данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z679" w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z679" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       121) осуществление государственного контроля за деятельностью государственной корпорации "Правительство для граждан" в сфере государственной регистрации актов гражданского состояния в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z680" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z680" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) согласование решения уполномоченного органа в области защиты прав детей Республики Казахстан об аккредитации агентства по усыновлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z681" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z681" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) разработка и утверждение порядка организации государственной регистрации актов гражданского состояния, внесения в них изменений, исправлений, дополнений, аннулирования и восстановления актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z682" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z682" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) утверждение форм актовых записей, свидетельств и справок о государственной регистрации актов гражданского состояния в электронной форме и на бумажном носителе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z683" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z683" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) установление форм заявлений о вступлении в брак (супружество), о расторжении брака (супружества), справок о брачной правоспособности, о смерти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z684" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z684" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) государственная регистрация юридических лиц, являющихся некоммерческими организациями, учетная регистрация их филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z685" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z685" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       127) осуществление государственного контроля за деятельностью Государственной корпорации "Правительство для граждан" в сфере государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z686" w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z686" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) направление в государственную корпорацию "Правительство для граждан" представления об устранении нарушений в случае выявления нарушения законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z687" w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z687" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) согласование цен на услуги по государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств, реализуемые регистрирующим органом, устанавливаемых решением уполномоченного органа, осуществляющего организацию и координацию деятельности Государственной корпорации "Правительство для граждан", по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z688" w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z688" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) определение содержания типового устава юридических лиц, относящихся к субъектам малого, среднего и крупного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z689" w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z689" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) установление формы справок о государственной регистрации (перерегистрации) юридических лиц, учетной регистрации (перерегистрации) филиалов (представительств);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z690" w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z690" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) установление формы заявлений о государственной регистрации (перерегистрации) юридического лица, учетной регистрации (перерегистрации) филиала (представительства), государственной регистрации внесенных изменений и дополнений в учредительные документы юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, положения об его филиалах (представительствах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z691" w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z691" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) установление формы заявления о выдаче дубликата устава (положения) юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, их филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z692" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z692" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) установление формы заявлений о государственной регистрации ликвидации юридического лица, прекращении деятельности филиала (представительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z693" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z693" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) утверждение совместно с органом внутренних дел правил создания, ведения и использования национальных реестров идентификационных номеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z940" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z940" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135-1) утверждение правил формирования бизнес - идентификационного номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z694" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z694" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) централизованное осуществление формирования и ведение бизнес-идентификационных номеров и представление информации регистрирующим органам и иным государственным учреждениям не позднее двух рабочих дней с момента их обращений, а также представление информации государственным органам, наделенным контрольными и надзорными функциями, по их запросу в случаях, предусмотренных законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z695" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z695" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) ведение национального реестра бизнес-идентификационных номеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z696" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z696" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) осуществление государственного регулирования в сфере государственной регистрации прав на недвижимое имущество, регистрации залога движимого имущества, государственного технического обследования недвижимого имущества и ведения реестра залога движимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z697" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z697" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) разработка и утверждение требований к сопровождению правового кадастра и правил доступа к правовому кадастру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z698" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z698" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) разработка и утверждение правил представления статистической и иной отчетной информации в области государственной регистрации прав на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z699" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z699" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) согласование цен на товары (работы, услуги), производимые и (или) реализуемые регистрирующим органом, за государственную регистрацию прав на недвижимое имущество, в том числе в ускоренном порядке, и государственное техническое обследование зданий, сооружений и (или) их составляющих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z976" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z976" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141-1) установление цен на работы, услуги, производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z977" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z977" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141-2) утверждение перечня видов деятельности, технологически связанных с работами, услугами, осуществляемыми субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z700" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z700" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) принятие мер по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z701" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z701" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       143) в пределах своей компетенции координация проведения процедур публичного обсуждения Консультативного документа регуляторной политики и проектов нормативных правовых актов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z703" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">144) исключен постановлением Правительства РК от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z703" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) разработка и утверждение инструкции по государственному техническому обследованию объектов недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z964" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z964" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145-1) разработка и утверждение формы кадастрового паспорта объекта недвижимости по согласованию с центральным уполномоченным органом по управлению земельными ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z965" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 145-2) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145-2) разработка и утверждение совместно с центральным уполномоченным органом по управлению земельными ресурсами порядка ведения и использования информационной системы единого государственного кадастра недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z704" w:id="209"/>
+    <w:bookmarkStart w:name="z704" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146) определение порядка взаимодействия государственных органов по обмену информацией для целей ведения правового и иных кадастров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z705" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z705" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) определение порядка представления информации из правового кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z706" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 148) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) определение порядка и сроков внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества, порядка присвоения кадастрового номера первичным и вторичным объектам недвижимости, а также формы сведений, обязательных для внесения в информационную систему правового кадастра, формы кадастрового паспорта объекта недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z707" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 149) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) определение порядка электронной регистрации прав (обременений прав) на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z708" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) определение сроков и порядка проведения систематической регистрации в Республике Казахстан в правовом кадастре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z709" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6558,7326 +7840,8790 @@
         <w:t>
       152) руководство деятельностью государственных нотариальных контор, содействие развитию частного нотариата, контроль за законностью совершаемых нотариальных действий и соблюдением правил делопроизводства государственными и частными нотариусами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z711" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) осуществление регулирования нотариальной деятельности в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z712" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 154) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) разработка и утверждение правил пользования единой нотариальной информационной системой по согласованию с уполномоченным органом в сфере информатизации и уполномоченным органом в сфере обеспечения информационной безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 155) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) разработка и утверждение порядка ведения реестров единой нотариальной информационной системы по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 156) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) разработка и утверждение формы представления отчетности о функционировании реестров единой нотариальной информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z715" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) разработка и утверждение правил по нотариальному делопроизводству по согласованию с уполномоченным государственным органом управления архивами и документацией Республики Казахстан с участием республиканской нотариальной палаты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z713" w:id="218"/>
-[...15 lines deleted...]
-      155) разработка и утверждение порядка ведения реестров единой нотариальной информационной системы по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) разработка и утверждение правил совершения нотариальных действий нотариусами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z714" w:id="219"/>
-[...15 lines deleted...]
-      156) разработка и утверждение формы представления отчетности о функционировании реестров единой нотариальной информационной системы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158-1) разработка и утверждение размеров ставок за совершение нотариальных действий и иных услуг, а также за выдачу копий (дубликатов) нотариально удостоверенных документов и осуществление консультирования частными нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z717" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) разработка и утверждение положения об аттестации должностных лиц аппаратов акимов городов районного значения, поселков, сел, сельских округов, совершающих нотариальные действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z715" w:id="220"/>
-[...15 lines deleted...]
-      157) разработка и утверждение правил по нотариальному делопроизводству по согласованию с уполномоченным государственным органом управления архивами и документацией Республики Казахстан с участием республиканской нотариальной палаты;</w:t>
+    <w:bookmarkStart w:name="z718" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) разработка и утверждение положения о государственном реестре лицензий на право занятия нотариальной деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z716" w:id="221"/>
-[...15 lines deleted...]
-      158) разработка и утверждение правил совершения нотариальных действий нотариусами;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">161) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z720" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) разработка и утверждение порядка и условий проведения аттестации и пробной аттестации лиц, претендующих на право занятия нотариальной деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z717" w:id="222"/>
-[...15 lines deleted...]
-      159) разработка и утверждение положения об аттестации должностных лиц аппаратов акимов городов районного значения, поселков, сел, сельских округов, совершающих нотариальные действия;</w:t>
+    <w:bookmarkStart w:name="z721" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) утверждение критериев оценки степени рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z718" w:id="223"/>
-[...15 lines deleted...]
-      160) разработка и утверждение положения о государственном реестре лицензий на право занятия нотариальной деятельностью;</w:t>
+    <w:bookmarkStart w:name="z722" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) согласование положения о повышении квалификации нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z719" w:id="224"/>
-[...15 lines deleted...]
-      161) разработка и утверждение персонального состава аттестационных комиссий юстиции на право занятия нотариальной деятельностью и регламента их работ;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) согласование положения о порядке прохождения стажировки стажерами нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z720" w:id="225"/>
-[...15 lines deleted...]
-      162) разработка и утверждение порядка и условий проведения тестирования лиц, прошедших стажировку и претендующих на право занятия нотариальной деятельностью;</w:t>
+    <w:bookmarkStart w:name="z724" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166) разработка и утверждение требований к помещению нотариуса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z721" w:id="226"/>
-[...15 lines deleted...]
-      163) утверждение критериев оценки степени рисков;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 167) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) разработка и утверждение форм реестров регистрации нотариальных действий (в том числе электронного реестра единой нотариальной информационной системы), нотариальных свидетельств и постановлений, удостоверительных надписей на сделках и свидетельствуемых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z726" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168) разработка методических, инструктивных и разъяснительных материалов по вопросам нотариата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z722" w:id="227"/>
-[...15 lines deleted...]
-      164) согласование положения о повышении квалификации нотариусов;</w:t>
+    <w:bookmarkStart w:name="z727" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169) утверждение минимального количества нотариусов по каждому нотариальному округу на основании представления территориального органа юстиции совместно с территориальной нотариальной палатой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z723" w:id="228"/>
-[...15 lines deleted...]
-      165) согласование положения о порядке прохождения стажировки стажерами нотариусов;</w:t>
+    <w:bookmarkStart w:name="z728" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170) разработка и утверждение правил оплаты за прохождение стажировки стажерами нотариуса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z724" w:id="229"/>
-[...15 lines deleted...]
-      166) разработка и утверждение требований к помещению нотариуса;</w:t>
+    <w:bookmarkStart w:name="z729" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171) осуществление лицензирования деятельности нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z725" w:id="230"/>
-[...15 lines deleted...]
-      167) разработка и утверждение форм реестров регистрации нотариальных действий (в том числе электронного реестра единой нотариальной информационной системы), нотариальных свидетельств и постановлений, удостоверительных надписей на сделках и свидетельствуемых документах;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) принятие решений о приостановлении, прекращении и возобновлении действия лицензии на право занятия нотариальной деятельностью, а также инициирование исков о лишении лицензий нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z726" w:id="231"/>
-[...15 lines deleted...]
-      168) разработка методических, инструктивных и разъяснительных материалов по вопросам нотариата;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) размещение решения о приостановлении или возобновлении действия лицензии на право занятия нотариальной деятельностью на интернет-ресурсе лицензиара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z727" w:id="232"/>
-[...15 lines deleted...]
-      169) утверждение минимального количества нотариусов по каждому нотариальному округу на основании представления территориального органа юстиции совместно с территориальной нотариальной палатой;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) ведение Государственного реестра лицензий на право занятия нотариальной деятельностью, а также размещение на интернет-ресурсе сведений о лицах, которым выданы лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z728" w:id="233"/>
-[...15 lines deleted...]
-      170) разработка и утверждение правил оплаты за прохождение стажировки стажерами нотариуса;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175) ведение Государственного реестра лицензий на право занятия адвокатской деятельностью, обеспечение размещения на интернет-ресурсе сведений реестра, а также списков адвокатов, занимающихся адвокатской деятельностью, и сведений о приостановлении, возобновлении, лишении и прекращении действия лицензий адвокатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z729" w:id="234"/>
-[...15 lines deleted...]
-      171) осуществление лицензирования деятельности нотариусов;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176) осуществление лицензирования деятельности адвокатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z730" w:id="235"/>
-[...15 lines deleted...]
-      172) принятие решений о приостановлении, прекращении и возобновлении действия лицензии на право занятия нотариальной деятельностью, а также инициирование исков о лишении лицензий нотариусов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176-1) разработка и утверждение порядка и условий аттестации и пробной аттестации лиц, прошедших стажировку и претендующих на занятие адвокатской деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z735" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) осуществление контроля за качеством гарантированной государством юридической помощи, оказываемой физическим и юридическим лицам адвокатами, нотариусами, частными судебными исполнителями, юридическими консультантами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z731" w:id="236"/>
-[...15 lines deleted...]
-      173) размещение решения о приостановлении или возобновлении действия лицензии на право занятия нотариальной деятельностью на интернет-ресурсе лицензиара;</w:t>
+    <w:bookmarkStart w:name="z736" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) утверждение правил и размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z732" w:id="237"/>
-[...15 lines deleted...]
-      174) ведение Государственного реестра лицензий на право занятия нотариальной деятельностью, а также размещение на интернет-ресурсе сведений о лицах, которым выданы лицензии;</w:t>
+    <w:bookmarkStart w:name="z941" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178-1) утверждение перечня документов, подтверждающих право на получение гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z733" w:id="238"/>
-[...15 lines deleted...]
-      175) ведение Государственного реестра лицензий на право занятия адвокатской деятельностью, обеспечение размещения на интернет-ресурсе сведений реестра, а также списков адвокатов, занимающихся адвокатской деятельностью, и сведений о приостановлении, возобновлении, лишении и прекращении действия лицензий адвокатов;</w:t>
+    <w:bookmarkStart w:name="z737" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179) утверждение порядка учета гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z734" w:id="239"/>
-[...15 lines deleted...]
-      176) осуществление лицензирования деятельности адвокатов;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180) осуществление контроля за деятельностью палат юридических консультантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z735" w:id="240"/>
-[...15 lines deleted...]
-      177) осуществление контроля за качеством гарантированной государством юридической помощи, оказываемой физическим и юридическим лицам адвокатами, нотариусами, частными судебными исполнителями, юридическими консультантами;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) разработка и утверждение типового устава палаты юридических консультантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z736" w:id="241"/>
-[...15 lines deleted...]
-      178) утверждение правил и размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) ведение реестра палат юридических консультантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z941" w:id="242"/>
-[...15 lines deleted...]
-      178-1) утверждение перечня документов, подтверждающих право на получение гарантированной государством юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) разработка и утверждение типового договора страхования профессиональной ответственности юридических консультантов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z737" w:id="243"/>
-[...15 lines deleted...]
-      179) утверждение порядка учета гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом;</w:t>
+    <w:bookmarkStart w:name="z742" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184) разработка и утверждение типового договора страхования профессиональной ответственности адвокатов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z738" w:id="244"/>
-[...15 lines deleted...]
-      180) осуществление контроля за деятельностью палат юридических консультантов;</w:t>
+    <w:bookmarkStart w:name="z743" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) формирование и реализация государственной политики в сфере оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z739" w:id="245"/>
-[...15 lines deleted...]
-      181) разработка и утверждение типового устава палаты юридических консультантов;</w:t>
+    <w:bookmarkStart w:name="z744" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) обеспечение функционирования и развития системы гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z740" w:id="246"/>
-[...15 lines deleted...]
-      182) ведение реестра палат юридических консультантов;</w:t>
+    <w:bookmarkStart w:name="z745" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) осуществление контроля за качеством оказываемой гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z741" w:id="247"/>
-[...15 lines deleted...]
-      183) разработка и утверждение типового договора страхования профессиональной ответственности юридических консультантов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z746" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) разработка и утверждение критериев качества оказания гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z742" w:id="248"/>
-[...15 lines deleted...]
-      184) разработка и утверждение типового договора страхования профессиональной ответственности адвокатов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) согласование стандартов оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z743" w:id="249"/>
-[...15 lines deleted...]
-      185) формирование и реализация государственной политики в сфере оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190) согласование критериев качества оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z744" w:id="250"/>
-[...15 lines deleted...]
-      186) обеспечение функционирования и развития системы гарантированной государством юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) осуществление международного сотрудничества в сфере оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z745" w:id="251"/>
-[...15 lines deleted...]
-      187) осуществление контроля за качеством оказываемой гарантированной государством юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) координация деятельности лиц, оказывающих гарантированную государством юридическую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z746" w:id="252"/>
-[...15 lines deleted...]
-      188) разработка и утверждение критериев качества оказания гарантированной государством юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) проведение мониторинга законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, обеспечение полноты объема и качества оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z747" w:id="253"/>
-[...15 lines deleted...]
-      189) согласование стандартов оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) обеспечение правового информирования населения о лицах, оказывающих юридическую помощь, механизмах, основаниях и условиях оказания юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z748" w:id="254"/>
-[...15 lines deleted...]
-      190) согласование критериев качества оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) обеспечение опубликования не реже одного раза в год в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и размещение на своем интернет-ресурсе информации о системе и основных итогах оказания гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z749" w:id="255"/>
-[...15 lines deleted...]
-      191) осуществление международного сотрудничества в сфере оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) проставление апостиля на официальных документах, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z750" w:id="256"/>
-[...15 lines deleted...]
-      192) координация деятельности лиц, оказывающих гарантированную государством юридическую помощь;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) осуществление лицензирования в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z751" w:id="257"/>
-[...15 lines deleted...]
-      193) проведение мониторинга законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, обеспечение полноты объема и качества оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) присвоение квалификации судебного эксперта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z752" w:id="258"/>
-[...15 lines deleted...]
-      194) обеспечение правового информирования населения о лицах, оказывающих юридическую помощь, механизмах, основаниях и условиях оказания юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) осуществление государственного регулирования цен на судебно-экспертные услуги, оказываемые органами судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z753" w:id="259"/>
-[...15 lines deleted...]
-      195) обеспечение опубликования не реже одного раза в год в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и размещение на своем интернет-ресурсе информации о системе и основных итогах оказания гарантированной государством юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) согласование штатного расписания и структуры органа судебных экспертиз по представлению первого руководителя органа судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z754" w:id="260"/>
-[...15 lines deleted...]
-      196) проставление апостиля на официальных документах, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) организация и осуществление научно-методического и информационного обеспечения судебной экспертиз, а также подбора, подготовки, переподготовки и повышения квалификации лиц, осуществляющих судебно-экспертную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z755" w:id="261"/>
-[...15 lines deleted...]
-      197) осуществление лицензирования в сфере судебно-экспертной деятельности;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) материально-техническое обеспечение государственных судебно-экспертных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z756" w:id="262"/>
-[...15 lines deleted...]
-      198) прием квалификационных экзаменов и выдача квалификационного свидетельства судебного эксперта на право производства определенного вида судебной экспертизы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 203) предусматривается в редакции постановления Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) создание и обеспечение функционирования электронных информационных ресурсов и информационных систем, информационно-коммуникационных сетей в области судебной экспертизы, организации доступа к ним физических и юридических лиц в соответствии с законодательством Республики Казахстан в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z762" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) разработка и утверждение перечня видов судебных экспертиз и экспертных специальностей, квалификация по которым присваивается Министерством юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z757" w:id="263"/>
-[...15 lines deleted...]
-      199) осуществление государственного регулирования цен на судебно-экспертные услуги, оказываемые органами судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) разработка и утверждение правил организации и производства судебных экспертиз и исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z758" w:id="264"/>
-[...15 lines deleted...]
-      200) согласование штатного расписания и структуры органа судебных экспертиз по представлению директора органа судебных экспертиз;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) разработка и утверждение правил обращения с объектами судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z759" w:id="265"/>
-[...15 lines deleted...]
-      201) организация и осуществление научно-методического и информационного обеспечения судебной экспертиз, а также подбора, подготовки, переподготовки и повышения квалификации лиц, осуществляющих судебно-экспертную деятельность;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) разработка и утверждение правил определения категорий сложности судебных экспертиз, порядка исчисления сроков производства судебных экспертиз в зависимости от категории их сложности, а также оснований и порядка приостановления и продления срока производства судебных экспертиз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z760" w:id="266"/>
-[...15 lines deleted...]
-      202) материально-техническое обеспечение государственных судебно-экспертных организаций;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) разработка и утверждение нормативов нагрузки судебных экспертов органов судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z761" w:id="267"/>
-[...15 lines deleted...]
-      203) создание и обеспечение функционирования электронных информационных ресурсов и информационных систем, информационно-коммуникационных сетей в области судебной экспертизы, организации доступа к ним физических и юридических лиц в соответствии с законодательством Республики Казахстан в сфере информатизации;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) разработка и утверждение правил определения стоимости производства судебной экспертизы в органах судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z762" w:id="268"/>
-[...15 lines deleted...]
-      204) разработка и утверждение перечня видов судебных экспертиз и экспертных специальностей, квалификация по которым присваивается Министерством юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) разработка и утверждение правил валидации методов и методик судебно-экспертных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z763" w:id="269"/>
-[...15 lines deleted...]
-      205) разработка и утверждение правил организации и производства судебных экспертиз и исследований;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) разработка и утверждение правил разработки, апробирования и внедрения методик судебно-экспертных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z764" w:id="270"/>
-[...15 lines deleted...]
-      206) разработка и утверждение правил обращения с объектами судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z770" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) разработка и утверждение правил формирования, ведения и использования Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z765" w:id="271"/>
-[...15 lines deleted...]
-      207) разработка и утверждение правил определения категорий сложности судебных экспертиз, порядка исчисления сроков производства судебных экспертиз в зависимости от категории их сложности, а также оснований и порядка приостановления и продления срока производства судебных экспертиз;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) ведение Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z766" w:id="272"/>
-[...15 lines deleted...]
-      208) разработка и утверждение нормативов нагрузки судебных экспертов органов судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z772" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) разработка и утверждение стандартов и требований к специально оснащенным помещениям для производства судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z767" w:id="273"/>
-[...15 lines deleted...]
-      209) разработка и утверждение правил определения стоимости производства судебной экспертизы в органах судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z773" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) разработка и утверждение правил квалификационной подготовки судебных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z768" w:id="274"/>
-[...15 lines deleted...]
-      210) разработка и утверждение правил валидации методов и методик судебно-экспертных исследований;</w:t>
+    <w:bookmarkStart w:name="z774" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) разработка и утверждение Правил и условий присвоения квалификации судебного эксперта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z769" w:id="275"/>
-[...15 lines deleted...]
-      211) разработка и утверждение правил разработки, апробирования и внедрения методик судебно-экспертных исследований;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">217) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z776" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) разработка и утверждение Правил и условий аттестации судебных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z770" w:id="276"/>
-[...15 lines deleted...]
-      212) разработка и утверждение правил формирования, ведения и использования Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">219) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z778" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) аттестация судебных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z771" w:id="277"/>
-[...15 lines deleted...]
-      213) ведение Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z779" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) разработка и утверждение правил повышения квалификации судебных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z772" w:id="278"/>
-[...15 lines deleted...]
-      214) разработка и утверждение стандартов и требований к специально оснащенным помещениям для производства судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) разработка и утверждение правил формирования, ведения и использования Государственного реестра судебных экспертов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z773" w:id="279"/>
-[...15 lines deleted...]
-      215) разработка и утверждение правил квалификационной подготовки судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223) ведение Государственного реестра судебных экспертов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z774" w:id="280"/>
-[...15 lines deleted...]
-      216) разработка и утверждение правил приема экзаменов для присвоения квалификации судебного эксперта;</w:t>
+    <w:bookmarkStart w:name="z782" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224) разработка и утверждение положения о комиссии по лицензированию судебно-экспертной деятельности и ее состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z775" w:id="281"/>
-[...15 lines deleted...]
-      217) разработка и утверждение положения о комиссии по присвоению квалификации судебного эксперта и ее состава;</w:t>
+    <w:bookmarkStart w:name="z783" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225) разработка и утверждение кодекса этики судебного эксперта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z776" w:id="282"/>
-[...15 lines deleted...]
-      218) разработка и утверждение правил аттестации судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z784" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226) подбор и расстановка кадров судебных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z777" w:id="283"/>
-[...15 lines deleted...]
-      219) разработка и утверждение положения о комиссии по проведению аттестации судебных экспертов и ее состава;</w:t>
+    <w:bookmarkStart w:name="z785" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227) координация научно-исследовательской работы в сфере судебной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z778" w:id="284"/>
-[...15 lines deleted...]
-      220) аттестация судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z786" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228) осуществление подготовки и внесение предложений о разработке, внесении изменений, пересмотре и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации, рекомендаций по стандартизации в уполномоченный орган в порядке, установленном законодательством Республики Казахстан, в курируемых сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z779" w:id="285"/>
-[...15 lines deleted...]
-      221) разработка и утверждение правил повышения квалификации судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z787" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) осуществление разработки национальных стандартов и национальных классификаторов технико-экономической информации в сфере судебно-экспертной деятельности по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z780" w:id="286"/>
-[...15 lines deleted...]
-      222) разработка и утверждение правил формирования, ведения и использования Государственного реестра судебных экспертов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z788" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230) рассмотрение проектов документов по стандартизации и национального плана стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z781" w:id="287"/>
-[...15 lines deleted...]
-      223) ведение Государственного реестра судебных экспертов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z789" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) осуществление подготовки предложений по созданию технических комитетов по стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z782" w:id="288"/>
-[...15 lines deleted...]
-      224) разработка и утверждение положения о комиссии по лицензированию судебно-экспертной деятельности и ее состава;</w:t>
+    <w:bookmarkStart w:name="z790" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232) участие в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z783" w:id="289"/>
-[...15 lines deleted...]
-      225) разработка и утверждение кодекса этики судебного эксперта;</w:t>
+    <w:bookmarkStart w:name="z791" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233) участие в реализации единой государственной политики в области обеспечения единства измерений в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z784" w:id="290"/>
-[...15 lines deleted...]
-      226) подбор и расстановка кадров судебных экспертов;</w:t>
+    <w:bookmarkStart w:name="z792" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234) осуществление контроля за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z785" w:id="291"/>
-[...15 lines deleted...]
-      227) координация научно-исследовательской работы в сфере судебной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z942" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234-1) разработка и утверждение профессионального стандарта в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z786" w:id="292"/>
-[...15 lines deleted...]
-      228) осуществление подготовки и внесение предложений о разработке, внесении изменений, пересмотре и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации, рекомендаций по стандартизации в уполномоченный орган в порядке, установленном законодательством Республики Казахстан, в курируемых сферах;</w:t>
+    <w:bookmarkStart w:name="z793" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235) составление протоколов и рассмотрение дел об административных правонарушениях, наложение административных взысканий в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z787" w:id="293"/>
-[...15 lines deleted...]
-      229) осуществление разработки национальных стандартов и национальных классификаторов технико-экономической информации в сфере судебно-экспертной деятельности по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
+    <w:bookmarkStart w:name="z794" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z788" w:id="294"/>
-[...15 lines deleted...]
-      230) рассмотрение проектов документов по стандартизации и национального плана стандартизации в сфере судебно-экспертной деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-1) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-2) планирование, организация и руководство мобилизационной подготовкой организаций в соответствующей сфере государственного управления, проведение оценки мобилизационной готовности организаций, имеющих мобилизационные заказы, в порядке, установленном в правилах мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-3) заключение договоров с организациями на выполнение мобилизационных заказов, внесение предложений в уполномоченный орган в области мобилизационной подготовки о снятии и передаче установленных мобилизационных заказов при банкротстве, реорганизации, ликвидации, изменении профиля работы организаций, имеющих мобилизационные заказы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      236-4) проведение во взаимодействии с местными исполнительными органами Республики Казахстан мероприятий по подготовке к выполнению мобилизационных планов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-5) представление в уполномоченный орган в области мобилизационной подготовки информации о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-6) организация и проведение работы по бронированию военнообязанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-7) организация и обеспечение во взаимодействии с местными исполнительными органами Республики Казахстан проведения комплекса мероприятий по переводу организаций на режим военного положения при объявлении мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-8) разработка и (или) утверждение нормативных правовых актов в области мобилизационной подготовки и мобилизации в соответствующей сфере государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-9) разработка и утверждение мобилизационных планов по согласованию с уполномоченным органом в области мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-10) участие в проведении военно-экономических и командно-штабных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-11) разработка и утверждение методики определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, по согласованию с уполномоченным органом в области мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-12) проведение анализа потребностей организаций, имеющих мобилизационный заказ в соответствии с методикой определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, для формирования номенклатуры и объемов хранения материальных ценностей государственного материального резерва в части мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается дополнить пунктами 236-13), 236-14), 236-15) в соответствии с постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-16) внесение предложений в Правительство Республики Казахстан о разбронировании материальных ценностей государственного резерва для оказания гуманитарной помощи по согласованию с уполномоченным органом в области государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-17) принятие решений о выпуске материальных ценностей из мобилизационного резерва в порядке заимствования по согласованию с уполномоченными органами в области государственного материального резерва и мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается дополнить пунктами 236-18), 236-19) в соответствии с постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236-20) размещение заказов на поставку материальных ценностей мобилизационного резерва в соответствии с номенклатурой и объемами хранения материальных ценностей государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается дополнить пунктами 236-21), 236-22), 236-23), 236-24), 236-25) и 236-26) в соответствии с постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237) участие в разработке мобилизационного плана Республики Казахстан и плана производства товаров, выполнения работ и оказания услуг на соответствующий период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z789" w:id="295"/>
-[...15 lines deleted...]
-      231) осуществление подготовки предложений по созданию технических комитетов по стандартизации в сфере судебно-экспертной деятельности;</w:t>
+    <w:bookmarkStart w:name="z796" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238) определение порядка обеспечения ведения единой базы данных аналитических, консалтинговых, социологических и иных исследований, финансируемых из республиканского и местных бюджетов, проводимых по заказу государственных органов и местных исполнительных органов, их подведомственных организаций, субъектов квазигосударственного сектора, в том числе совместных исследований с международными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z790" w:id="296"/>
-[...15 lines deleted...]
-      232) участие в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации в сфере судебно-экспертной деятельности;</w:t>
+    <w:bookmarkStart w:name="z797" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239) проведение правового мониторинга нормативных правовых актов, принятых Министерством, и (или) разработчиком которых оно является, либо относящихся к его компетенции, и своевременное принятие мер по внесению в них изменений и (или) дополнений или признанию их утратившими силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z791" w:id="297"/>
-[...15 lines deleted...]
-      233) участие в реализации единой государственной политики в области обеспечения единства измерений в сфере судебно-экспертной деятельности;</w:t>
+    <w:bookmarkStart w:name="z798" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240) утверждение перечней измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z792" w:id="298"/>
-[...15 lines deleted...]
-      234) осуществление контроля за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии;</w:t>
+    <w:bookmarkStart w:name="z799" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241) проведение правовой экспертизы проектов соглашений о переработке твердых полезных ископаемых на предмет соответствия требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z942" w:id="299"/>
-[...15 lines deleted...]
-      234-1) разработка и утверждение профессионального стандарта в сфере судебно-экспертной деятельности;</w:t>
+    <w:bookmarkStart w:name="z991" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241-1) проведение правовой экспертизы проектов соглашений об инвестициях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z793" w:id="300"/>
-[...15 lines deleted...]
-      235) составление протоколов и рассмотрение дел об административных правонарушениях, наложение административных взысканий в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z800" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242) разработка и согласование с уполномоченным органом в области саморегулирования проектов нормативных правовых актов по вопросам саморегулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z794" w:id="301"/>
-[...15 lines deleted...]
-      236) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
+    <w:bookmarkStart w:name="z801" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243) осуществление анализа регуляторного воздействия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z795" w:id="302"/>
-[...15 lines deleted...]
-      237) участие в разработке мобилизационного плана Республики Казахстан и плана производства товаров, выполнения работ и оказания услуг на соответствующий период;</w:t>
+    <w:bookmarkStart w:name="z802" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) ведение реестра саморегулируемых организаций в соответствующей сфере (отрасли);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z796" w:id="303"/>
-[...15 lines deleted...]
-      238) определение порядка обеспечения ведения единой базы данных аналитических, консалтинговых, социологических и иных исследований, финансируемых из республиканского и местных бюджетов, проводимых по заказу государственных органов и местных исполнительных органов, их подведомственных организаций, субъектов квазигосударственного сектора, в том числе совместных исследований с международными организациями;</w:t>
+    <w:bookmarkStart w:name="z803" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) согласование правил и стандартов саморегулируемых организаций, основанных на обязательном членстве (участии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z797" w:id="304"/>
-[...15 lines deleted...]
-      239) проведение правового мониторинга нормативных правовых актов, принятых Министерством, и (или) разработчиком которых оно является, либо относящихся к его компетенции, и своевременное принятие мер по внесению в них изменений и (или) дополнений или признанию их утратившими силу;</w:t>
+    <w:bookmarkStart w:name="z804" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) аттестация лиц, претендующих на занятие деятельностью патентного поверенного, их регистрация в реестре патентных поверенных, исключение из реестра патентных поверенных, признание недействительным свидетельства патентного поверенного и аннулирование сведений в реестре патентных поверенных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z798" w:id="305"/>
-[...15 lines deleted...]
-      240) утверждение перечней измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
+    <w:bookmarkStart w:name="z805" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) организация деятельности по регистрации заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z799" w:id="306"/>
-[...15 lines deleted...]
-      241) проведение правовой экспертизы проектов соглашений о переработке твердых полезных ископаемых на предмет соответствия требованиям законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z806" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248) организация деятельности по регистрации лицензионных договоров на использование объектов промышленной собственности, селекционных достижений, топологий интегральных микросхем, открытых лицензий и договоров уступки охранных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z800" w:id="307"/>
-[...15 lines deleted...]
-      242) разработка и согласование с уполномоченным органом в области саморегулирования проектов нормативных правовых актов по вопросам саморегулирования;</w:t>
+    <w:bookmarkStart w:name="z807" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) юридическая экспертиза и согласование проектов актов органов Евразийского экономического союза, нормативных правовых актов Республики Казахстан по вопросам международной экономической интеграции на предмет их соответствия праву Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z801" w:id="308"/>
-[...15 lines deleted...]
-      243) осуществление анализа регуляторного воздействия;</w:t>
+    <w:bookmarkStart w:name="z808" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) рассмотрение запросов международных судебных органов, поступивших в государственные органы, а также согласование проектов обращений в международные судебные органы, инициированных уполномоченными государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z802" w:id="309"/>
-[...15 lines deleted...]
-      244) ведение реестра саморегулируемых организаций в соответствующей сфере (отрасли);</w:t>
+    <w:bookmarkStart w:name="z809" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) согласование консолидированного ответа на запрос Суда Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z803" w:id="310"/>
-[...15 lines deleted...]
-      245) согласование правил и стандартов саморегулируемых организаций, основанных на обязательном членстве (участии);</w:t>
+    <w:bookmarkStart w:name="z810" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) согласование проектов обращений в Суд Евразийского экономического союза, инициированных уполномоченными государственными органами, и представление их в Министерство иностранных дел Республики Казахстан для дальнейшего направления в Суд Евразийского экономического союза по дипломатическим каналам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z804" w:id="311"/>
-[...15 lines deleted...]
-      246) аттестация лиц, претендующих на занятие деятельностью патентного поверенного, их регистрация в реестре патентных поверенных, исключение из реестра патентных поверенных, признание недействительным свидетельства патентного поверенного и аннулирование сведений в реестре патентных поверенных;</w:t>
+    <w:bookmarkStart w:name="z811" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) определение порядка взаимодействия с уполномоченными органами по исполнению исполнительных документов о выселении (вселении), сносе, порядке общения с ребенком и определения места жительства ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z805" w:id="312"/>
-[...15 lines deleted...]
-      247) организация деятельности по регистрации заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z812" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) приостановление расходных операций по текущему счету, предназначенному для хранения взысканных сумм в пользу взыскателей, частного судебного исполнителя, действия лицензии которого приостановлено или прекращено, либо которого лишили лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z806" w:id="313"/>
-[...15 lines deleted...]
-      248) организация деятельности по регистрации лицензионных договоров на использование объектов промышленной собственности, селекционных достижений, топологий интегральных микросхем, открытых лицензий и договоров уступки охранных документов;</w:t>
+    <w:bookmarkStart w:name="z813" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) обеспечение размещения на интернет-ресурсе государственного органа сведений о лицах, которым выдана лицензия частного судебного исполнителя, с указанием их фамилий, имен, отчеств (если они указаны в документе, удостоверяющем личность), даты выдачи лицензии и ее номера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z807" w:id="314"/>
-[...15 lines deleted...]
-      249) юридическая экспертиза и согласование проектов актов органов Евразийского экономического союза, нормативных правовых актов Республики Казахстан по вопросам международной экономической интеграции на предмет их соответствия праву Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z814" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256) определение порядка участия юридических консультантов в оказании гарантированной государством юридической помощи, организуемой палатами юридических консультантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z808" w:id="315"/>
-[...15 lines deleted...]
-      250) рассмотрение запросов международных судебных органов, поступивших в государственные органы, а также согласование проектов обращений в международные судебные органы, инициированных уполномоченными государственными органами;</w:t>
+    <w:bookmarkStart w:name="z923" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-1) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z809" w:id="316"/>
-[...15 lines deleted...]
-      251) согласование консолидированного ответа на запрос Суда Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z924" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-2) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z810" w:id="317"/>
-[...15 lines deleted...]
-      252) согласование проектов обращений в Суд Евразийского экономического союза, инициированных уполномоченными государственными органами, и представление их в Министерство иностранных дел Республики Казахстан для дальнейшего направления в Суд Евразийского экономического союза по дипломатическим каналам;</w:t>
+    <w:bookmarkStart w:name="z925" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-3) представление информации по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z811" w:id="318"/>
-[...15 lines deleted...]
-      253) определение порядка взаимодействия с уполномоченными органами по исполнению исполнительных документов о выселении (вселении), сносе, порядке общения с ребенком и определения места жительства ребенка;</w:t>
+    <w:bookmarkStart w:name="z926" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-4) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценке результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z812" w:id="319"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z927" w:id="326"/>
+    <w:bookmarkStart w:name="z927" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       256-5) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z928" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-6) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z929" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-7) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z930" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z931" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-9) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z932" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-10) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z933" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256-11) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z815" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) утверждение правил проверки достоверности списков инициативной группы граждан по созданию политической партии, членов политической партии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z928" w:id="327"/>
-[...15 lines deleted...]
-      256-6) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
+    <w:bookmarkStart w:name="z943" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) проведение цифровой трансформации органов юстиции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z929" w:id="328"/>
-[...15 lines deleted...]
-      256-7) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается дополнить подпунктом 258-1) в соответствии с постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258-2) предоставление доступа оператору национальной платформы искусственного интеллекта к данным в соответствии с требованиями по управлению данными, утвержденными Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258-3) формирование библиотеки данных в соответствии с требованиями по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z944" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) проведение функционального анализа деятельности в соответствии с методикой по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утверждаемой уполномоченным органом в сфере развития системы государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z930" w:id="329"/>
-[...15 lines deleted...]
-      256-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) утверждение правил разработки, согласования проектов подзаконных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z931" w:id="330"/>
-[...15 lines deleted...]
-      256-9) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z946" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) утверждение методических рекомендаций по определению типовых функций государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z932" w:id="331"/>
-[...15 lines deleted...]
-      256-10) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z947" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) утверждение перечня нормативных правовых актов, не подлежащих государственной регистрации в органах юстиции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z933" w:id="332"/>
-[...15 lines deleted...]
-      256-11) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z948" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) утверждение правил разработки, согласования и государственной регистрации нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z815" w:id="333"/>
-[...15 lines deleted...]
-      257) утверждение правил проверки достоверности списков инициативной группы граждан по созданию политической партии, членов политической партии;</w:t>
+    <w:bookmarkStart w:name="z949" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) утверждение правил проведения правового мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z943" w:id="334"/>
-[...15 lines deleted...]
-      258) проведение цифровой трансформации органов юстиции;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) утверждение правил ведения Государственного реестра нормативных правовых актов Республики Казахстан, Эталонного контрольного банка нормативных правовых актов Республики Казахстан и инструкции по формированию Эталонного контрольного банка нормативных правовых актов Республики Казахстан, а также внесению в него сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z944" w:id="335"/>
-[...15 lines deleted...]
-      259) проведение функционального анализа деятельности в соответствии с методикой по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утверждаемой уполномоченным органом в сфере развития системы государственного управления;</w:t>
+    <w:bookmarkStart w:name="z951" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) утверждение совместно с уполномоченным органом в сфере государственного планирования правил организации и проведения научной экспертизы, а таже отбора научных экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z945" w:id="336"/>
-[...15 lines deleted...]
-      260) утверждение правил разработки, согласования проектов подзаконных нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z952" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) утверждение правил стимулирования государством внесения значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z946" w:id="337"/>
-[...15 lines deleted...]
-      261) утверждение методических рекомендаций по определению типовых функций государственных органов;</w:t>
+    <w:bookmarkStart w:name="z953" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) утверждение образца, правил оформления, выдачи, замены, сдачи, изъятия и уничтожения свидетельства о рождении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z947" w:id="338"/>
-[...15 lines deleted...]
-      262) утверждение перечня нормативных правовых актов, не подлежащих государственной регистрации в органах юстиции;</w:t>
+    <w:bookmarkStart w:name="z954" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) утверждение требований к защите свидетельства о рождении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z948" w:id="339"/>
-[...15 lines deleted...]
-      263) утверждение правил разработки, согласования и государственной регистрации нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) контроль за своевременной реализацией законодательных актов, в том числе разработкой и принятием подзаконных актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z949" w:id="340"/>
-[...15 lines deleted...]
-      264) утверждение правил проведения правового мониторинга;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">271) исключен постановлением Правительства РК от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272) утверждение перечня и описания наград, формы наградного листа за внесение значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z950" w:id="341"/>
-[...15 lines deleted...]
-      265) утверждение правил ведения Государственного реестра нормативных правовых актов Республики Казахстан, Эталонного контрольного банка нормативных правовых актов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z959" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-1) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z951" w:id="342"/>
-[...15 lines deleted...]
-      266) утверждение совместно с уполномоченным органом в сфере государственного планирования правил организации и проведения научной экспертизы, а таже отбора научных экспертов;</w:t>
+    <w:bookmarkStart w:name="z960" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-2) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z952" w:id="343"/>
-[...15 lines deleted...]
-      267) утверждение правил стимулирования государством внесения значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z961" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-3) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z953" w:id="344"/>
-[...15 lines deleted...]
-      268) утверждение образца, правил оформления, выдачи, замены, сдачи, изъятия и уничтожения свидетельства о рождении;</w:t>
+    <w:bookmarkStart w:name="z962" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-4) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z954" w:id="345"/>
-[...15 lines deleted...]
-      269) утверждение требований к защите свидетельства о рождении;</w:t>
+    <w:bookmarkStart w:name="z963" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-5) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z955" w:id="346"/>
-[...15 lines deleted...]
-      270) контроль за своевременной реализацией законодательных актов, в том числе разработкой и принятием подзаконных актов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-6) координация деятельности центральных государственных органов по исполнению итоговых решений Конституционного Суда Республики Казахстан, связанных с внесением изменений и (или) дополнений в нормативные правовые акты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z958" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z956" w:id="347"/>
-[...15 lines deleted...]
-      271) утверждение инструкции по формированию Эталонного контрольного банка нормативных правовых актов Республики Казахстан, а также внесению в него сведений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 04.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 764</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 04.09.2023); от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 835</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 17.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 856</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z816" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z957" w:id="348"/>
-[...15 lines deleted...]
-      272) утверждение перечня и описания наград, формы наградного листа за внесение значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+    <w:bookmarkStart w:name="z817" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z959" w:id="349"/>
-[...15 lines deleted...]
-      272-1) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
+    <w:bookmarkStart w:name="z818" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z960" w:id="350"/>
-[...15 lines deleted...]
-      272-2) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z819" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Министерства имеет заместителей (вице-министры), которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z961" w:id="351"/>
-[...15 lines deleted...]
-      272-3) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z820" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z962" w:id="352"/>
-[...15 lines deleted...]
-      272-4) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z821" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в соответствии с законодательством назначает на должности и освобождает от должностей работников Министерства, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z963" w:id="353"/>
-[...15 lines deleted...]
-      272-5) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z822" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры по поощрению сотрудников Министерства, решает вопросы трудовых отношений, отнесенных к его компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:p>
-[...33 lines deleted...]
-      273) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z823" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подписывает приказы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:p>
-[...255 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+    <w:bookmarkStart w:name="z824" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет Министерство во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z817" w:id="356"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z825" w:id="364"/>
+    <w:bookmarkStart w:name="z825" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) утверждает регламент работы Министерства; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z826" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z827" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) устанавливает возможность делегирования первым руководителем государственного органа отдельным руководителям структурных подразделений права подписи документов организационно-технического характера, а также участия и выражения позиции государственного органа в межведомственных совещаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z828" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z829" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель определяет полномочия своих заместителей (вице-министры) в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z830" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аппарат Министерства возглавляет руководитель аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z831" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z832" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z833" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z826" w:id="365"/>
-[...15 lines deleted...]
-      6) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+    <w:bookmarkStart w:name="z834" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z827" w:id="366"/>
-[...15 lines deleted...]
-      7) устанавливает возможность делегирования первым руководителем государственного органа отдельным руководителям структурных подразделений права подписи документов организационно-технического характера, а также участия и выражения позиции государственного органа в межведомственных совещаниях.</w:t>
+    <w:bookmarkStart w:name="z835" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z828" w:id="367"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z836" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z829" w:id="368"/>
-[...15 lines deleted...]
-      19. Первый руководитель определяет полномочия своих заместителей (вице-министры) в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z837" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z830" w:id="369"/>
-[...15 lines deleted...]
-      20. Аппарат Министерства возглавляет руководитель аппарата.</w:t>
+    <w:bookmarkStart w:name="z838" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z831" w:id="370"/>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень в редакции постановления Правительства РК от 15.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 552</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным постановлением Правительства РК от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z970" w:id="378"/>
+    <w:bookmarkStart w:name="z970" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z971" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z972" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z973" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z975" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z974" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z843" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Департамент юстиции области Абай Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z844" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент юстиции Акмолинской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z845" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент юстиции Актюбинской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z971" w:id="379"/>
-[...15 lines deleted...]
-      1) республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z846" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент юстиции Алматинской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z972" w:id="380"/>
-[...15 lines deleted...]
-      2) республиканское государственное казенное предприятие "Центр судебных экспертиз" Министерства юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z847" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент юстиции города Алматы Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z973" w:id="381"/>
-[...15 lines deleted...]
-      2. Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z848" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент юстиции Атырауской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z975" w:id="382"/>
-[...15 lines deleted...]
-      1) республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z849" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департамент юстиции Западно-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z974" w:id="383"/>
+    <w:bookmarkStart w:name="z850" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департамент юстиции Жамбылской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z851" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департамент юстиции области Жетісу Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z852" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Департамент юстиции Карагандинской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z853" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департамент юстиции Кызылординской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z854" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департамент юстиции Костанайской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z855" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департамент юстиции Мангистауской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z856" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департамент юстиции города Астаны Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z857" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департамент юстиции Павлодарской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z858" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департамент юстиции Северо-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z859" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент юстиции Туркестанской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z860" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент юстиции области Ұлытау Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z861" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент юстиции Восточно-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z862" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент юстиции города Шымкента Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46 Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">63. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">79. Исключен постановлением Правительства РК от 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 552</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z510" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства:</w:t>
-[...259 lines deleted...]
-      13. Департамент юстиции Мангистауской области Министерства юстиции Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ведении Министерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z856" w:id="397"/>
-[...3386 lines deleted...]
-    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок перечня в редакции постановления Правительства РК от 23.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13970,68 +16716,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 03.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z511" w:id="405"/>
+    <w:bookmarkStart w:name="z511" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Министерство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел исключен постановлением Правительства РК от 28.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14148,92 +16894,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="406"/>
+    <w:bookmarkStart w:name="z14" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственных учреждений - территориальных органов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14350,92 +17096,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="407"/>
+    <w:bookmarkStart w:name="z15" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, находящихся в ведении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14600,51 +17346,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение дополнено Перечнем в соответствии с постановлением Правительства РК от 13.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="408"/>
+    <w:bookmarkStart w:name="z36" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -14653,51 +17399,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета по исполнению судебных актов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14814,108 +17560,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="409"/>
+    <w:bookmarkStart w:name="z16" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z37" w:id="410"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="402"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правительства РК от 07.06.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 753</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15128,68 +17874,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="411"/>
+    <w:bookmarkStart w:name="z315" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете по организации правовой помощи и оказанию юридических услуг населению Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15326,68 +18072,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="412"/>
+    <w:bookmarkStart w:name="z23" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета по организации правовой помощи и оказанию юридических услуг населению Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15524,69 +18270,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="413"/>
+    <w:bookmarkStart w:name="z24" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z25" w:id="414"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z25" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15601,51 +18347,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15724,68 +18470,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="415"/>
+    <w:bookmarkStart w:name="z30" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15922,68 +18668,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="416"/>
+    <w:bookmarkStart w:name="z31" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений - территориальных подразделений Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 02.08.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16100,68 +18846,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="417"/>
+    <w:bookmarkStart w:name="z32" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 02.08.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16278,69 +19024,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="418"/>
+    <w:bookmarkStart w:name="z33" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете регистрационной службы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z34" w:id="419"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z34" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16355,51 +19101,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16478,68 +19224,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="420"/>
+    <w:bookmarkStart w:name="z39" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета регистрационной службы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16676,68 +19422,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="421"/>
+    <w:bookmarkStart w:name="z40" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета регистрационной службы и оказания правовой помощи Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16854,69 +19600,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="422"/>
+    <w:bookmarkStart w:name="z41" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z42" w:id="423"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z42" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16931,51 +19677,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="415"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17054,68 +19800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="424"/>
+    <w:bookmarkStart w:name="z47" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17252,68 +19998,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="425"/>
+    <w:bookmarkStart w:name="z48" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17430,92 +20176,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="426"/>
+    <w:bookmarkStart w:name="z49" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18793,55 +21539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19167,31 +21913,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>