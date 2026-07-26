--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc9ea08" w14:textId="dc9ea08">
+    <w:p w14:paraId="7ba4a3d" w14:textId="7ba4a3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,82 +124,58 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. В текст постановления внесены изменения на казахском языке, на русском языке текст не изменяется в соответствии с постановлением Правительства РК от 30.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1401</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2772,2420 +2748,2012 @@
         <w:t>
       возбуждать административные производства, а также осуществлять подготовку необходимых материалов по административному производству для его рассмотрения руководством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z551" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотрудничать с министерствами юстиции иностранных государств и международными организациями по вопросам своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z553" w:id="50"/>
+    <w:bookmarkStart w:name="z552" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться с запросом в соответствующие государственные органы за дополнительной информацией, необходимой в сфере кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z553" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z554" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z554" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения нормативные правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z555" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z555" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z556" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z556" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить анализ для выявления системных ошибок при рассмотрении обращений граждан и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z557" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z557" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z558" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z558" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z559" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z559" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведения законопроектной работы, совершенствование законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z560" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z560" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление и поддержка международных связей с соответствующими организациями иностранных государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z979" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z979" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) внедрение искусственного интеллекта в сфере юстиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z561" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z561" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка, организация заключения и исполнения в соответствии с законодательством Республики Казахстан международных договоров о правовой помощи и правовом сотрудничестве с иностранными государствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z562" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z562" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение анализа по вопросам гармонизации, унификации законодательства Республики Казахстан и иностранных государств, а также имплементации признанных Казахстаном международных норм в законодательстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z563" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z563" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) внесение предложений в Правительство Республики Казахстан об инициировании судебных и арбитражных разбирательств с иностранными инвесторами по представлению компетентного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z564" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z564" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) юридическая экспертиза проектов международных договоров, нормативных правовых актов, инвестиционных контрактов, заключаемых Правительством Республики Казахстан, договоров займа, заключаемых под гарантии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z565" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z565" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение защиты разработанных государственных секретов в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z566" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z566" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечение реализации условий международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z567" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z567" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) законопроектная работа, разработка текущих планов законопроектных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z922" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z922" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) разработка проектов законов по вопросам совершенствования уголовного и уголовно-процессуального законодательства, подготавливаемых в рамках законодательной инициативы Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z568" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z568" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) координация научно-исследовательской работы государственных органов и организаций в сфере законодательства, а также законопроектной работы центральных государственных органов, разрабатывающих проекты законов в порядке законодательной инициативы Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z569" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z569" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организация проведения научной антикоррупционной экспертизы проектов нормативных правовых актов, научной правовой, научной лингвистической экспертиз по проектам законов и международных договоров, участницей которых намеревается стать Республика Казахстан, а также проектам международных договоров, подлежащих ратификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z570" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z570" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) анализ и обобщение практики применения законодательства Республики Казахстан в сфере своей деятельности, в том числе результатов правового мониторинга нормативных правовых актов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах", и внесение соответствующих предложений по его совершенствованию, устранению причин и условий, способствующих нарушению законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z571" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z571" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) официальное разъяснение нормативных правовых актов Правительства Республики Казахстан по поручению Премьер-Министра совместно с заинтересованными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z572" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение правовой цифровизации, ведение Государственного реестра нормативных правовых актов Республики Казахстан, ведение единой системы правовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z980" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) государственная регистрация нормативных правовых актов центральных государственных органов и их ведомств, нормативных правовых актов маслихатов, акиматов, акимов и ревизионных комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z573" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) анализ рынка юридических услуг, формирование перечня потенциальных консультантов в целях исключения конфликта интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">16) Исключен постановлением Правительства РК от 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...174 lines deleted...]
-    <w:bookmarkStart w:name="z575" w:id="73"/>
+    </w:p>
+    <w:bookmarkStart w:name="z575" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) координация и методологическое руководство деятельностью юридических служб центральных исполнительных органов, взаимодействие с юридическими службами аппаратов акимов областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z576" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z576" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) рассмотрение и дача рекомендаций по проектам договоров на сумму, составляющую не менее двухмиллионнократного размера месячного расчетного показателя, заключаемых с иностранными контрагентами от имени Правительства Республики Казахстан, с использованием иностранного арбитража в качестве способа разрешения споров между сторонами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z577" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z577" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организация проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z578" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z578" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) представление и защита интересов Правительства и Премьер-Министра в судах по поручению Премьер-Министра, его заместителя или Руководителя Аппарата Правительства, а также участие в конституционном производстве по поручению Премьер-Министра по вопросам, входящим в компетенцию Министерства юстиции, ставшим предметом разбирательства, оказание правовой и консультационной помощи государственным органам в судебных разбирательствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z579" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z579" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) участие в разъяснении законодательства, переговорных процессах по разрешению споров, проводимых уполномоченными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z580" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z580" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z581" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z581" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) дача заключения по проекту закона, разработанному в порядке законодательной инициативы Правительства Республики Казахстан, включающего результаты юридической экспертизы по проекту подзаконного нормативного правового акта и проекту программы информационного сопровождения и разъяснения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z582" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z582" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) привлечение для осуществления законопроектных, экспертных, научно-исследовательских работ и консультаций специалистов и экспертов государственных органов, организаций, в том числе зарубежных, с использованием в этих целях бюджетных и иных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z583" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z583" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) обеспечение защиты и представления интересов государства в арбитражах, иностранных арбитражах, иностранных государственных и судебных органах, а также в процессе до арбитражного (судебного) урегулирования споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z584" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z584" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) анализ причин предъявления судебных и арбитражных претензий к Республике Казахстан и Правительству Республики Казахстан, в том числе к государственным органам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z585" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z585" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) оценка перспектив судебных или арбитражных разбирательств, проводимых за рубежом с участием Правительства Республики Казахстан, и своевременное принятие мер по защите интересов государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z981" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z981" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1) осуществление руководства и межотраслевой координации в сфере арбитражной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z982" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z982" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-2) анализ правоприменительной практики и внесение предложений по совершенствованию законодательства об арбитраже;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z586" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z586" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) оказание научно-методической и юридической помощи государственным органам в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z588" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z587" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) оказание электронных услуг с применением цифровых систем в соответствии с цифровым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z588" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) исполнение судебных поручений и ходатайств иностранных государств в соответствии с международными договорами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z589" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z589" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обращение с иском в суд в защиту прав, свобод и охраняемых законом интересов граждан, а также общественных или государственных интересов в порядке, установленном Гражданским процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z590" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z590" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z591" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) обеспечение соблюдения органами юстиции кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z592" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) создание и обеспечение функционирования единой системы правовой информации, оказание помощи центральным исполнительным и иным центральным государственным органам в справочно-информационной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z594" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z593" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) обеспечение правовой цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z594" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) контроль в центральных государственных органах и их ведомствах, маслихатах и их аппаратах, акиматах, аппаратах акимов, ревизионных комиссиях областей, городов республиканского значения, столицы в сфере соблюдения законодательства Республики Казахстан, регулирующего издание, государственную регистрацию, отмену нормативных правовых актов, подлежащих государственной регистрации в органах юстиции, и официального опубликования нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z595" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z595" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) внесение представлений об устранении нарушений закона в отношении нормативных правовых актов государственных органов, подлежащих государственной регистрации в органах юстиции, но не прошедших ее, в отношении нормативных правовых актов центральных и местных государственных органов, акимов, применяемых ими, но не опубликованных в установленном порядке, опубликование которых обязательно в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Республики Казахстан, в отношении нормативных правовых актов, подлежащих государственной регистрации в органах юстиции, противоречащих законодательству Республики Казахстан, и в иных случаях, установленных законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z596" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z596" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) координация работы иностранных юридических консультантов, привлекаемых Правительством Республики Казахстан для защиты и представления интересов государства в арбитражах, иностранных арбитражах, иностранных государственных и судебных органах, а также в процессе до арбитражного (судебного) урегулирования споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z597" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z597" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) разработка и утверждение порядка по отбору кандидатов в панель арбитров и медиаторов международного арбитражного института;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z598" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z598" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) внесение предложений по вопросам создания, реорганизации и ликвидации подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z599" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z599" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) обеспечение повышения качества, доступности оказания государственных услуг, проведение внутреннего контроля за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z600" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z600" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z601" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z601" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) администрирование бюджетных программ по всем видам гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z602" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z602" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) осуществление стратегических, регулятивных, реализационных и контрольных функций в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z603" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z603" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) разработка и принятие в пределах своей компетенции нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z604" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z604" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z605" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z605" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) разработка и утверждение порядка размещения и публичного обсуждения проектов подзаконных нормативных правовых актов на интернет-портале открытых НПА;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z606" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z606" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) разработка и утверждение плана развития Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z607" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z607" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан, а также проведение анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z983" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z983" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1) рассмотрение петиций в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z608" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z608" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) предоставление на договорной основе эталонных законодательных актов и иных нормативных правовых актов, информационных и справочно-методических материалов, в том числе с использованием единой системы правовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z609" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z609" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) межведомственная координация организации правовой пропаганды, участие в разъяснении законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z610" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z610" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52) согласование в порядке, определяемом Правительством Республики Казахстан, программ информационного сопровождения и разъяснения разрабатываемых законопроектов и принятых законов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z611" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z611" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) координация деятельности уполномоченных органов по правовому мониторингу нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z612" w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z612" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) обеспечение в соответствии с законодательством исполнения исполнительных документов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z613" w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z613" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) осуществление контроля за деятельностью государственного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z614" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z614" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) осуществление лицензирования деятельности частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z615" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z615" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57) принятие решения о приостановлении или прекращении действия лицензии частного судебного исполнителя, а также инициирование исков о лишении лицензий частных судебных исполнителей по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z934" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z934" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-1) ведение Государственного реестра лицензий частных судебных исполнителей Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z616" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z616" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) регулирование и осуществление контроля за деятельностью частных судебных исполнителей в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1) проведение мониторинга исполнительных производств посредством цифровой системы "Государственная автоматизированная цифровая система исполнительного производства" на предмет возможных нарушений частным судебным исполнителем требований законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z617" w:id="116"/>
+    <w:bookmarkStart w:name="z617" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) разработка методических, инструктивных и разъяснительных материалов по вопросам исполнительного производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z618" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z618" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) заключение договоров с государственными органами о подключении частных судебных исполнителей к публичным реестрам и электронным базам данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z619" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z619" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) определение порядка осуществления выбора единой электронной торговой площадки по реализации арестованного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z935" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z935" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61-1) осуществление контроля за деятельностью оператора Единой электронной торговой площадки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z620" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z620" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) разработка и утверждение типовых форм постановлений судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z621" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z621" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) разработка и утверждение формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z622" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z622" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) разработка и утверждение формы соглашения об оказании гарантированной государством юридической помощи частными судебными исполнителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z623" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z623" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) утверждение правил и размера оплаты деятельности частного судебного исполнителя, связанной с принятием принудительных мер по исполнительным документам о взыскании алиментов и заработной платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z624" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z624" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) разработка и утверждение требований к местонахождению и оборудованию служебного помещения частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z625" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z625" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) установление порядка проведения аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z626" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z626" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) разработка и утверждение образцов удостоверения и личной печати частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z627" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z627" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) разработка и утверждение правил прохождения стажировки у частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z628" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z628" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утверждение размера оплаты деятельности частного судебного исполнителя;71) разработка и утверждение порядка учетной регистрации частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z630" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z630" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) разработка и утверждение положения комиссии по аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5214,1358 +4782,1150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="130"/>
+    <w:bookmarkStart w:name="z632" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) утверждение правил реализации арестованного имущества, в том числе на торгах в форме электронного аукциона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z633" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z633" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) утверждение перечня видов заработной платы и (или) иного дохода, которые получают родители и из которых производится удержание алиментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z634" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z634" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) разработка и утверждение порядка осуществления контроля за деятельностью частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z635" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z635" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) разработка и утверждение правил делопроизводства частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z636" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z636" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) утверждение формы и сроков предоставления региональной палатой частных судебных исполнителей информации о своей деятельности ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z638" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z637" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) определение порядка распределения исполнительных документов посредством государственной автоматизированной цифровой системы исполнительного производства между частными судебными исполнителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z638" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) утверждение образцов форменной одежды (без погон), жетона и эмблемы государственных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z639" w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z639" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) утверждение натуральных норм обеспечения государственных судебных исполнителей форменной одеждой (без погон) по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z640" w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z640" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) утверждение методики расчета расходов по исполнительному производству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z641" w:id="138"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z641" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) установление правил осуществления исполнительного производства по взысканию с государства сумм капитализации соответствующих повременных платежей по возмещению вреда, причиненного жизни и здоровью работников, в случаях отсутствия или недостаточности имущества у ликвидируемого юридического лица, признанного в установленном порядке ответственным за данный вред;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z642" w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z642" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) взаимодействие со службами исполнительного производства зарубежных государств и международными организациями в сфере исполнения решений международных, иностранных судов и арбитражей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z643" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z643" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) участие в установленном законодательством порядке в подготовке и заключении международных договоров о взаимной охране прав интеллектуальной собственности, подписании таких договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z644" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z644" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) реализация норм и положений международных договоров и соглашений по обеспечению защиты прав на интеллектуальную собственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z645" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z645" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) участие в проведении научно-исследовательских и других работ в области правовой охраны и использования объектов интеллектуальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z646" w:id="143"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z646" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) разработка и утверждение правил внесения топологий в Государственный реестр топологий интегральных микросхем и выдачи свидетельств о регистрации, удостоверений авторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z647" w:id="144"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z647" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) разработка и утверждение правил регистрации селекционных достижений в Государственном реестре селекционных достижений и выдачи охранных документов и их дубликатов, аннулирования и досрочного прекращения действия патентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z648" w:id="145"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z648" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) разработка и утверждение правил регистрации объектов промышленной собственности в Государственном реестре изобретений, Государственном реестре полезных моделей, Государственном реестре промышленных образцов и выдачи охранных документов и их дубликатов, признания недействительными и досрочного прекращения действия патентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z649" w:id="146"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z649" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) разработка и утверждение правил регистрации товарных знаков, географических указаний и наименований мест происхождения товаров в Государственных реестрах товарных знаков, географических указаний и наименований мест происхождения товаров и выдачи охранных документов и их дубликатов, прекращения действия регистрации и признания ее недействительной;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z650" w:id="147"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z650" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) разработка и утверждение правил регистрации в Государственном реестре топологий интегральных микросхем передачи исключительного права, предоставления права на использование топологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z651" w:id="148"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z651" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) разработка и утверждение правил регистрации в Государственном реестре селекционных достижений передачи исключительного права, предоставления права на использование селекционного достижения, открытую или принудительную лицензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z652" w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z652" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) разработка и утверждение правил регистрации в соответствующих Государственных реестрах передачи исключительного права, предоставления права на использование объекта промышленной собственности, открытую или принудительную лицензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z653" w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z653" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) разработка и утверждение правил регистрации в Государственном реестре товарных знаков передачи исключительного права, предоставления права на использование товарного знака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z654" w:id="151"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z654" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) разработка и утверждение правил предоставления выписок из Государственных реестров селекционных достижений, изобретений, полезных моделей, промышленных образцов, товарных знаков, географических указаний, наименований мест происхождения товаров, топологий интегральных микросхем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z655" w:id="152"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z655" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) определение порядка опубликования в бюллетене сведений, относящихся к регистрации селекционных достижений, объектов промышленной собственности, товарных знаков, географических указаний, наименований мест происхождения товаров, и о зарегистрированных топологиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z656" w:id="153"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z656" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) разработка и утверждение правил рассмотрения заявок на объекты промышленной собственности, селекционные достижения, товарные знаки в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z657" w:id="154"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z657" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) разработка и утверждение правил экспертизы заявок о регистрации топологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z658" w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z658" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100) разработка и утверждение правил проведения предварительной экспертизы заявок на селекционные достижения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z659" w:id="156"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z659" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) разработка и утверждение правил проведения экспертизы заявок на объекты промышленной собственности, товарные знаки, географические указания, наименования мест происхождения товаров, регистрацию топологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z660" w:id="157"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z660" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) организация деятельности по регистрации авторского права в официальных реестрах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z661" w:id="158"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z661" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) аккредитация организаций по коллективному управлению правами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z662" w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z662" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) разработка и утверждение правил проведения аттестации лиц, претендующих на занятие деятельностью патентного поверенного, регистрации в реестре (реестрах) патентных поверенных и внесения в него (в них) изменений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z663" w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z663" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) разработка и утверждение положений о комиссии по вопросам деятельности патентных поверенных, апелляционном совете, апелляционной комиссии, комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z664" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z664" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) организация деятельности аттестационной комиссии, апелляционного совета, апелляционной комиссии и комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z665" w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z665" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) разработка и утверждение правил рассмотрения апелляционным советом возражений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z667" w:id="163"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z666" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) осуществление государственного контроля в сфере государственной регистрации юридических лиц, прав на недвижимое имущество, за деятельностью организаций по коллективному управлению правами, а также за использованием объектов авторского права и смежных прав, товарного знака, знака обслуживания, географического указания, наименования места происхождения товара или фирменного наименования в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z667" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109) осуществление контроля за деятельностью государственной организации, осуществляющей экспертизу в сфере патентного дела и регистрацию авторского права в официальных реестрах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z668" w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z668" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) осуществление межведомственной координации деятельности и методической помощи уполномоченным органам, а также заинтересованным организациям в области охраны и защиты прав интеллектуальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z669" w:id="165"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z669" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111) выработка предложений по совершенствованию законодательства в области охраны и защиты прав интеллектуальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z670" w:id="166"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z670" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112) мониторинг реализации уполномоченными органами и организациями государственной политики по охране и защите прав интеллектуальной собственности, включая соблюдение ими законодательства и исполнения международных договоров в данной сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z671" w:id="167"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z671" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) организация деятельности по проведению экспертизы заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, ведение соответствующих государственных реестров, выдачу охранных документов и осуществление мер по поддержанию их в силе, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z672" w:id="168"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z672" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) утверждение размера, правил сбора, распределения и выплаты вознаграждения за воспроизведение произведения в личных целях без согласия автора с выплатой авторского вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z936" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z936" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-1) утверждение минимальных ставок авторского вознаграждения за некоторые виды использования произведений по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z937" w:id="170"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z937" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-2) утверждение минимальных ставок вознаграждения исполнителям и производителям фонограмм по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z938" w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z938" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-3) утверждение инструкции по применению минимальных ставок авторского вознаграждения за некоторые виды использования произведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z984" w:id="172"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z984" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-4) утверждение инструкции по применению минимальных ставок вознаграждения исполнителям и производителям фонограмм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z985" w:id="173"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z985" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-5) утверждение состава и положения о комиссии по аккредитации, правил проведения аккредитации, квалификационных требований к организациям по коллективному управлению правами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z986" w:id="174"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z986" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-6) утверждение правил управления единой цифровой платформой в сфере коллективного управления правами и предоставление единой точки доступа к ее использованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z987" w:id="175"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z987" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-7) утверждение правил и формы внесения в единую цифровую платформу сведений о собранном, распределенном, выплаченном вознаграждении, а также вознаграждении, направленном на покрытие расходов организации по коллективному управлению правами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z988" w:id="176"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z988" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-8) утверждение правил признания товарного знака или используемого как товарный знак обозначения в качестве общеизвестного в Республике Казахстан товарного знака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z989" w:id="177"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z989" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-9) утверждение правил рассмотрения жалоб на решения комиссии по вопросам деятельности патентных поверенных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z990" w:id="178"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z990" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-10) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z673" w:id="179"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z673" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) методическое руководство деятельностью по государственной регистрации юридических лиц и учетной регистрации филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z674" w:id="180"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z674" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) осуществление методического руководства по вопросам государственной регистрации прав на недвижимое имущество некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z675" w:id="181"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z675" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117) контроль за соблюдением территориальными органами юстиции требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6594,70 +5954,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z677" w:id="182"/>
+    <w:bookmarkStart w:name="z677" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) нормативно-методологическое обеспечение, осуществление контроля за регистрацией актов гражданского состояния и обеспечение функционирования соответствующих баз данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6686,630 +6046,630 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z679" w:id="183"/>
+    <w:bookmarkStart w:name="z679" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       121) осуществление государственного контроля за деятельностью государственной корпорации "Правительство для граждан" в сфере государственной регистрации актов гражданского состояния в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z680" w:id="184"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z680" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) согласование решения уполномоченного органа в области защиты прав детей Республики Казахстан об аккредитации агентства по усыновлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z681" w:id="185"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z681" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) разработка и утверждение порядка организации государственной регистрации актов гражданского состояния, внесения в них изменений, исправлений, дополнений, аннулирования и восстановления актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z682" w:id="186"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z682" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) утверждение форм актовых записей, свидетельств и справок о государственной регистрации актов гражданского состояния в электронной форме и на бумажном носителе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z683" w:id="187"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z683" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) установление форм заявлений о вступлении в брак (супружество), о расторжении брака (супружества), справок о брачной правоспособности, о смерти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z684" w:id="188"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z684" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) государственная регистрация юридических лиц, являющихся некоммерческими организациями, учетная регистрация их филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z685" w:id="189"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z685" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       127) осуществление государственного контроля за деятельностью Государственной корпорации "Правительство для граждан" в сфере государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z686" w:id="190"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z686" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) направление в государственную корпорацию "Правительство для граждан" представления об устранении нарушений в случае выявления нарушения законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z687" w:id="191"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z687" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) согласование цен на услуги по государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств, реализуемые регистрирующим органом, устанавливаемых решением уполномоченного органа, осуществляющего организацию и координацию деятельности Государственной корпорации "Правительство для граждан", по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z688" w:id="192"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z688" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) определение содержания типового устава юридических лиц, относящихся к субъектам малого, среднего и крупного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z689" w:id="193"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z689" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) установление формы справок о государственной регистрации (перерегистрации) юридических лиц, учетной регистрации (перерегистрации) филиалов (представительств);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z690" w:id="194"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z690" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) установление формы заявлений о государственной регистрации (перерегистрации) юридического лица, учетной регистрации (перерегистрации) филиала (представительства), государственной регистрации внесенных изменений и дополнений в учредительные документы юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, положения об его филиалах (представительствах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z691" w:id="195"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z691" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) установление формы заявления о выдаче дубликата устава (положения) юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, их филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z692" w:id="196"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z692" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) установление формы заявлений о государственной регистрации ликвидации юридического лица, прекращении деятельности филиала (представительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z693" w:id="197"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z693" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) утверждение совместно с органом внутренних дел правил создания, ведения и использования национальных реестров идентификационных номеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z940" w:id="198"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z940" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135-1) утверждение правил формирования бизнес - идентификационного номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z694" w:id="199"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z694" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) централизованное осуществление формирования и ведение бизнес-идентификационных номеров и представление информации регистрирующим органам и иным государственным учреждениям не позднее двух рабочих дней с момента их обращений, а также представление информации государственным органам, наделенным контрольными и надзорными функциями, по их запросу в случаях, предусмотренных законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z695" w:id="200"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z695" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) ведение национального реестра бизнес-идентификационных номеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z696" w:id="201"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z696" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) осуществление государственного регулирования в сфере государственной регистрации прав на недвижимое имущество, регистрации залога движимого имущества, государственного технического обследования недвижимого имущества и ведения реестра залога движимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z697" w:id="202"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z697" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) разработка и утверждение требований к сопровождению правового кадастра и правил доступа к правовому кадастру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z698" w:id="203"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z698" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) разработка и утверждение правил представления статистической и иной отчетной информации в области государственной регистрации прав на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z699" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z699" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) согласование цен на товары (работы, услуги), производимые и (или) реализуемые регистрирующим органом, за государственную регистрацию прав на недвижимое имущество, в том числе в ускоренном порядке, и государственное техническое обследование зданий, сооружений и (или) их составляющих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z976" w:id="205"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z976" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141-1) установление цен на работы, услуги, производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z977" w:id="206"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z977" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141-2) утверждение перечня видов деятельности, технологически связанных с работами, услугами, осуществляемыми субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z700" w:id="207"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z700" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) принятие мер по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z701" w:id="208"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z701" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       143) в пределах своей компетенции координация проведения процедур публичного обсуждения Консультативного документа регуляторной политики и проектов нормативных правовых актов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7338,2914 +6698,2162 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z703" w:id="209"/>
+    <w:bookmarkStart w:name="z703" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) разработка и утверждение инструкции по государственному техническому обследованию объектов недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z964" w:id="210"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z964" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145-1) разработка и утверждение формы кадастрового паспорта объекта недвижимости по согласованию с центральным уполномоченным органом по управлению земельными ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z965" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145-2) разработка и утверждение совместно с центральным уполномоченным органом по управлению земельными ресурсами порядка ведения и использования цифровой системы единого государственного кадастра недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z704" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) определение порядка взаимодействия государственных органов по обмену информацией для целей ведения правового и иных кадастров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z705" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) определение порядка представления информации из правового кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z706" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) определение порядка и сроков внесения в цифровую систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества, порядка присвоения кадастрового номера первичным и вторичным объектам недвижимости, а также формы сведений, обязательных для внесения в цифровую систему правового кадастра, формы кадастрового паспорта объекта недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z707" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) определение порядка цифровой регистрации прав (обременений прав) на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z708" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) определение сроков и порядка проведения систематической регистрации в Республике Казахстан в правовом кадастре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z709" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) осуществление руководства, координации и контроля за деятельностью территориальных органов юстиции по организации и обеспечению законности в сфере правового обслуживания населения нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z710" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) руководство деятельностью государственных нотариальных контор, содействие развитию частного нотариата, контроль за законностью совершаемых нотариальных действий и соблюдением правил делопроизводства государственными и частными нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z711" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) осуществление регулирования нотариальной деятельности в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z712" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) разработка и утверждение Правил пользования единой нотариальной цифровой системой по согласованию с уполномоченным органом в сфере цифровизации и уполномоченным органом в сфере обеспечения кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z713" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) разработка и утверждение порядка ведения реестров единой нотариальной цифровой системы по согласованию с уполномоченным органом в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z714" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) разработка и утверждение формы представления отчетности о функционировании реестров единой нотариальной цифровой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z715" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) разработка и утверждение правил по нотариальному делопроизводству по согласованию с уполномоченным государственным органом управления архивами и документацией Республики Казахстан с участием республиканской нотариальной палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z716" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) разработка и утверждение правил совершения нотариальных действий нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158-1) разработка и утверждение размеров ставок за совершение нотариальных действий и иных услуг, а также за выдачу копий (дубликатов) нотариально удостоверенных документов и осуществление консультирования частными нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z717" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) разработка и утверждение положения об аттестации должностных лиц аппаратов акимов городов районного значения, поселков, сел, сельских округов, совершающих нотариальные действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z718" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) разработка и утверждение положения о государственном реестре лицензий на право занятия нотариальной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">161) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z720" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) разработка и утверждение порядка и условий проведения аттестации и пробной аттестации лиц, претендующих на право занятия нотариальной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z721" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) утверждение критериев оценки степени рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z722" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) согласование положения о повышении квалификации нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z723" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) согласование положения о порядке прохождения стажировки стажерами нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z724" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166) разработка и утверждение требований к помещению нотариуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z725" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) разработка и утверждение форм реестров регистрации нотариальных действий (в том числе электронного реестра единой нотариальной цифровой системы), нотариальных свидетельств и постановлений, удостоверительных надписей на сделках и свидетельствуемых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z726" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168) разработка методических, инструктивных и разъяснительных материалов по вопросам нотариата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z727" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169) утверждение минимального количества нотариусов по каждому нотариальному округу на основании представления территориального органа юстиции совместно с территориальной нотариальной палатой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z728" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170) разработка и утверждение правил оплаты за прохождение стажировки стажерами нотариуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z729" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171) осуществление лицензирования деятельности нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z730" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) принятие решений о приостановлении, прекращении и возобновлении действия лицензии на право занятия нотариальной деятельностью, а также инициирование исков о лишении лицензий нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z731" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) размещение решения о приостановлении или возобновлении действия лицензии на право занятия нотариальной деятельностью на интернет-ресурсе лицензиара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z732" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) ведение Государственного реестра лицензий на право занятия нотариальной деятельностью, а также размещение на интернет-ресурсе сведений о лицах, которым выданы лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z733" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175) ведение Государственного реестра лицензий на право занятия адвокатской деятельностью, обеспечение размещения на интернет-ресурсе сведений реестра, а также списков адвокатов, занимающихся адвокатской деятельностью, и сведений о приостановлении, возобновлении, лишении и прекращении действия лицензий адвокатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z734" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176) осуществление лицензирования деятельности адвокатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176-1) разработка и утверждение порядка и условий аттестации и пробной аттестации лиц, прошедших стажировку и претендующих на занятие адвокатской деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z735" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) осуществление контроля за качеством гарантированной государством юридической помощи, оказываемой физическим и юридическим лицам адвокатами, нотариусами, частными судебными исполнителями, юридическими консультантами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z736" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) утверждение правил и размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z941" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178-1) утверждение перечня документов, подтверждающих право на получение гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z737" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179) утверждение порядка учета гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z738" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180) осуществление контроля за деятельностью палат юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z739" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) разработка и утверждение типового устава палаты юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z740" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) ведение реестра палат юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z741" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) разработка и утверждение типового договора страхования профессиональной ответственности юридических консультантов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z742" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184) разработка и утверждение типового договора страхования профессиональной ответственности адвокатов по согласованию с уполномоченным органом финансового регулирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z743" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) формирование и реализация государственной политики в сфере оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z744" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) обеспечение функционирования и развития системы гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z745" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) осуществление контроля за качеством оказываемой гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z746" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) разработка и утверждение критериев качества оказания гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z747" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) согласование стандартов оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z748" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190) согласование критериев качества оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z749" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) осуществление международного сотрудничества в сфере оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z750" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) координация деятельности лиц, оказывающих гарантированную государством юридическую помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z751" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) проведение мониторинга законодательства Республики Казахстан об адвокатской деятельности и юридической помощи, обеспечение полноты объема и качества оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z752" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) обеспечение правового информирования населения о лицах, оказывающих юридическую помощь, механизмах, основаниях и условиях оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z753" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) обеспечение опубликования не реже одного раза в год в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и размещение на своем интернет-ресурсе информации о системе и основных итогах оказания гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z754" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) проставление апостиля на официальных документах, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z755" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) осуществление лицензирования в сфере судебно-экспертной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z756" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) присвоение квалификации судебного эксперта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z757" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) осуществление государственного регулирования цен на судебно-экспертные услуги, оказываемые органами судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z758" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) согласование штатного расписания и структуры органа судебных экспертиз по представлению первого руководителя органа судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z759" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) организация и осуществление научно-методического и информационного обеспечения судебной экспертиз, а также подбора, подготовки, переподготовки и повышения квалификации лиц, осуществляющих судебно-экспертную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z760" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) материально-техническое обеспечение государственных судебно-экспертных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z761" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) создание и обеспечение функционирования цифровых ресурсов и цифровых систем в области судебной экспертизы, организации доступа к ним физических и юридических лиц в соответствии с цифровым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z762" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) разработка и утверждение перечня видов судебных экспертиз и экспертных специальностей, квалификация по которым присваивается Министерством юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z763" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) разработка и утверждение правил организации и производства судебных экспертиз и исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z764" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) разработка и утверждение правил обращения с объектами судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z765" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) разработка и утверждение правил определения категорий сложности судебных экспертиз, порядка исчисления сроков производства судебных экспертиз в зависимости от категории их сложности, а также оснований и порядка приостановления и продления срока производства судебных экспертиз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z766" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) разработка и утверждение нормативов нагрузки судебных экспертов органов судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z767" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) разработка и утверждение правил определения стоимости производства судебной экспертизы в органах судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z768" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) разработка и утверждение правил валидации методов и методик судебно-экспертных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z769" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) разработка и утверждение правил разработки, апробирования и внедрения методик судебно-экспертных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z770" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) разработка и утверждение правил формирования, ведения и использования Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z771" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) ведение Государственного реестра методик судебно-экспертных исследований Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z772" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) разработка и утверждение стандартов и требований к специально оснащенным помещениям для производства судебной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z773" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) разработка и утверждение правил квалификационной подготовки судебных экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z774" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) разработка и утверждение Правил и условий присвоения квалификации судебного эксперта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">217) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z776" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) разработка и утверждение Правил и условий аттестации судебных экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">219) исключен постановлением Правительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2258 lines deleted...]
-    <w:bookmarkStart w:name="z778" w:id="276"/>
+    </w:p>
+    <w:bookmarkStart w:name="z778" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220) аттестация судебных экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z779" w:id="277"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z779" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221) разработка и утверждение правил повышения квалификации судебных экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z780" w:id="278"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z780" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222) разработка и утверждение правил формирования, ведения и использования Государственного реестра судебных экспертов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z781" w:id="279"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z781" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223) ведение Государственного реестра судебных экспертов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z782" w:id="280"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z782" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224) разработка и утверждение положения о комиссии по лицензированию судебно-экспертной деятельности и ее состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z783" w:id="281"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z783" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225) разработка и утверждение кодекса этики судебного эксперта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z784" w:id="282"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z784" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226) подбор и расстановка кадров судебных экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z785" w:id="283"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z785" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227) координация научно-исследовательской работы в сфере судебной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z786" w:id="284"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z786" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228) осуществление подготовки и внесение предложений о разработке, внесении изменений, пересмотре и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации, рекомендаций по стандартизации в уполномоченный орган в порядке, установленном законодательством Республики Казахстан, в курируемых сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z787" w:id="285"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z787" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229) осуществление разработки национальных стандартов и национальных классификаторов технико-экономической информации в сфере судебно-экспертной деятельности по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z788" w:id="286"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z788" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230) рассмотрение проектов документов по стандартизации и национального плана стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z789" w:id="287"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z789" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231) осуществление подготовки предложений по созданию технических комитетов по стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z790" w:id="288"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z790" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232) участие в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z791" w:id="289"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z791" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233) участие в реализации единой государственной политики в области обеспечения единства измерений в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z792" w:id="290"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z792" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234) осуществление контроля за деятельностью лиц, занимающихся судебно-экспертной деятельностью на основании лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z942" w:id="291"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z942" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234-1) разработка и утверждение профессионального стандарта в сфере судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z793" w:id="292"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z793" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235) составление протоколов и рассмотрение дел об административных правонарушениях, наложение административных взысканий в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z794" w:id="293"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z794" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236-1) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10730,2076 +9338,2028 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="294"/>
+    <w:bookmarkStart w:name="z795" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237) участие в разработке мобилизационного плана Республики Казахстан и плана производства товаров, выполнения работ и оказания услуг на соответствующий период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z796" w:id="295"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z796" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238) определение порядка обеспечения ведения единой базы данных аналитических, консалтинговых, социологических и иных исследований, финансируемых из республиканского и местных бюджетов, проводимых по заказу государственных органов и местных исполнительных органов, их подведомственных организаций, субъектов квазигосударственного сектора, в том числе совместных исследований с международными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z797" w:id="296"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z797" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239) проведение правового мониторинга нормативных правовых актов, принятых Министерством, и (или) разработчиком которых оно является, либо относящихся к его компетенции, и своевременное принятие мер по внесению в них изменений и (или) дополнений или признанию их утратившими силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z798" w:id="297"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z798" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240) утверждение перечней измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z799" w:id="298"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z799" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241) проведение правовой экспертизы проектов соглашений о переработке твердых полезных ископаемых на предмет соответствия требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z991" w:id="299"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z991" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241-1) проведение правовой экспертизы проектов соглашений об инвестициях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z800" w:id="300"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z800" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242) разработка и согласование с уполномоченным органом в области саморегулирования проектов нормативных правовых актов по вопросам саморегулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z801" w:id="301"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z801" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243) осуществление анализа регуляторного воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z802" w:id="302"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z802" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244) ведение реестра саморегулируемых организаций в соответствующей сфере (отрасли);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z803" w:id="303"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z803" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245) согласование правил и стандартов саморегулируемых организаций, основанных на обязательном членстве (участии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z804" w:id="304"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z804" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246) аттестация лиц, претендующих на занятие деятельностью патентного поверенного, их регистрация в реестре патентных поверенных, исключение из реестра патентных поверенных, признание недействительным свидетельства патентного поверенного и аннулирование сведений в реестре патентных поверенных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z805" w:id="305"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z805" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       247) организация деятельности по регистрации заявок на выдачу охранных документов на объекты промышленной собственности, селекционные достижения, топологии интегральных микросхем, товарные знаки, знаки обслуживания, географические указания и наименования мест происхождения товаров, в том числе в соответствии с международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z806" w:id="306"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z806" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248) организация деятельности по регистрации лицензионных договоров на использование объектов промышленной собственности, селекционных достижений, топологий интегральных микросхем, открытых лицензий и договоров уступки охранных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z807" w:id="307"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z807" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249) юридическая экспертиза и согласование проектов актов органов Евразийского экономического союза, нормативных правовых актов Республики Казахстан по вопросам международной экономической интеграции на предмет их соответствия праву Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z808" w:id="308"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z808" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250) рассмотрение запросов международных судебных органов, поступивших в государственные органы, а также согласование проектов обращений в международные судебные органы, инициированных уполномоченными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z809" w:id="309"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z809" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       251) согласование консолидированного ответа на запрос Суда Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z810" w:id="310"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z810" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       252) согласование проектов обращений в Суд Евразийского экономического союза, инициированных уполномоченными государственными органами, и представление их в Министерство иностранных дел Республики Казахстан для дальнейшего направления в Суд Евразийского экономического союза по дипломатическим каналам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z811" w:id="311"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z811" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253) определение порядка взаимодействия с уполномоченными органами по исполнению исполнительных документов о выселении (вселении), сносе, порядке общения с ребенком и определения места жительства ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z812" w:id="312"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z812" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254) приостановление расходных операций по текущему счету, предназначенному для хранения взысканных сумм в пользу взыскателей, частного судебного исполнителя, действия лицензии которого приостановлено или прекращено, либо которого лишили лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z813" w:id="313"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z813" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255) обеспечение размещения на интернет-ресурсе государственного органа сведений о лицах, которым выдана лицензия частного судебного исполнителя, с указанием их фамилий, имен, отчеств (если они указаны в документе, удостоверяющем личность), даты выдачи лицензии и ее номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z814" w:id="314"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z814" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256) определение порядка участия юридических консультантов в оказании гарантированной государством юридической помощи, организуемой палатами юридических консультантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z923" w:id="315"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z923" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-1) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z924" w:id="316"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z924" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-2) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z925" w:id="317"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z925" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-3) представление информации по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z926" w:id="318"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z926" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-4) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценке результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z927" w:id="319"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z927" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       256-5) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z928" w:id="320"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z928" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-6) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z929" w:id="321"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z929" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-7) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z930" w:id="322"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z930" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z931" w:id="323"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z931" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-9) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z932" w:id="324"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z932" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-10) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z933" w:id="325"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z933" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256-11) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z815" w:id="326"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z815" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       257) утверждение правил проверки достоверности списков инициативной группы граждан по созданию политической партии, членов политической партии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z943" w:id="327"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z943" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258) проведение цифровой трансформации органов юстиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258-1) участие в реализации государственной политики в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258-2) предоставление доступа оператору национальной платформы искусственного интеллекта к данным в соответствии с требованиями по управлению данными, утвержденными Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258-3) формирование библиотеки данных в соответствии с требованиями по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z944" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) проведение функционального анализа деятельности в соответствии с методикой по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утверждаемой уполномоченным органом в сфере развития системы государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z945" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) утверждение правил разработки, согласования проектов подзаконных нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z946" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) утверждение методических рекомендаций по определению типовых функций государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z947" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) утверждение перечня нормативных правовых актов, не подлежащих государственной регистрации в органах юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z948" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) утверждение правил разработки, согласования и государственной регистрации нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z949" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) утверждение правил проведения правового мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z950" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) утверждение правил ведения Государственного реестра нормативных правовых актов Республики Казахстан, Эталонного контрольного банка нормативных правовых актов Республики Казахстан и инструкции по формированию Эталонного контрольного банка нормативных правовых актов Республики Казахстан, а также внесению в него сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z951" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) утверждение совместно с уполномоченным органом в сфере государственного планирования правил организации и проведения научной экспертизы, а таже отбора научных экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z952" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) утверждение правил стимулирования государством внесения значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z953" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) утверждение образца, правил оформления, выдачи, замены, сдачи, изъятия и уничтожения свидетельства о рождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z954" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) утверждение требований к защите свидетельства о рождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z955" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) контроль за своевременной реализацией законодательных актов, в том числе разработкой и принятием подзаконных актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">271) исключен постановлением Правительства РК от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272) утверждение перечня и описания наград, формы наградного листа за внесение значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z959" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-1) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z960" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-2) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z961" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-3) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z962" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-4) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z963" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-5) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272-6) координация деятельности центральных государственных органов по исполнению итоговых решений Конституционного Суда Республики Казахстан, связанных с внесением изменений и (или) дополнений в нормативные правовые акты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z958" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 04.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 764</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 04.09.2023); от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 835</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 17.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 856</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 31.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z816" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...531 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z817" w:id="348"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z817" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z818" w:id="349"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z818" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z819" w:id="350"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z819" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства имеет заместителей (вице-министры), которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z820" w:id="351"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z820" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z821" w:id="352"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z821" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в соответствии с законодательством назначает на должности и освобождает от должностей работников Министерства, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z822" w:id="353"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z822" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры по поощрению сотрудников Министерства, решает вопросы трудовых отношений, отнесенных к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z823" w:id="354"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z823" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z824" w:id="355"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z824" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет Министерство во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z825" w:id="356"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z825" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) утверждает регламент работы Министерства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z826" w:id="357"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z826" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z827" w:id="358"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z827" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) устанавливает возможность делегирования первым руководителем государственного органа отдельным руководителям структурных подразделений права подписи документов организационно-технического характера, а также участия и выражения позиции государственного органа в межведомственных совещаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z828" w:id="359"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z828" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z829" w:id="360"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z829" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель определяет полномочия своих заместителей (вице-министры) в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z830" w:id="361"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z830" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Аппарат Министерства возглавляет руководитель аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z831" w:id="362"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z831" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z832" w:id="363"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z832" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z833" w:id="364"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z833" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z834" w:id="365"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z834" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z835" w:id="366"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z835" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z836" w:id="367"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z836" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z837" w:id="368"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z837" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z838" w:id="369"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z838" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень в редакции постановления Правительства РК от 15.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12814,568 +11374,568 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменением, внесенным постановлением Правительства РК от 31.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z970" w:id="370"/>
+    <w:bookmarkStart w:name="z970" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z971" w:id="371"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z971" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z972" w:id="372"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z972" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное казенное предприятие "Центр судебных экспертиз Министерства юстиции Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z973" w:id="373"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z973" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z975" w:id="374"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z975" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z974" w:id="375"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z974" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z843" w:id="376"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z843" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент юстиции области Абай Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z844" w:id="377"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z844" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент юстиции Акмолинской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z845" w:id="378"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z845" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент юстиции Актюбинской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z846" w:id="379"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z846" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент юстиции Алматинской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z847" w:id="380"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z847" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент юстиции города Алматы Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z848" w:id="381"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z848" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент юстиции Атырауской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z849" w:id="382"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z849" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент юстиции Западно-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z850" w:id="383"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z850" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент юстиции Жамбылской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z851" w:id="384"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z851" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент юстиции области Жетісу Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z852" w:id="385"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z852" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент юстиции Карагандинской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z853" w:id="386"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z853" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент юстиции Кызылординской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z854" w:id="387"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z854" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент юстиции Костанайской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z855" w:id="388"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z855" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент юстиции Мангистауской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z856" w:id="389"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z856" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент юстиции города Астаны Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z857" w:id="390"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z857" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент юстиции Павлодарской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z858" w:id="391"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z858" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент юстиции Северо-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z859" w:id="392"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z859" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент юстиции Туркестанской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z860" w:id="393"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z860" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент юстиции области Ұлытау Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z861" w:id="394"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z861" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент юстиции Восточно-Казахстанской области Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z862" w:id="395"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z862" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент юстиции города Шымкента Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16550,80 +15110,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z510" w:id="396"/>
+    <w:bookmarkStart w:name="z510" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ведении Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок перечня в редакции постановления Правительства РК от 23.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16716,68 +15276,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 03.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z511" w:id="397"/>
+    <w:bookmarkStart w:name="z511" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Министерство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел исключен постановлением Правительства РК от 28.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16894,92 +15454,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="398"/>
+    <w:bookmarkStart w:name="z14" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственных учреждений - территориальных органов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17096,92 +15656,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="399"/>
+    <w:bookmarkStart w:name="z15" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, находящихся в ведении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17346,51 +15906,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение дополнено Перечнем в соответствии с постановлением Правительства РК от 13.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня подписания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="400"/>
+    <w:bookmarkStart w:name="z36" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17399,51 +15959,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета по исполнению судебных актов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17560,108 +16120,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="401"/>
+    <w:bookmarkStart w:name="z16" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z37" w:id="402"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="417"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу постановлением Правительства РК от 07.06.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 753</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17874,68 +16434,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="403"/>
+    <w:bookmarkStart w:name="z315" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете по организации правовой помощи и оказанию юридических услуг населению Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18072,68 +16632,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="404"/>
+    <w:bookmarkStart w:name="z23" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета по организации правовой помощи и оказанию юридических услуг населению Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18270,69 +16830,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="405"/>
+    <w:bookmarkStart w:name="z24" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z25" w:id="406"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z25" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18347,51 +16907,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18470,68 +17030,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="407"/>
+    <w:bookmarkStart w:name="z30" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18668,68 +17228,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="408"/>
+    <w:bookmarkStart w:name="z31" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений - территориальных подразделений Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 02.08.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18846,68 +17406,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="409"/>
+    <w:bookmarkStart w:name="z32" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета уголовно-исполнительной системы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 02.08.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19024,69 +17584,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="410"/>
+    <w:bookmarkStart w:name="z33" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете регистрационной службы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z34" w:id="411"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z34" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19101,51 +17661,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19224,68 +17784,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="412"/>
+    <w:bookmarkStart w:name="z39" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета регистрационной службы Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19422,68 +17982,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="413"/>
+    <w:bookmarkStart w:name="z40" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета регистрационной службы и оказания правовой помощи Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19600,69 +18160,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="414"/>
+    <w:bookmarkStart w:name="z41" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комитете по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z42" w:id="415"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z42" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19677,51 +18237,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19800,68 +18360,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="416"/>
+    <w:bookmarkStart w:name="z47" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.03.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19998,68 +18558,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 октября 2004 года N 1120 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="417"/>
+    <w:bookmarkStart w:name="z48" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 29.12.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20176,92 +18736,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="418"/>
+    <w:bookmarkStart w:name="z49" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21539,55 +20099,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21913,31 +20473,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>