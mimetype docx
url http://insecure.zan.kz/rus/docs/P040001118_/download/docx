--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d9549a" w14:textId="6d9549a">
+    <w:p w14:paraId="e66675e" w14:textId="e66675e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7421,70 +7421,90 @@
         <w:t>
       214-24) разработка порядка отчуждения государственного имущества, находящегося за пределами Республики Казахстан и закрепленного за органами дипломатической службы за границей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z387" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214-25) разработка и утверждение перечня, связанного с международными договорами процессов, подлежащих инициированию и выполнению в электронной системе управления международными договорами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:bookmarkStart w:name="z390" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214-26) участие в формировании государственной политики и принятие мер по противодействию теневой экономике</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z308" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7766,619 +7786,639 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:bookmarkStart w:name="z309" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z310" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z311" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z312" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z313" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z314" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представляет Республику Казахстан в отношениях с иностранными государствами и международными организациями в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z315" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет Министерство в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z316" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z317" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с законодательством Республики Казахстан назначает на должности и освобождает от должностей персонал дипломатической службы, вопросы трудовых отношений которого отнесены к компетенции Министра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z318" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на персонал дипломатической службы, за исключением персонала, вопросы трудовых отношений которого отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z319" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет потребность в кадрах органов дипломатической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z320" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z321" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z322" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель Министерства определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z323" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата или должностным лицом Министерства, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z324" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z325" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z326" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z327" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z328" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z329" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z330" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z331" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z332" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Дипломатический сервис" Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z333" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Институт внешнеполитических исследований".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z334" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Некоммерческое акционерное общество "Фонд Отандастар".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z335" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акционерное общество "Национальная компания "KAZAKH INVEST".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z336" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Некоммерческое акционерное общество "Казахстанское агентство международного развития "KazAID".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8489,80 +8529,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2004 года N 1118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="331"/>
+    <w:bookmarkStart w:name="z46" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>