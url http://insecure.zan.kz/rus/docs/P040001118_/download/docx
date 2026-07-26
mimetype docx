--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e66675e" w14:textId="e66675e">
+    <w:p w14:paraId="98df757" w14:textId="98df757">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1189,54 +1189,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z63" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      Если Министерству законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Министерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z65" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1327,51 +1389,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализация дипломатическими средствами и методами усилий Республики Казахстан по обеспечению международного мира, глобальной и региональной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z70" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) обеспечение дипломатическими средствами и методами защиты суверенитета, безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с другими государствами и на международной арене;</w:t>
+      5) обеспечение дипломатическими средствами и методами защиты Суверенитета, безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с другими государствами и на международной арене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z71" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разработка для Президента Республики Казахстан предложений по внешнеполитической и внешнеэкономической стратегии Республики Казахстан и реализация международных инициатив Президента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z72" w:id="31"/>
     <w:p>
@@ -1471,50 +1533,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об официальной помощи развитию";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z76" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ведение всех официальных дел с дипломатическими представительствами, международными организациями и (или) их представительствами, а также консульскими учреждениями, аккредитованными в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z78" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1547,51 +1671,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения нормативные правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z80" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать и получать от государственных органов, должностных лиц иных организаций и физических лиц информацию, необходимую для осуществления функций, возложенных на Министерство, с соблюдением установленных законодательными актами Республики Казахстан требований к разглашению сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
+      запрашивать и получать от государственных органов, должностных лиц иных организаций и физических лиц информацию, необходимую для осуществления функций, возложенных на Министерство, с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегировать часть своих полномочий и функций ведомствам в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z82" w:id="41"/>
     <w:p>
@@ -1796,51 +1920,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 – с изменением, внесенным постановлением Правительства РК от 02.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2049,51 +2193,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) представительство Республики Казахстан в отношениях с иностранными государствами и международными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z100" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) представление в установленном порядке Президенту, Парламенту и Правительству Республики Казахстан предложений и рекомендаций по вопросам отношений Республики Казахстан с иностранными государствами и международными организациями;</w:t>
+      11) представление в установленном порядке Президенту, Курултаю и Правительству Республики Казахстан предложений и рекомендаций по вопросам отношений Республики Казахстан с иностранными государствами и международными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z101" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечение участия Республики Казахстан в деятельности международных организаций, конференциях, совещаниях, форумах, содействие повышению роли Республики Казахстан как члена международного сообщества в решении глобальных и региональных проблем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z102" w:id="62"/>
     <w:p>
@@ -3301,51 +3445,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) представление вступивших в силу, а также временно применяемых международных договоров Республики Казахстан для опубликования в сборнике "Бюллетень международных договоров Республики Казахстан" и на интернет-ресурсе Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z148" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) представление вступивших в силу международных договоров Республики Казахстан, ратифицированных Парламентом Республики Казахстан, для опубликования в официальных изданиях Парламента Республики Казахстан;</w:t>
+      59) представление вступивших в силу международных договоров Республики Казахстан, ратифицированных Курултаем Республики Казахстан, для опубликования в официальных изданиях Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z149" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) подготовка предложений по совершенствованию законодательства Республики Казахстан в области международных отношений, приведению его в соответствие с международно-правовыми обязательствами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z150" w:id="120"/>
     <w:p>
@@ -5687,51 +5831,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) определение порядка учета лиц, являющихся гражданами Республики Казахстан, постоянно проживающих за пределами Республики Казахстан, иностранцев, желающих усыновить детей-сирот, детей, оставшихся без попечения родителей, являющихся гражданами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z260" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      167) разработка и утверждение правил сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан;</w:t>
+      167) разработка и утверждение правил сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z389" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167-1) осуществление дактилоскопической регистрации в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z261" w:id="233"/>
     <w:p>
@@ -7806,51 +7950,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z309" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8836,55 +9000,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9210,31 +9374,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>