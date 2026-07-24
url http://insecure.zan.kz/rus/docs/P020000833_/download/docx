--- v1 (2025-12-31)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="825fd57" w14:textId="825fd57">
+    <w:p w14:paraId="846915d" w14:textId="846915d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3365,51 +3365,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 14-1 в соответствии с постановлением Правительства РК от 26.06.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6201,54 +6201,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Запрещается передача во временное пользование юридическим и физическим лицам имущества, полученного государством по основаниям, указанным в пунктах 3 и 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z137" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Должностные лица уполномоченного органа и местных исполнительных органов за нарушение положений настоящих Правил несут ответственность, предусмотренную законодательными актами Республики Казахстан.</w:t>
+      35. Должностные лица уполномоченного органа и местных исполнительных органов за нарушение положений настоящих Правил несут ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6464,1328 +6526,1769 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт описи, оценки и (или) приема-передачи имущества</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции постановления Правительства РК от 11.06.2025 </w:t>
-[...38 lines deleted...]
-      "___" __________ 20__ года ________________________  </w:t>
+      Сноска. Приложение 1 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z263" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20__ года ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (дата составления) (место составления акта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Комиссия в составе: представителя уполномоченного органа (местного исполнительного органа) </w:t>
-[...1093 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="80"/>
+        <w:t xml:space="preserve">       Комиссия в составе: представителя уполномоченного органа (местного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительного органа) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование уполномоченного органа или местного исполнительного органа, адрес,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер/бизнес-идентификационный номер)_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного работника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судебного исполнителя________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа юстиции, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер, должность и фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работника) представителя________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) лица, передающего имущество, наименование органа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изъявшего (передающего) имущество, адрес, индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">номер/бизнес-идентификационный номер) _____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(должность и фамилия, имя, отчество (при его наличии) работника) представителя______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации, на временном ответственном хранении которой находится</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущество, адрес, индивидуальный идентификационный номер/бизнес-идентификационный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер)_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(должность и фамилия, имя, отчество (при его наличии) работника) представителя_______ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации, принимающей имущество, адрес, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер/бизнес-идентификационный номер)______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) работника) оценщика___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер, дата и номер лицензии)______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) лица, осуществляющего оценку </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества,__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(адрес, индивидуальный идентификационный номер/бизнес- идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата  и номер лицензии) на основании Правил учета, хранения, оценки и дальнейшего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>использования  имущества, обращенного (поступившего) в собственность государства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по отдельным основаниям, утвержденных постановлением Правительства Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан от 26 июля 2002 года № 833,  произвела опись и прием нижеследующего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имущества, принадлежавшего владельцу, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) бывшего владельца имущества, конфискованного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании судебных актов (в том числе вещественные доказательства) или признанного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бесхозяйным, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер или наименование организации, адрес, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер/ бизнес-идентификационный номер)_____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование суда, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер, номер, дата судебного решения)________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование суда, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер, номер, дата судебного решения)________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер или фамилия, имя, отчество (при его наличии), адрес, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный номер/бизнес-идентификационный номер лица, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передавшего имущество) или имущества, безвозмездно перешедшего в  собственность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государства,____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации, адрес, индивидуальный идентификационный номер/бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер или фамилия, имя, отчество (при его наличии), адрес, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный номер/бизнес-идентификационный номер лица, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">передавшего имущество), в том числе товаров и транспортных средств, помещенных под </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">таможенную процедуру "отказа в пользу государства", согласно таможенной декларации, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подарков_______________________________________ ______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________ _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование органа государственных доходов, адрес, индивидуальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер/бизнес-идентификационный номер, дата и номер таможенной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">декларации на товары) или признанного перешедшим по праву наследования к государству </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласно свидетельству нотариуса,____________________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) нотариуса, адрес, индивидуальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер/бизнес-идентификационный номер, номер, дата свидетельства) а </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">также иного имущества на основании иных документов, удостоверяющих возникновение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>права собственности государства, стоимость которого поступает  в доход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государства,______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование организации, адрес, индивидуальный идентификационный номер/бизнес- </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер или фамилия, имя, отчество (при его наличии), адрес, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индивидуальный идентификационный номер/бизнес-идентификационный номер лица, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передавшего имущество).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Опись и оценка имущества</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:t xml:space="preserve"> Опись и оценка имущества</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7889,88 +8392,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предварительная оценка при приеме имущества за единицу, тенге*</w:t>
+Предварительная оценка при приеме имущества за единицу, теңге*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего сумма, тенге</w:t>
+Всего сумма, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8006,87 +8509,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указанное в документе, являющемся основанием для постановки на учет</w:t>
+указанное в документе, являющемся основанием для постановки на учет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактическое по итогам пересчета (перевеса)</w:t>
+фактическое по итогам пересчета (перевеса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8094,80 +8597,68 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8349,442 +8840,572 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="83"/>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">___________________________________________________________________________________ </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             Итого (прописью)______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итого подлежит перечислению в бюджет или Специальный  государственный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фонд____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящий акт составлен в _______ экземплярах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Члены комиссии:________ ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (подпись) (фамилия, имя, отчество (при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  _________ _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (подпись) (фамилия, имя, отчество (при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________ _______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись и печать (фамилия, имя, отчество (при его наличии) эксперта-оценщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">"___" __________________ года подпись владельца ____________________ </w:t>
-[...192 lines deleted...]
-        <w:t xml:space="preserve"> уполномоченному органу (местному исполнительному органу), производила предварительную оценку.</w:t>
+        <w:t xml:space="preserve">       "___" __________________ года подпись владельца ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Указанное в настоящем акте имущество принял на ответственное хранение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Об уголовной и материальной ответственности по статье 425 Уголовного кодекса </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан за утрату, сокрытие, пропажу, подмену или порчу принятого </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на хранение имущества предупрежден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+             "___" __________________ года (подпись) ________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование организации, индивидуальный идентификационный номер/бизнес- </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер, адрес или фамилия, имя, отчество (при его наличии) лица, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">принявшего имущество) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       * Данная графа заполняется в случае, если организация, передающая имущество </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уполномоченному органу (местному исполнительному органу), производила </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предварительную оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8872,77 +9493,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использования имущества,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обращенного (поступившего)</w:t>
+              <w:t>обращенного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в собственность государства</w:t>
+              <w:t>(поступившего) в собственность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по отдельным основаниям</w:t>
+              <w:t>государства по отдельным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>основаниям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8969,104 +9603,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="85"/>
+    <w:bookmarkStart w:name="z223" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета актов описи, оценки и (или) приема-передачи имущества на 20__ год </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции постановления Правительства РК от 11.06.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Сноска. Приложение 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -9091,52 +9725,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ п/п </w:t>
+              <w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9314,88 +9948,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость имущества по акту описи, оценки и (или) приема-передачи имущества, тенге (при наличии)</w:t>
+Стоимость имущества по акту описи, оценки и (или) приема-передачи имущества, теңге (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оценочная стоимость имущества, тенге</w:t>
+Оценочная стоимость имущества, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9499,51 +10133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактически поступившая сумма, тенге</w:t>
+Фактически поступившая сумма, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10623,65 +11257,62 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10689,55 +11320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11063,31 +11694,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>