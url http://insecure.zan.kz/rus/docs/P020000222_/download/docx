--- v0 (2025-11-13)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0445b01" w14:textId="0445b01">
+    <w:p w14:paraId="e65edd1" w14:textId="e65edd1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил допуска иностранцев и лиц без гражданства к государственным секретам Республики Казахстан</w:t>
+        <w:t>Об утверждении Правил допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 15 февраля 2002 года N 222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции постановления Правительства РК от 14.03.2024 </w:t>
+      Сноска. Заголовок – в редакции постановления Правительства РК от 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 186</w:t>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -268,120 +268,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> допуска иностранцев и лиц без гражданства к государственным секретам Республики Казахстан.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 14.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 186</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -469,107 +449,55 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утверждены </w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -579,373 +507,367 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 февраля 2002 года № 222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила допуска иностранцев и лиц без гражданства к государственным секретам Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Правила допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции постановления Правительства РК от 14.03.2024 </w:t>
+      Сноска. Правила – в редакции постановления Правительства РК от 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 186</w:t>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила допуска иностранцев и лиц без гражданства к государственным секретам Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О государственных секретах" и определяют порядок допуска иностранцев и лиц без гражданства к государственным секретам Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О государственных секретах" и определяют порядок допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
-[...15 lines deleted...]
-      2. Иностранцы и лица без гражданства к государственным секретам Республики Казахстан допускаются только в рамках реализации международных договоров Республики Казахстан с соблюдением требований, предусмотренных Правилами передачи государственных секретов и их носителей иностранным государствам и (или) международным организациям, утвержденными Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Иностранные граждане и лица без гражданства к государственным секретам Республики Казахстан допускаются только в рамках реализации международных договоров Республики Казахстан с соблюдением требований, предусмотренных Правилами передачи государственных секретов и их носителей иностранным государствам и (или) международным организациям, утвержденными Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
-[...15 lines deleted...]
-      3. Для допуска иностранцев к государственным секретам Республики Казахстан уполномоченный орган иностранного государства, определенный в международном договоре, в установленном законодательством порядке направляет ходатайство руководителю государственного органа, в котором будет произведен допуск иностранцев к государственным секретам Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для допуска иностранных граждан к государственным секретам Республики Казахстан уполномоченный орган иностранного государства, определенный в международном договоре, в установленном законодательством порядке направляет ходатайство руководителю государственного органа, в котором будет произведен допуск иностранных граждан к государственным секретам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
-[...15 lines deleted...]
-      К ходатайству прилагается свидетельство, подтверждающее полномочия иностранца и содержащее данные о том, что он имеет право допуска к секретным сведениям своего государства соответствующего уровня секретности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ходатайству прилагается свидетельство, подтверждающее полномочия иностранного гражданина и содержащее данные о том, что он имеет право допуска к секретным сведениям своего государства соответствующего уровня секретности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица без гражданства обращаются для получения допуска к государственным секретам Республики Казахстан в государственный орган, в котором требуется получение допуска к государственным секретам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Руководитель государственного органа или организации, где будет осуществлен допуск иностранных граждан и лиц без гражданства к государственным секретам, согласовывает с органами национальной безопасности Республики Казахстан возможность и целесообразность допуска конкретных иностранных граждан и лиц без гражданства к государственным секретам. Срок согласования не должен превышать двадцати рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...15 lines deleted...]
-      Лица без гражданства обращаются для получения допуска к государственным секретам Республики Казахстан в государственный орган, в котором требуется получение допуска к государственным секретам Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае отказа в согласовании допуска конкретных иностранных граждан и лиц без гражданства к государственным секретам при отсутствии возможности и целесообразности руководитель государственного органа направляет в установленном законодательством порядке уполномоченному органу иностранного государства уведомление о представлении кандидатур других лиц на допуск к государственным секретам Республики Казахстан или лицу без гражданства уведомление об отказе в допуске к государственным секретам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
-[...15 lines deleted...]
-      4. Руководитель государственного органа или организации, где будет осуществлен допуск иностранцев и лиц без гражданства к государственным секретам, согласовывает с органами национальной безопасности Республики Казахстан возможность и целесообразность допуска конкретных иностранцев и лиц без гражданства к государственным секретам. Срок согласования не должен превышать двадцати рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При положительном согласовании руководитель государственного органа или организации Республики Казахстан издает приказ о допуске иностранных граждан и лиц без гражданства к государственным секретам. Взаимные обязательства администрации, а также иностранных граждан и лиц без гражданства отражаются в договоре о допуске к государственным секретам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
-[...15 lines deleted...]
-      5. В случае отказа в согласовании допуска конкретных иностранцев и лиц без гражданства к государственным секретам при отсутствии возможности и целесообразности руководитель государственного органа направляет в установленном законодательством порядке уполномоченному органу иностранного государства уведомление о представлении кандидатур других лиц на допуск к государственным секретам Республики Казахстан или лицу без гражданства уведомление об отказе в допуске к государственным секретам.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Приказ о допуске иностранных граждан и лиц без гражданства должен содержать сведения о том, на какой срок разрешен допуск, для выполнения каких работ предоставляется допуск, с какими конкретно сведениями должен ознакомиться иностранный гражданин и лицо без гражданства, максимальный гриф секретности сведений, с которыми разрешено ознакомление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      6. При положительном согласовании руководитель государственного органа или организации Республики Казахстан издает приказ о допуске иностранцев и лиц без гражданства к государственным секретам. Взаимные обязательства администрации, а также иностранцев и лиц без гражданства отражаются в договоре о допуске к государственным секретам.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. На основании приказа о допуске иностранного гражданина и лица без гражданства к государственным секретам сотрудниками подразделения по защите государственных секретов (далее – ПЗГС) или сотрудником, ответственным за работу с государственными секретами (при отсутствии в организации ПЗГС), государственного органа или организации, где осуществляется допуск иностранного гражданина и лица без гражданства к государственным секретам, производится инструктаж иностранного гражданина и лица без гражданства по соблюдению требований режима секретности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      7. Приказ о допуске иностранцев и лиц без гражданства должен содержать сведения о том, на какой срок разрешен допуск, для выполнения каких работ предоставляется допуск, с какими конкретно сведениями должен ознакомиться иностранный гражданин и лицо без гражданства, максимальный гриф секретности сведений, с которыми разрешено ознакомление.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После проведения инструктажа иностранный гражданин и лицо без гражданства дают письменное обязательство о неразглашении государственных секретов Республики Казахстан, к которым они будут иметь доступ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      8. На основании приказа о допуске иностранца и лица без гражданства к государственным секретам сотрудниками подразделения по защите государственных секретов (далее – ПЗГС) или сотрудником, ответственным за работу с государственными секретами (при отсутствии в организации ПЗГС), государственного органа или организации, где осуществляется допуск иностранца и лица без гражданства к государственным секретам, производится инструктаж иностранного гражданина и лица без гражданства по соблюдению требований режима секретности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное обязательство хранится в подразделении по защите государственных секретов государственного органа или организации Республики Казахстан не менее пяти лет после прекращения работы иностранных граждан и лиц без гражданства с государственными секретами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Информация о фактическом допуске иностранных граждан и лиц без гражданства в каждом конкретном случае в течение двадцати рабочих дней с момента допуска направляется в органы национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -983,55 +905,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1357,31 +1279,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>