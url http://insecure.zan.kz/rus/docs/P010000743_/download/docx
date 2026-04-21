--- v0 (2025-10-01)
+++ v1 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75644d6" w14:textId="75644d6">
+    <w:p w14:paraId="446eaae" w14:textId="446eaae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1120,450 +1120,564 @@
         <w:t>
       К запросу прилагается проект договора на проведение совместных секретных работ, заключаемого между заказчиком и исполнителем заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный орган, руководитель которого наделен полномочиями по отнесению сведений к государственным секретам, в течение десяти рабочих дней со дня их поступления рассматривает запрос заказчика и направляет в его адрес письменный ответ за подписью руководителя либо лица, его замещающего, о возможности передачи исполнителю заказа государственных секретов либо мотивированный отказ с указанием причин, препятствующих передаче государственных секретов исполнителю заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции постановления Правительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Передача государственных секретов организациям или гражданам Республики Казахстан осуществляется на основе договора на проведение совместных секретных работ, заключаемого между заказчиком и исполнителем заказа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В договоре на проведение совместных секретных работ, заключаемом между заказчиком и исполнителем заказа, в соответствии с гражданским законодательством необходимо урегулирование следующих вопросов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      В договоре на проведение совместных секретных работ, заключаемом между заказчиком и исполнителем заказа, в соответствии с гражданским законодательством необходимо урегулирование следующих вопросов:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок осуществления контроля заказчиком и ответственность исполнителя заказа по обеспечению сохранности государственных секретов как в процессе проведения работ, так и по их завершении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      1) порядок осуществления контроля заказчиком и ответственность исполнителя заказа по обеспечению сохранности государственных секретов как в процессе проведения работ, так и по их завершении;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) условия финансирования работ (услуг) по защите государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      2) условия финансирования работ (услуг) по защите государственных секретов;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о наличии разрешения органов национальной безопасности на проведение работ с использованием государственных секретов либо оформленного допуска должностного лица или гражданина Республики Казахстан к государственным секретам (номер, дата, срок действия и кем выдан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      3) сведения о наличии разрешения органов национальной безопасности на проведение работ с использованием государственных секретов либо оформленного допуска должностного лица или гражданина Республики Казахстан к государственным секретам (номер, дата, срок действия и кем выдан);</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень планируемых к передаче государственных секретов (перечень оформляется в виде самостоятельного приложения к договору на проведение совместных секретных работ, в котором указываются наименования передаваемых документов (носителей), грифы секретности, учетные номера, номера экземпляров, количество листов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      4) перечень планируемых к передаче государственных секретов (перечень оформляется в виде самостоятельного приложения к договору на проведение совместных секретных работ, в котором указываются наименования передаваемых документов (носителей), грифы секретности, учетные номера, номера экземпляров, количество листов).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда предметом договора на проведение совместных секретных работ является обслуживание информационных систем в защищенном исполнении, отнесенных к государственным секретам, принадлежащих заказчику, вместо наименований передаваемых документов (носителей) к договору на проведение совместных секретных работ прикладывается справка в произвольной форме, в которой отражается краткое описание циркулирующих сведений, составляющих государственные секреты, в обслуживаемых информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      В случаях, когда предметом договора на проведение совместных секретных работ является обслуживание информационных систем в защищенном исполнении, отнесенных к государственным секретам, принадлежащих заказчику, вместо наименований передаваемых документов (носителей) к договору на проведение совместных секретных работ прикладывается справка в произвольной форме, в которой отражается краткое описание циркулирующих сведений, составляющих государственные секреты, в обслуживаемых информационных системах.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Структурное подразделение, ответственное за заключение договора на проведение совместных секретных работ, а также контроль его исполнения, определяется руководителем заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      Структурное подразделение, ответственное за заключение договора на проведение совместных секретных работ, а также контроль его исполнения, определяется руководителем заказчика.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. До получения письменного разрешения государственного органа, наделенного полномочиями по распоряжению государственными секретами, о возможности передачи их государственных секретов заключение договора на проведение совместных секретных работ и передача государственных секретов не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...15 lines deleted...]
-      7. До получения письменного разрешения государственного органа, наделенного полномочиями по распоряжению государственными секретами, о возможности передачи их государственных секретов заключение договора на проведение совместных секретных работ и передача государственных секретов не допускаются.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В рамках выполнения совместных секретных работ организация деятельности по защите государственных секретов, осуществляемой исполнителем заказа, возлагается на подразделения по защите государственных секретов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
-[...15 lines deleted...]
-      8. В рамках выполнения совместных секретных работ организация деятельности по защите государственных секретов, осуществляемой исполнителем заказа, возлагается на подразделения по защите государственных секретов:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исполнителя заказа, функционирующего без иностранного участия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
-[...15 lines deleted...]
-      1) исполнителя заказа, функционирующего без иностранного участия;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заказчика по месту выполнения совместных секретных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...15 lines deleted...]
-      2) заказчика по месту выполнения совместных секретных работ;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектов квазигосударственного сектора в отношении юридических (физических) лиц, аффилированных с ними в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
-[...15 lines deleted...]
-      3) субъектов квазигосударственного сектора в отношении юридических (физических) лиц, аффилированных с ними в соответствии с законодательными актами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) других организаций, фактически находящихся в пределах одного города (населенного пункта) с исполнителем заказа, функционирующих без иностранного участия и со стопроцентным участием государства в их уставном капитале и наделенных полномочиями, определенными Правительством Республики Казахстан по оказанию услуг в сфере защиты государственных секретов (в этом случае исполнитель заказа заключает с данной организацией, фактически находящейся в пределах одного города (населенного пункта) с исполнителем, договор об использовании услуг ее подразделения по защите государственных секретов, о чем делается соответствующая отметка в разрешении на проведение работ с использованием государственных секретов обеих договаривающихся сторон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
-[...15 lines deleted...]
-      4) других организаций, фактически находящихся в пределах одного города (населенного пункта) с исполнителем заказа, функционирующих без иностранного участия и со стопроцентным участием государства в их уставном капитале и наделенных полномочиями, определенными Правительством Республики Казахстан по оказанию услуг в сфере защиты государственных секретов (в этом случае исполнитель заказа заключает с данной организацией, фактически находящейся в пределах одного города (населенного пункта) с исполнителем, договор об использовании услуг ее подразделения по защите государственных секретов, о чем делается соответствующая отметка в разрешении на проведение работ с использованием государственных секретов обеих договаривающихся сторон).</w:t>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О заключении договора по оказанию услуг в сфере защиты государственных секретов организация в письменной форме информирует филиалы государственной фельдъегерской службы Республики Казахстан и службы специальной почтовой связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
-[...15 lines deleted...]
-      О заключении договора по оказанию услуг в сфере защиты государственных секретов организация в письменной форме информирует филиалы государственной фельдъегерской службы Республики Казахстан и службы специальной почтовой связи.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организация контроля за защитой государственных секретов при проведении совместных секретных работ возлагается на заказчика этих работ в соответствии с положениями заключенного сторонами договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
-[...15 lines deleted...]
-      9. Организация контроля за защитой государственных секретов при проведении совместных секретных работ возлагается на заказчика этих работ в соответствии с положениями заключенного сторонами договора.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При нарушении исполнителем заказа в ходе совместных секретных работ взятых на себя обязательств по защите государственных секретов заказчик вправе приостановить выполнение заказа до устранения нарушений, а при повторных нарушениях – поставить вопрос об аннулировании заказа и разрешения на проведение работ с использованием государственных секретов и привлечении виновных лиц к ответственности. При этом материальный ущерб, нанесенный исполнителем заказа государству в лице заказчика, подлежит взысканию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
-[...15 lines deleted...]
-      При нарушении исполнителем заказа в ходе совместных секретных работ взятых на себя обязательств по защите государственных секретов заказчик вправе приостановить выполнение заказа до устранения нарушений, а при повторных нарушениях – поставить вопрос об аннулировании заказа и разрешения на проведение работ с использованием государственных секретов и привлечении виновных лиц к ответственности. При этом материальный ущерб, нанесенный исполнителем заказа государству в лице заказчика, подлежит взысканию в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов заказчика с исполнителем заказа составляется дополнение к договору с указанием правопреемника заказчика совместных секретных работ, если этот правопреемник имеет полномочия на проведение работ с использованием указанных сведений. При этом обязательно письменно уведомляются орган национальной безопасности по месту осуществления деятельности исполнителя заказа и государственные органы в случае использования их государственных секретов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
-[...15 lines deleted...]
-      10. В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов заказчика с исполнителем заказа составляется дополнение к договору с указанием правопреемника заказчика совместных секретных работ, если этот правопреемник имеет полномочия на проведение работ с использованием указанных сведений. При этом обязательно письменно уведомляются орган национальной безопасности по месту осуществления деятельности исполнителя заказа и государственные органы в случае использования их государственных секретов.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов исполнителя заказа заказчик совместно с исполнителем заказа принимает меры по обеспечению защиты государственных секретов и их носителей. При этом государственные секреты, переданные исполнителю заказа в рамках договора на проведение совместных секретных работ, возвращаются заказчику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
-[...15 lines deleted...]
-      В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов исполнителя заказа заказчик совместно с исполнителем заказа принимает меры по обеспечению защиты государственных секретов и их носителей. При этом государственные секреты, переданные исполнителю заказа в рамках договора на проведение совместных секретных работ, возвращаются заказчику.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Передача государственных секретов исполнителю заказа без получения им разрешения органов национальной безопасности на осуществление деятельности, связанной с использованием государственных секретов, и без оформления допуска должностного лица или гражданина Республики Казахстан к государственным секретам не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1601,55 +1715,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>