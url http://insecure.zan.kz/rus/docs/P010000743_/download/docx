--- v1 (2026-04-21)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="446eaae" w14:textId="446eaae">
+    <w:p w14:paraId="2470916" w14:textId="2470916">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -996,51 +996,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В запросе указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) полное наименование, бизнес-идентификационный номер, юридический адрес исполнителя с указанием фамилии, имени, отчества (при его наличии) его руководителя либо фамилия, имя, отчество (при его наличии) гражданина с указанием индивидуального идентификационного номера, места работы (учебы), занимаемой должности и места проживания, а также органа, выдавшего документ, удостоверяющий личность;</w:t>
+      1) полное наименование, бизнес-идентификационный номер, юридический адрес исполнителя с указанием фамилии, имени, отчества (при его наличии) его руководителя либо фамилия, имя, отчество (при его наличии) гражданина Республики Казахстан с указанием индивидуального идентификационного номера, места работы (учебы), занимаемой должности и места проживания, а также органа, выдавшего документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень планируемых к передаче государственных секретов, наименования их носителей, грифы секретности, учетные номера, номера экземпляров, количество листов секретных документов или иных секретных материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
@@ -1100,584 +1100,642 @@
         <w:t>
       5) сведения о наличии разрешения на проведение работ с использованием государственных секретов и (или) допуска должностного лица или гражданина Республики Казахстан к государственным секретам (номер, дата, срок действия и кем выдан).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К запросу прилагается проект договора на проведение совместных секретных работ, заключаемого между заказчиком и исполнителем заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный орган, руководитель которого наделен полномочиями по отнесению сведений к государственным секретам, в течение десяти рабочих дней со дня их поступления рассматривает запрос заказчика и направляет в его адрес письменный ответ за подписью руководителя либо лица, его замещающего, о возможности передачи исполнителю заказа государственных секретов либо мотивированный отказ с указанием причин, препятствующих передаче государственных секретов исполнителю заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Передача государственных секретов организациям или гражданам Республики Казахстан осуществляется на основе договора на проведение совместных секретных работ, заключаемого между заказчиком и исполнителем заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В договоре на проведение совместных секретных работ, заключаемом между заказчиком и исполнителем заказа, в соответствии с гражданским законодательством необходимо урегулирование следующих вопросов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок осуществления контроля заказчиком и ответственность исполнителя заказа по обеспечению сохранности государственных секретов как в процессе проведения работ, так и по их завершении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) условия финансирования работ (услуг) по защите государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о наличии разрешения органов национальной безопасности на проведение работ с использованием государственных секретов либо оформленного допуска должностного лица или гражданина Республики Казахстан к государственным секретам (номер, дата, срок действия и кем выдан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень планируемых к передаче государственных секретов (перечень оформляется в виде самостоятельного приложения к договору на проведение совместных секретных работ, в котором указываются наименования передаваемых документов (носителей), грифы секретности, учетные номера, номера экземпляров, количество листов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда предметом договора на проведение совместных секретных работ является обслуживание цифровых систем в защищенном исполнении, отнесенных к государственным секретам, принадлежащих заказчику, вместо наименований передаваемых документов (носителей) к договору на проведение совместных секретных работ прикладывается справка в произвольной форме, в которой отражается краткое описание циркулирующих сведений, составляющих государственные секреты, в обслуживаемых цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Структурное подразделение, ответственное за заключение договора на проведение совместных секретных работ, а также контроль его исполнения определяются руководителем заказчика.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. До получения письменного разрешения государственного органа, наделенного полномочиями по распоряжению государственными секретами, о возможности передачи их государственных секретов заключение договора на проведение совместных секретных работ и передача государственных секретов не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В рамках выполнения совместных секретных работ организация деятельности по защите государственных секретов, осуществляемой исполнителем заказа, возлагается на подразделения по защите государственных секретов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исполнителя заказа, функционирующего без иностранного участия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заказчика по месту выполнения совместных секретных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектов квазигосударственного сектора в отношении юридических (физических) лиц, аффилированных с ними в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) других организаций, фактически находящихся в пределах одного города (населенного пункта) с исполнителем заказа, функционирующих без иностранного участия и со стопроцентным участием государства в их уставном капитале и наделенных полномочиями, определенными Правительством Республики Казахстан по оказанию услуг в сфере защиты государственных секретов (в этом случае исполнитель заказа заключает с данной организацией, фактически находящейся в пределах одного города (населенного пункта) с исполнителем, договор об использовании услуг ее подразделения по защите государственных секретов, о чем делается соответствующая отметка в разрешении на проведение работ с использованием государственных секретов обеих договаривающихся сторон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О заключении договора по оказанию услуг в сфере защиты государственных секретов организация в письменной форме информирует филиалы государственной фельдъегерской службы Республики Казахстан и службы специальной почтовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции постановления Правительства РК от 04.03.2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 11.07.2026).</w:t>
+        <w:t>      Сноска. Пункт 8 с изменением, внесенным постановлением Правительства РК от 14.07.2026 № 615 (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...193 lines deleted...]
-      8. В рамках выполнения совместных секретных работ организация деятельности по защите государственных секретов, осуществляемой исполнителем заказа, возлагается на подразделения по защите государственных секретов:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организация контроля за защитой государственных секретов при проведении совместных секретных работ возлагается на заказчика этих работ в соответствии с положениями заключенного сторонами договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      1) исполнителя заказа, функционирующего без иностранного участия;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При нарушении исполнителем заказа в ходе совместных секретных работ взятых на себя обязательств по защите государственных секретов заказчик вправе приостановить выполнение заказа до устранения нарушений, а при повторных нарушениях – поставить вопрос об аннулировании заказа и разрешения на проведение работ с использованием государственных секретов и привлечении виновных лиц к ответственности. При этом материальный ущерб, нанесенный исполнителем заказа государству в лице заказчика, подлежит взысканию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      2) заказчика по месту выполнения совместных секретных работ;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов заказчика с исполнителем заказа составляется дополнение к договору с указанием правопреемника заказчика совместных секретных работ, если этот правопреемник имеет полномочия на проведение работ с использованием указанных сведений. При этом обязательно письменно уведомляются орган национальной безопасности по месту осуществления деятельности исполнителя заказа и государственные органы в случае использования их государственных секретов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      3) субъектов квазигосударственного сектора в отношении юридических (физических) лиц, аффилированных с ними в соответствии с законодательными актами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях изменения функций, форм собственности, ликвидации или прекращения работ с использованием государственных секретов исполнителя заказа заказчик совместно с исполнителем заказа принимает меры по обеспечению защиты государственных секретов и их носителей. При этом государственные секреты, переданные исполнителю заказа в рамках договора на проведение совместных секретных работ, возвращаются заказчику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      4) других организаций, фактически находящихся в пределах одного города (населенного пункта) с исполнителем заказа, функционирующих без иностранного участия и со стопроцентным участием государства в их уставном капитале и наделенных полномочиями, определенными Правительством Республики Казахстан по оказанию услуг в сфере защиты государственных секретов (в этом случае исполнитель заказа заключает с данной организацией, фактически находящейся в пределах одного города (населенного пункта) с исполнителем, договор об использовании услуг ее подразделения по защите государственных секретов, о чем делается соответствующая отметка в разрешении на проведение работ с использованием государственных секретов обеих договаривающихся сторон).</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Передача государственных секретов исполнителю заказа без получения им разрешения органов национальной безопасности на осуществление деятельности, связанной с использованием государственных секретов, и без оформления допуска должностного лица или гражданина Республики Казахстан к государственным секретам не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1715,55 +1773,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>