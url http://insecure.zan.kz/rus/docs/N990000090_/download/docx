--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="144949d" w14:textId="144949d">
+    <w:p w14:paraId="647b8e4" w14:textId="647b8e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -752,106 +752,170 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Кандидатуры для награждения орденом "Алтын Кыран" определяются Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представления к награждению иными государственными наградами вносятся Президенту Республики Казахстан Курултаем, Правительством Республики Казахстан, министерствами, агентствами, иными центральными и местными исполнительными органами, творческими союзами и другими организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидатуры для награждения могут рассматриваться и выдвигаться трудовыми коллективами, о чем делается запись в наградном листе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Повторное представление к награждению одной и той же наградой не допускается за исключением наград, имеющих степени. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление к очередной награде возможно не раньше чем через пять лет после предыдущего награждения, за исключением наград для многодетных матерей и особых случаев, связанных с совершением героических подвигов, экстремальными обстоятельствами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -928,70 +992,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. На каждого представляемого к государственной награде составляется наградной лист установленного образца (формы № 1 и № 2 прилагаются).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В наградном листе (форма № 1) излагаются данные, характеризующие личность награждаемого, общий трудовой стаж работы в отрасли и в данном коллективе, конкретные заслуги, сведения об эффективности и качестве работы; для лиц, занятых на производстве, - основные результаты работы, а также указывается награда, которой он может быть отмечен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1070,72 +1134,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наградные листы заполняются: на работающих матерей - по месту работы; на работающих индивидуально и неработающих матерей - местными исполнительными органами и заверяются их подписью и печатью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных наградах Республики Казахстан", представляются справки или другие подтверждающие документы соответствующих органов. В случае, если ребенок многодетной матери является гражданином иностранного государства, к наградному листу прикладывается его цветная фотография размером 3x4, сделанная на момент сбора документов, а при достижении им 18 лет также прилагается полная цветная копия документа, удостоверяющего личность иностранца.</w:t>
+        <w:t>
+      Наградной лист (форма № 2) заполняется на основании личных документов матери и детей, а на детей, пропавших без вести или погибших при обстоятельствах, указанных в статье 28 Закона Республики Казахстан "О государственных наградах Республики Казахстан", представляются справки или другие подтверждающие документы соответствующих органов. В случае, если ребенок многодетной матери является гражданином иностранного государства, к наградному листу прикладывается его цветная фотография размером 3x4, сделанная на момент сбора документов, а при достижении им 18 лет также прилагается полная цветная копия документа, удостоверяющего личность иностранного гражданина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Справки, подтверждающие наличие детей, действительны в течение года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1211,2397 +1255,2461 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В случае выдвижения кандидатуры для награждения трудовым коллективом наградной лист и ходатайство коллектива о награждении направляются в соответствующие исполнительные органы или министерства, агентства, государственные комитеты, военные ведомства и другие органы, которые рассматривают поступившие материалы и готовит представления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Представления на имя Президента Республики Казахстан вносятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на работников организаций вне зависимости от форм собственности, местных государственных органов, представителей региональных общественных объединений - акимами областей, городов Астаны, Алматы и Шымкента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на председателей ревизионных комиссий столицы, областей и городов республиканского значения – Председателем Высшей аудиторской палаты Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на работников центральных государственных органов, органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, республиканских творческих союзов и общественных объединений – руководителями этих организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на первых руководителей центральных государственных органов, органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, акимов и председателей маслихатов столицы, областей, городов республиканского значения – Курултаем и Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление на каждого рекомендуемого к награждению готовится отдельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции Указа Президента РК от 11.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными распоряжениями Президента РК от 12.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Порядок представления ходатайств о награждении военнослужащих и сотрудников Министерства обороны Республики Казахстан, Министерства внутренних дел Республики Казахстан, Комитета национальной безопасности Республики Казахстан, Службы государственной охраны Республики Казахстан, а также гражданского контингента этих органов определяется их руководством. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предложения о награждении граждан Республики Казахстан, проживающих за пределами Республики Казахстан, а также иностранных граждан и лиц без гражданства представляются Министерством иностранных дел Республики Казахстан, центральными государственными и местными исполнительными органами по согласованию с Министерством иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В исключительных случаях, связанных с совершением героических подвигов, экстремальными обстоятельствами, устранением последствий чрезвычайных ситуаций, центральные государственные и местные исполнительные органы могут вносить представления о награждении работников иных центральных государственных и местных исполнительных органов после получения письменного согласия их первых руководителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сноска. Пункт 9 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Для предварительного рассмотрения и подготовки предложений по наградам при Президенте Республики Казахстан создается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комиссия по государственным наградам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О результатах рассмотрения Комиссией ходатайства о награждении сообщается органу, представившему кандидатуру в устной форме. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалобы и заявления граждан на решение Комиссии по награждению или отказу в награждении не рассматриваются. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Комиссии не подлежат разъяснению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о награждении государственными наградами, включая списки награжденных и их количество, а также наградные листы награжденных по запросам физических и юридических лиц не выдаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В качестве исключения такая информация и наградные листы могут быть выданы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непосредственно награжденному касательно его награждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адвокатам по адвокатскому запросу относительно их подзащитных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суду для последующей подготовки представлений о лишении осужденных государственных наград;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правоохранительным и специальным государственным органам в рамках проводимого ими досудебного расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственным органам и организациям, непосредственно представившим лицо к награждению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными распоряжением Президента РК от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="11"/>
-[...128 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Указы Президента Республики Казахстан о награждении государственными наградами публикуются в сборнике "Собрание актов Президента Республики Казахстан и Правительства Республики Казахстан", в республиканской и местной печати, передаются по телевидению и радио. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z6" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок вручения государственных наград Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z7" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Вручение государственных наград производится в торжественной обстановке и гласно в срок не позднее 2-х месяцев со дня вступления в силу Указа Президента Республики Казахстан о награждении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственные награды Республики Казахстан вручаются Президентом Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные награды от имени и по поручению Президента Республики Казахстан могут вручать также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - Руководитель Администрации Президента Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - акимы столицы, областей, городов республиканского значения, министры, послы Республики Казахстан, а также другие лица, уполномоченные на это Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции Указа Президента РК от 11.01.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 169</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными распоряжениями Президента РК от 12.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными распоряжениями Президента РК от 12.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 51</w:t>
+        <w:t xml:space="preserve">; от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Вручение наград производится в Резиденции Президента Республики Казахстан, в республиканских, областных, городских исполнительных органах, на собраниях трудовых коллективов, а также в воинских частях и подразделениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная награда Республики Казахстан вручается лично награжденному. Перед вручением награды оглашается Указ Президента Республики Казахстан о награждении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Лицам, удостоенным почетных званий Республики Казахстан, вручается нагрудный знак установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 13-1 в соответствии с распоряжением Президента РК от 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Каждому награжденному одновременно с вручением государственной награды выдаются документы о награждении: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, награжденному орденом "Алтын Қыран" - орденская книжка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, удостоенному звания "Халық каһарманы" - книжка и удостоверение "Халық каһарманы"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, удостоенному звания "Қазақстанның Еңбек Epi" – книжка и удостоверение "Қазақстанның Еңбек Epi"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, награжденному орденом, и многодетной матери, награжденной подвеской "Алтын алқа" или "Күміс алқа" - орденская книжка; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, награжденному медалью - удостоверение к медали; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - лицу, удостоенному почетного звания - удостоверение к почетному званию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными распоряжениями Президента РК от 01.12.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">; от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="13"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       15. Все документы о награждении заполняются в Администрации Президента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документы о награждении являются бессрочными. Какие-либо исправления в документах о награждении не допускаются. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В удостоверения "Халық қаһарманы", "Қазақстанның Еңбек Epi" и удостоверения к почетным званиям вклеиваются фотографии награжденных, которые удостоверяются печатью. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными распоряжениями Президента РК от 25.03.2007 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.12.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       16. До вручения государственной награды по месту вручения награды составляется список награжденных ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">форма № 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), в котором награжденный после вручения награды лично расписывается о ее получении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Список заверяется подписью лица, вручившего награду, и печатью органа, производившего вручение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При обнаружении буквенных расхождений в написании фамилии, имени, отчества награжденного составляется акт уточнения ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">форма № 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), который подписывается руководителем местного исполнительного органа и прилагается к протоколу вручения. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными распоряжением Президента РК от 25 марта 2007 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       17. О произведенном вручении государственной награды составляется протокол вручения ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">форма № 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), который скрепляется подписью лица, вручившего награду, и печатью органа, производившего вручение. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае смерти награжденного, которому при жизни государственная награда не была вручена, или при посмертном награждении, награда и документы к ней передаются для хранения, как память, семье награжденного. Передача оформляется протоколом ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">форма  №5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), который направляется в Администрацию Президента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В том случае, если награжденный вследствие болезни, инвалидности не смог явиться на вручение, награда может быть вручена ему на дому или в лечебном учреждении, где находится награжденный. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При изменении места жительства награжденного (выбытия за пределы области, республики) на местах составляются списки лиц, которым не представилось возможным вручить награды (форма № 7), и направляются в Администрацию Президента Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ответственность за организацию и проведение вручения государственных наград на местах возлагается на исполнительные органы областей, городов Астаны, Алматы и Шымкента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вручение государственных наград общественными объединениями осуществляется в присутствии представителя местного исполнительного органа. Представитель визирует протокол вручения с указанием своих данных: должности, фамилии, имени и отчества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Порядок ношения орденов, медалей и других знаков отличия Республики Казахстан регулируется положениями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статей 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О государственных наградах Республики Казахстан". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии у награжденного государственных наград бывшего СССР и иных иностранных государств, награды СССР и иностранных государств носятся после наград Республики Казахстан в последовательности, установленной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьях 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вышеупомянутого Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вместо орденов и медалей награжденные лица могут носить символы наград установленного образца. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Сноска. Пункт 9 – в редакции распоряжения Президента РК от 26.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными распоряжением Президента РК от 25 марта 2007 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       20. Восстановление в правах на награды в случае необходимости осуществляется по ходатайству органов, обладающих правом внесения представления к награждению, с приложением подтверждающих документов (копии соответствующего судебного акта и заявления лица, восстанавливаемого в праве на государственную награду). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок выдачи дубликатов государственных наград и документов к ним регулируется положениями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 38 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона "О государственных наградах Республики Казахстан". В случае необходимости награжденный может обратиться с заявлением о выдаче дубликатов наград, взамен утраченных, в местный исполнительный орган. К заявлению прилагаются документ о награждении, документ государственного органа или учреждения об обстоятельствах утраты. Местный исполнительный орган после рассмотрения заявления направляет свое решение, заявление награжденного и приложенные к нему документы в областной исполнительный орган для рассмотрения и внесения в Комиссию по государственным наградам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дубликат документа о награждении выписывается на бланках действующего образца с проставлением слова "дубликат". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным распоряжением Президента РК от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
-[...234 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. При изготовлении дубликатов государственных наград драгоценные металлы не используются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными распоряжением Президента РК от 26.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 20-1 в соответствии с распоряжением Президента РК от 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...1533 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Замена пришедших в негодное состояние государственных наград и документов о награждении может быть произведена в исключительных случаях по решению Комиссии по государственным наградам по заявлению награжденного и ходатайству местного исполнительного органа, вместе с которыми высылается испорченный знак и документ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3742,68 +3850,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (область)    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="41"/>
+    <w:bookmarkStart w:name="z9" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  НАГРАДНОЙ ЛИСТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Форма № 1 в редакции распоряжения Президента РК от 28.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4484,70 +4592,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по удостоверению личности и обязательно указывается транскрипция на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="42"/>
+    <w:bookmarkStart w:name="z10" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма № 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4558,68 +4666,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (область)    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="43"/>
+    <w:bookmarkStart w:name="z11" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАГРАДНОЙ ЛИСТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Форма № 2 в редакции распоряжения Президента РК от 28.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5602,70 +5710,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: фамилия, имя, отчество награждаемого заполняются по удостоверению личности и обязательно указывается транскрипция на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="44"/>
+    <w:bookmarkStart w:name="z14" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                              ФОРМА № 3 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5799,71 +5907,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">от ______________ 200_ </w:t>
+        <w:t>от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>года  _</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">____ № </w:t>
+        <w:t xml:space="preserve"> ______________ 200_ года  _____ № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6607,70 +6705,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.П. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___"_______________ __г. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="45"/>
+    <w:bookmarkStart w:name="z17" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма № 4 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                        Республика Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6681,70 +6779,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                               (область)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="46"/>
+    <w:bookmarkStart w:name="z18" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
         </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6999,70 +7097,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпись вручившего </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="47"/>
+    <w:bookmarkStart w:name="z20" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма № 5       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                      Республика Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7073,92 +7171,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                     _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (область)       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:bookmarkStart w:name="z21" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Протокол</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>передачи государственной награды семье умершего</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(посмертно) награжденного </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7475,70 +7573,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпись производившего передачу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="49"/>
+    <w:bookmarkStart w:name="z24" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма № 6 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                                   Республика Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7549,92 +7647,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (область) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="50"/>
+    <w:bookmarkStart w:name="z25" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Акт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о внесении уточнений в фамилии, имена и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">отчества награжденных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подготовке к вручению государственных наград Республики Казахстан  установлены следующие неточности: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8124,55 +8222,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>