--- v0 (2026-03-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39b2298" w14:textId="39b2298">
+    <w:p w14:paraId="204d24f" w14:textId="204d24f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,249 +93,306 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О Межведомственной рабочей группе при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Президента Республики Казахстан от 26 января 2026 года № 277</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Распоряжение Президента Республики Казахстан от 26 января 2026 года № 277.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 20</w:t>
+        <w:t>статьей 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Преамбула</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Образовать Межведомственную рабочую группу при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее - Межведомственная рабочая группа).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
-[...15 lines deleted...]
-      1. Образовать Межведомственную рабочую группу при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее - Межведомственная рабочая группа).</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Межведомственной рабочей группе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Межведомственной рабочей группы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего распоряжения возложить на Администрацию Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -631,95 +688,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Межведомственной рабочей группе при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Межведомственная рабочая группа при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее - МВРГ) создана в целях содействия формированию и реализации государственной политики в данной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. МВРГ в своей деятельности руководствуется Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия МВРГ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -934,888 +1064,808 @@
         <w:t>
       4) рассматривает предложения государственных органов по совершенствованию системы ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участвует в выработке мер по развитию международного сотрудничества в сфере ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выполняет иные функции, направленные на совершенствование деятельности государства в сфере ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. МВРГ уполномочена:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать и получать в установленном порядке от государственных органов необходимые материалы и информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заслушивать на заседаниях членов МВРГ, приглашать на заседания МВРГ лиц, перечисленных в пункте 9 настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) привлекать в установленном порядке экспертов и ученых для осуществления отдельных видов работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать решения в пределах возложенных задач, функций и полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...183 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и порядок работы МВРГ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. МВРГ состоит из руководителя, его заместителя и иных членов МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель МВРГ руководит деятельностью МВРГ, определяет повестку заседаний и председательствует на них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя МВРГ обеспечивает деятельность рабочего органа МВРГ и председательствует на заседаниях МВРГ в случае отсутствия ее руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отсутствие руководителя МВРГ повестку заседания МВРГ определяет его заместитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь МВРГ обеспечивает протоколирование заседаний МВРГ в установленном порядке и организацию делопроизводства МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь МВРГ не является членом МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рабочим органом МВРГ является Агентство Республики Казахстан по финансовому мониторингу (далее - Рабочий орган).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочий орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает организацию деятельности и заседаний МВРГ, взаимодействие с членами МВРГ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит на утверждение руководителя МВРГ план работы МВРГ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) вносит предложения по повестке заседаний МВРГ ее руководителю; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирует и вносит руководителю МВРГ материалы заседаний МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Члены МВРГ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносят в Рабочий орган предложения по плану работы МВРГ и повестке заседаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомляют Рабочий орган о принятых мерах по реализации решений МВРГ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвуют в подготовке материалов к заседаниям МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На заседания МВРГ могут быть приглашены не входящие в состав МВРГ представители государственных органов, субъектов финансового мониторинга, общественных объединений и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выполнения исследовательских, аналитических и других видов работ в целях обеспечения деятельности МВРГ в установленном порядке могут привлекаться эксперты и ученые.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания МВРГ проводятся в соответствии с планом ее работы, который составляется на один календарный год и утверждается руководителем МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект плана работы МВРГ подготавливается рабочим органом, согласовывается с членами МВРГ и вносится на утверждение руководителю МВРГ не позднее первого декабря года, предшествующего году планирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По решению руководителя МВРГ в план работы МВРГ могут вноситься изменения и дополнения, а при необходимости могут проводиться внеочередные и внеплановые заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Заседания МВРГ проводятся не реже одного раза в полугодие и считаются правомочными, если на них присутствует не менее половины от общего числа членов МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По решению руководителя МВРГ ее заседание может быть проведено в формате видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Материалы заседания МВРГ вносятся Рабочим органом в Администрацию Президента Республики Казахстан для согласования с руководителем МВРГ не позднее чем за пятнадцать рабочих дней до заседания МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После согласования с руководителем МВРГ материалы представляются Рабочим органом членам МВРГ не позднее чем за пять рабочих дней до заседания (в случае срочности - не позднее чем за один рабочий день).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Решение МВРГ принимается простым большинством голосов от числа присутствующих на заседании ее членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При равенстве голосов считается принятым решение, за которое проголосовал председательствующий на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение подписывается председательствующим на заседании и каждым голосовавшим членом МВРГ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Решение МВРГ направляется членам МВРГ и компетентным государственным органам не позднее пяти рабочих дней после дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган и его ответственные должностные лица, получившие решение МВРГ, в установленный срок уведомляют Рабочий орган о проведенной работе и ее результатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. МВРГ реорганизуется и упраздняется по решению Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1894,436 +1944,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 января 2026 года № 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Межведомственной рабочей группы при Администрации Президента Республики Казахстан по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее - МВРГ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник Президента Республики Казахстан по правовым вопросам - руководитель МВРГ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по финансовому мониторингу - заместитель руководителя МВРГ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Департамента по работе с субъектами финансового мониторинга Агентства Республики Казахстан по финансовому мониторингу - секретарь МВРГ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>члены МВРГ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий Отделом социально-экономической политики Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заведующий Государственно-правовым отделом Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Генерального Прокурора Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Национального Банка Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>