--- v0 (2025-10-10)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6137c12" w14:textId="6137c12">
+    <w:p w14:paraId="4b4d4ee" w14:textId="4b4d4ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,130 +171,219 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в Собрании актов Президента    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> статьи 19 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан":</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпунктом 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Образовать Координационный совет подразделений специального назначения государственных органов при Совете Безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. Образовать Координационный совет подразделений специального назначения государственных органов при Совете Безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -619,68 +708,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2016 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Должностной состав Координационного совета подразделений специального назначения государственных органов при Совете Безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции распоряжения Президента РК от 25.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -750,105 +839,143 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 779</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Членами Совета являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Комитета национальной безопасности Республики Казахстан - директор Службы специального назначения "А";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      заместитель начальника Службы Государственной охраны Республики Казахстан, курирующий подразделение специального назначения;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Начальника Службы Государственной охраны Республики Казахстан, курирующий подразделение специального назначения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника Генерального штаба Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1055,51 +1182,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2016 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1120,1193 +1247,1193 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящее Положение определяет статус, полномочия и организацию деятельности Координационного совета подразделений специального назначения государственных органов при Совете Безопасности Республики Казахстан (далее - Совет). </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      1. Настоящее Положение определяет статус, полномочия и организацию деятельности Координационного совета подразделений специального назначения государственных органов при Совете Безопасности Республики Казахстан (далее - Совет). </w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Совет является консультативно-совещательным органом, образуемым в целях выработки предложений и рекомендаций по единой политике деятельности подразделений специального назначения государственных органов (далее - ПСН) с учетом реальных и потенциальных угроз национальной безопасности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      2. Совет является консультативно-совещательным органом, образуемым в целях выработки предложений и рекомендаций по единой политике деятельности подразделений специального назначения государственных органов (далее - ПСН) с учетом реальных и потенциальных угроз национальной безопасности. </w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Правовую основу деятельности Совета составляют </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституция</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законы, акты Президента Республики Казахстан и иные нормативные правовые акты, а также настоящее Положение. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, законы, акты Президента Республики Казахстан и иные нормативные правовые акты, а также настоящее Положение. </w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и функции Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Задачи Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение, уточнение параметров ожидаемого состояния развития ПСН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) выработка предложений и рекомендаций по определению приоритетных направлений развития и оснащения ПСН. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Функции Совета: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) выработка и внесение органам государственного управления предложений по приоритетным направлениям, целям, задачам и порядку кадрового, научно-методического, научно-технического, информационно-аналитического, организационно-правового, материально-технического и финансового обеспечения деятельности ПСН; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) рассмотрение предложений ПСН по приоритетным направлениям развития и оснащения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) заслушивание членов Совета о ходе и состоянии исполнения решений Совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и функции Совета</w:t>
-[...75 lines deleted...]
-      5. Функции Совета: </w:t>
+        <w:t xml:space="preserve"> 3. Формирование и организация деятельности Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Совет подчинен и подотчетен Совету Безопасности Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Совет осуществляет подготовку материалов к заседаниям Совета Безопасности Республики Казахстан по вопросам деятельности ПСН, выполняет аналитическую и исследовательскую работу по поручению помощника Президента - Секретаря Совета Безопасности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Совет возглавляет председатель Совета, который избирается на ротационной основе членами Совета из числа его членов сроком на два года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Председатель Совета: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) руководит деятельностью Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) председательствует на его заседаниях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) утверждает план работы Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет текущий контроль исполнения решений Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) заслушивает отчет секретаря Совета по вопросам исполнения решений Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) ежегодно не позднее 1 февраля информирует помощника Президента - Секретаря Совета Безопасности об основных результатах деятельности Совета за отчетный период; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) определяет дату, время и место проведения заседания Совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Секретарем Совета является заместитель начальника Штаба Антитеррористического центра Службы антитеррора Комитета национальной безопасности Республики Казахстан (далее - Штаб Антитеррористического центра Республики Казахстан), который руководит секретариатом Совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Совета, не является его членом, непосредственно подчинен и подотчетен председателю Совета и обеспечивает надлежащую работу Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) формирует и контролирует исполнение плана работы Совета (далее - план работы); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) информирует членов Совета о дате, времени и месте проведения заседания Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организует и контролирует подготовку материалов, выносимых на заседание Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) оформляет протокол заседания Совета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) организует и осуществляет мониторинг исполнения решений Совета, докладывает председателю Совета о ходе их исполнения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) при подготовке материалов к заседанию Совета вправе запрашивать у членов Совета соответствующие материалы и информацию; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) формирует отчет об основных результатах деятельности Совета не позднее 20 января года, следующего за отчетным периодом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осуществляет иные полномочия, предусмотренные настоящим положением. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным распоряжением Президента РК от 25.08.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Персональный состав секретариата Совета утверждается Советом из числа военнослужащих Вооруженных Сил, других войск и воинских формирований, сотрудников Антитеррористического центра Республики Казахстан, правоохранительных и специальных государственных органов, представители которых входят в Совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Деятельность Совета строится на основе полугодового плана работы, утверждаемого не позднее 10 числа первого месяца отчетного периода. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Совета направляют секретарю Совета предложения в план работы не позднее 10 числа месяца, предшествующего плановому периоду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предложения членов Совета по вопросам, не относящимся к задачам и функциям Совета, не подлежат рассмотрению и включению в план работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В утвержденный план работы могут вноситься коррективы с учетом изменений оперативной обстановки, а также поручений Президента Республики Казахстан, Совета Безопасности Республики Казахстан и Аппарата Совета Безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным Указом Президента РК от 17.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Заседание Совета созывается его председателем по мере необходимости и правомочно при участии не менее двух третей от числа его членов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заседаниях Совета могут принимать участие представители Аппарата Совета Безопасности Республики Казахстан, Правительства Республики Казахстан и государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным Указом Президента РК от 17.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Организационно-техническое обеспечение деятельности Совета осуществляет Штаб Антитеррористического центра Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Решения Совета принимаются открытым голосованием и считаются принятыми, если за них подано большинство голосов от общего количества членов Совета. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Совета оформляются протоколом, который подписывается председателем и членами Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Исполнение решений Совета в ПСН соответствующего государственного органа организуется членами Совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В случае невозможности своевременного исполнения решения Совета члены Совета, ответственные за исполнение, за десять рабочих дней до контрольной даты докладывают председателю Совета согласованную с заинтересованными членами Совета позицию о причинах неисполнения и предложениях о дальнейшей реализации данного решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Формирование и организация деятельности Совета</w:t>
-[...803 lines deleted...]
-      17. В случае невозможности своевременного исполнения решения Совета члены Совета, ответственные за исполнение, за десять рабочих дней до контрольной даты докладывают председателю Совета согласованную с заинтересованными членами Совета позицию о причинах неисполнения и предложениях о дальнейшей реализации данного решения. </w:t>
+        <w:t xml:space="preserve"> 4. Прекращение деятельности Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. Прекращение деятельности Совета</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Основанием прекращения деятельности Совета является решение Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>