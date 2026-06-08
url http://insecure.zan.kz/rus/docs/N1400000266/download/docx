--- v0 (2025-11-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa873fb" w14:textId="fa873fb">
+    <w:p w14:paraId="b408073" w14:textId="b408073">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -655,51 +655,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня подписания, за исключением норм и положений по осуществлению Агентством функций по формированию государственной политики в области использования атомной энергии и реализации государственной политики по регулированию операций по разведке урана, которые вводятся в действие со дня введения в действие законов Республики Казахстан, предусматривающих внесение изменений и дополнений в соответствующие законодательные акты Республики Казахстан); от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z657" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -736,50 +756,68 @@
         <w:t>
       Председатель Агентства Республики Казахстан по финансовому мониторингу, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z659" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по делам государственной службы, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Руководителя Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z660" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z661" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1122,51 +1160,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z679" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+      Министр искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z680" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z681" w:id="26"/>
     <w:p>
@@ -1181,155 +1219,145 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z682" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z683" w:id="28"/>
-[...15 lines deleted...]
-      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z684" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z684" w:id="29"/>
-[...15 lines deleted...]
-      заместитель Председателя Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z685" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Генерального Прокурора Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z685" w:id="30"/>
-[...15 lines deleted...]
-      заместитель Генерального Прокурора Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z686" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z686" w:id="31"/>
-[...15 lines deleted...]
-      заместитель Председателя Агентства Республики Казахстан по атомной энергии</w:t>
+    <w:bookmarkStart w:name="z687" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый заместитель Председателя Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z687" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1408,51 +1436,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 февраля 2014 года № 266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="33"/>
+    <w:bookmarkStart w:name="z5" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1461,167 +1489,167 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>экономического сотрудничества и развития</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z7" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Совет по взаимодействию с Организацией экономического сотрудничества и развития (далее - Совет) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z7" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностной состав Совета утверждается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="35"/>
+    <w:bookmarkStart w:name="z8" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Совет в своей деятельности руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законами Республики Казахстан, актами Главы государства и иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z9" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и права Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z9" w:id="36"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и права Совета</w:t>
+    <w:bookmarkStart w:name="z10" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Задачами Совета являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z10" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) координация инициатив и программ Организации экономического сотрудничества и развития (далее - Организация), реализуемых в Республике Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1632,70 +1660,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) совместно с государственными органами обеспечение эффективного процесса сотрудничества Республики Казахстан с Организацией; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выработка предложений по внедрению стандартов и рекомендаций Организации в Республике Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="38"/>
+    <w:bookmarkStart w:name="z11" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Совет в пределах своей компетенции для осуществления возложенных на него задач вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносить на рассмотрение Президента Республики Казахстан предложения по стратегическим направлениям развития Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1706,108 +1734,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) взаимодействовать с государственными органами для реализации проектов в рамках Организации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) запрашивать и получать в установленном законодательством Республики Казахстан порядке от государственных органов и организаций информацию по вопросам, входящим в компетенцию Совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="39"/>
+    <w:bookmarkStart w:name="z12" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z13" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z13" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Совет состоит из председателя, его заместителей и членов Совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z14" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z14" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Совет возглавляет председатель, который: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляет общее руководство деятельностью Совета; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1818,90 +1846,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определяет место и время проведения заседаний Совета; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) председательствует на заседаниях Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="42"/>
+    <w:bookmarkStart w:name="z15" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Во время отсутствия председателя Совета его функции выполняет один из заместителей председателя Совета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z16" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рабочим органом Совета является Министерство национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z16" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1920,262 +1948,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="44"/>
+    <w:bookmarkStart w:name="z17" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        9. Заседания Совета созываются по инициативе председателя Совета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z18" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Как правило, не менее чем за один рабочий день до дня заседания члены Совета подтверждают свое участие в заседании.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z18" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="46"/>
+    <w:bookmarkStart w:name="z19" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заседания Совета проводятся по мере необходимости, но не реже одного раза в полугодие. По решению председателя Совета и предложениям рабочего органа могут созываться внеочередные заседания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z20" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z20" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заседание Совета считается правомочным, если на нем присутствует не менее половины его состава. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z21" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Решения Совета принимаются открытым голосованием большинством голосов от общего числа присутствующих на заседании членов Совета. При равенстве голосов членов Совета голос председательствующего является решающим. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z22" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z22" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Решения Совета оформляются протоколом, подписываемым председателем Совета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копии протокола Совета направляются соответствующим государственным органам, организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Деятельность Совета прекращается на основании решения Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>