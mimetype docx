--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2d8068" w14:textId="d2d8068">
+    <w:p w14:paraId="241c1a9" w14:textId="241c1a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -504,51 +504,50 @@
         <w:t>
       1. Экспертный совет при Совете Безопасности Республики Казахстан (далее - Экспертный совет) образован для научно-методологического и экспертно-аналитического обеспечения деятельности Совета Безопасности Республики Казахстан, выработки научно обоснованных рекомендаций в сфере национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экспертный совет создается, реорганизуется и упраздняется актом Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Правовой основой деятельности Экспертного совета являются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -563,899 +562,1230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О Совете Безопасности Республики Казахстан", иные нормативные правовые акты, а также настоящее положение.  </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Рабочим органом Экспертного совета является Аппарат Совета Безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение дополнено п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Задачи, функции и полномочия Экспертного совета </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z24" w:id="7"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> II. Задачи, функции и полномочия Экспертного совета </w:t>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основными задачами Экспертного совета являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
-[...15 lines deleted...]
-      4. Основными задачами Экспертного совета являются:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационно-аналитическое сопровождение деятельности Совета Безопасности Республики Казахстан, его аппарата и межведомственных комиссий по различным направлениям обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
-[...15 lines deleted...]
-      1) информационно-аналитическое сопровождение деятельности Совета Безопасности Республики Казахстан, его аппарата и межведомственных комиссий по различным направлениям обеспечения национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координация научно-исследовательских работ в сфере обеспечения национальной безопасности, анализ их результативности и применения полученных научных результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В соответствии с основными задачами Экспертный совет осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) экспертная проработка материалов к заседаниям Совета Безопасности Республики Казахстан и его межведомственных комиссий, подготовка научно обоснованных рекомендаций по принятию решений в сфере национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
-[...15 lines deleted...]
-      1) экспертная проработка материалов к заседаниям Совета Безопасности Республики Казахстан и его межведомственных комиссий, подготовка научно обоснованных рекомендаций по принятию решений в сфере национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в подготовке информационно-аналитических материалов для Председателя Совета Безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      2) участие в подготовке информационно-аналитических материалов для Председателя Совета Безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление научной экспертизы концептуальных, программных документов и инициатив по вопросам обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
-[...15 lines deleted...]
-      3) осуществление научной экспертизы концептуальных, программных документов и инициатив по вопросам обеспечения национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявление рисков в сфере национальной безопасности, проведение экспертной оценки актуальных угроз национальной безопасности, их вероятности и последствий, выработка рекомендаций по минимизации данных угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      4) выявление рисков в сфере национальной безопасности, проведение экспертной оценки актуальных угроз национальной безопасности, их вероятности и последствий, выработка рекомендаций по минимизации данных угроз;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка предложений по формированию основных направлений государственной политики в сфере обеспечения национальной безопасности, определение приоритетов в их научно-исследовательском сопровождении, внесение предложений по проведению комплексных научных исследований в области обеспечения национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      5) подготовка предложений по формированию основных направлений государственной политики в сфере обеспечения национальной безопасности, определение приоритетов в их научно-исследовательском сопровождении, внесение предложений по проведению комплексных научных исследований в области обеспечения национальной безопасности.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для выполнения возложенных задач и осуществления своих функций Экспертный совет вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
-[...15 lines deleted...]
-      6. Для выполнения возложенных задач и осуществления своих функций Экспертный совет вправе:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносить предложения в Высшую научно-техническую комиссию по приоритетным направлениям прикладных научных исследований в сфере обеспечения национальной безопасности, финансируемых из государственного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
-[...15 lines deleted...]
-      1) вносить предложения в Высшую научно-техническую комиссию по приоритетным направлениям прикладных научных исследований в сфере обеспечения национальной безопасности, финансируемых из государственного бюджета;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формировать заказ на проведение научно-исследовательских работ по актуальным проблемам национальной безопасности, направляемый в установленном порядке в государственные органы для включения в бюджетные программы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...15 lines deleted...]
-      2) формировать заказ на проведение научно-исследовательских работ по актуальным проблемам национальной безопасности, направляемый в установленном порядке в государственные органы для включения в бюджетные программы;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пользоваться информационными банками данных государственных органов и организаций, научных и образовательных учреждений и архивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
-[...15 lines deleted...]
-      3) пользоваться информационными банками данных государственных органов и организаций, научных и образовательных учреждений и архивов;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивать и получать в установленном порядке необходимую информацию из государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...15 lines deleted...]
-      4) запрашивать и получать в установленном порядке необходимую информацию из государственных органов и организаций;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по согласованию с Секретарем Совета Безопасности Республики Казахстан привлекать для выполнения возложенных задач специалистов из научно-исследовательских организаций и экспертно-аналитических структур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
-[...15 lines deleted...]
-      5) по согласованию с Секретарем Совета Безопасности Республики Казахстан привлекать для выполнения возложенных задач специалистов из научно-исследовательских организаций и экспертно-аналитических структур.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Состав Экспертного совета и порядок его работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> III. Состав Экспертного совета и порядок его работы</w:t>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Экспертный совет формируется в составе председателя, заместителя председателя, секретаря и членов Экспертного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...15 lines deleted...]
-      7. Экспертный совет формируется в составе председателя, заместителя председателя, секретаря и членов Экспертного совета.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Председателем Экспертного совета является по должности Секретарь Совета Безопасности Республики Казахстан. Исполнение обязанностей председателя, заместителя председателя, секретаря и членов Экспертного совета осуществляется на общественных началах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
-[...15 lines deleted...]
-      8. Председателем Экспертного совета является по должности Секретарь Совета Безопасности Республики Казахстан. Исполнение обязанностей председателя, заместителя председателя, секретаря и членов Экспертного совета осуществляется на общественных началах.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Председатель Экспертного совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
-[...15 lines deleted...]
-      9. Председатель Экспертного совета:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Экспертного совета и осуществляет контроль за его деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      1) организует работу Экспертного совета и осуществляет контроль за его деятельностью;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит предложения Председателю Совета Безопасности Республики Казахстан по структуре Экспертного совета, его персональному составу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...15 lines deleted...]
-      2) вносит предложения Председателю Совета Безопасности Республики Казахстан по структуре Экспертного совета, его персональному составу;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирует приоритетные направления деятельности Экспертного совета и связанные с ними задачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...15 lines deleted...]
-      3) формирует приоритетные направления деятельности Экспертного совета и связанные с ними задачи;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает ежегодный план работы Экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...15 lines deleted...]
-      4) утверждает ежегодный план работы Экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет взаимодействие с государственными органами и организациями по вопросам обеспечения деятельности Экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
-[...15 lines deleted...]
-      5) осуществляет взаимодействие с государственными органами и организациями по вопросам обеспечения деятельности Экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) назначает заместителя председателя Экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
-[...15 lines deleted...]
-      6) назначает заместителя председателя Экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) определяет руководителей и секретарей комиссий Экспертного совета из числа членов Экспертного совета и ответственных сотрудников аппарата Совета Безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
-[...15 lines deleted...]
-      7) определяет руководителей и секретарей комиссий Экспертного совета из числа членов Экспертного совета и ответственных сотрудников аппарата Совета Безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Членами Экспертного совета являются ведущие эксперты, ученые, руководители научно-исследовательских институтов, информационно-аналитических структурных подразделений центральных государственных органов и другие специалисты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
-[...15 lines deleted...]
-      10. Членами Экспертного совета являются ведущие эксперты, ученые, руководители научно-исследовательских институтов, информационно-аналитических структурных подразделений центральных государственных органов и другие специалисты.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Члены Экспертного совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
-[...15 lines deleted...]
-      11. Члены Экспертного совета:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обладают равными правами при обсуждении вопросов повестки дня на заседаниях Экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
-[...15 lines deleted...]
-      1) обладают равными правами при обсуждении вопросов повестки дня на заседаниях Экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеют право обращаться к председателю Экспертного совета по вопросам деятельности Экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
-[...15 lines deleted...]
-      2) имеют право обращаться к председателю Экспертного совета по вопросам деятельности Экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) имеют право пользоваться в установленном порядке информацией, поступающей в Экспертный совет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
-[...15 lines deleted...]
-      3) имеют право пользоваться в установленном порядке информацией, поступающей в Экспертный совет;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае отсутствия на заседании Экспертного совета вправе изложить в письменной форме свое мнение по рассматриваемым вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
-[...15 lines deleted...]
-      4) в случае отсутствия на заседании Экспертного совета вправе изложить в письменной форме свое мнение по рассматриваемым вопросам.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для реализации функций, возложенных на Экспертный совет, образуются комиссии Экспертного совета по основным направлениям его деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
-[...15 lines deleted...]
-      12. Для реализации функций, возложенных на Экспертный совет, образуются комиссии Экспертного совета по основным направлениям его деятельности.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Работа Экспертного совета осуществляется в форме пленарных заседаний и деятельности его комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Сроки проведения пленарных заседаний устанавливаются председателем Экспертного совета. Пленарные заседания считаются правомочными, если на них присутствует не менее половины членов Экспертного совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Заседания комиссий Экспертного совета проводятся в дни, определяемые председателем Экспертного совета либо заместителем председателя по согласованию с руководителями комиссий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Обеспечение деятельности Экспертного совета </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Информационное и организационно-техническое обеспечение деятельности Экспертного совета осуществляется Аппаратом Совета Безопасности Республики Казахстан при содействии государственных органов и организаций, представители которых входят в состав Экспертного совета. Заведующий Аналитическим отделом Аппарата Совета Безопасности Республики Казахстан по должности является секретарем Экспертного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции Указа Президента РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Информационное и организационно-техническое обеспечение деятельности Экспертного совета осуществляется Аналитическим отделом Совета Безопасности Республики Казахстан при содействии государственных органов и организаций, представители которых входят в состав Экспертного совета. Заведующий Аналитическим отделом Совета Безопасности Республики Казахстан по должности является секретарем Экспертного совета. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+      17. Финансовое обеспечение научно-исследовательских работ Экспертного совета осуществляется в рамках бюджетных программ Администрации Президента, Совета Безопасности Республики Казахстан, государственных органов по заявкам Аппарата Совета Безопасности Республики Казахстан, а также в рамках программно-целевого финансирования научной деятельности в соответствии с Законом Республики Казахстан "О науке и технологической политике". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции Указа Президента РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1781,31 +2111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>