--- v0 (2026-03-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca9ef6b" w14:textId="ca9ef6b">
+    <w:p w14:paraId="249eb3b" w14:textId="249eb3b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,123 +93,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СТРОИТЕЛЬНЫЙ КОДЕКС РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кодекс Республики Казахстан от 9 января 2026 года № 253-VIII ЗРК</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Кодекс Республики Казахстан от 9 января 2026 года № 253-VIII ЗРК.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего Кодекса см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 148</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "областей, городов республиканского значения, столицы", "областей, городов республиканского значения и столицы", "области, города республиканского значения и столицы", "области, города республиканского значения, столицы" заменены соответственно словами "столицы, областей, городов республиканского значения", "столицы, областей и городов республиканского значения", "столицы, области и города республиканского значения", "столицы, области, города республиканского значения" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Кодекс регулирует общественные отношения, связанные с осуществлением архитектурной, градостроительной и строительной деятельности в Республике Казахстан, формированием полноценной среды обитания и жизнедеятельности человека, планированием и развитием населенных пунктов, межселенных территорий, обеспечением безопасности строительных объектов на всех этапах их жизненного цикла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -4359,54 +4410,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектами архитектурной, градостроительной и строительной деятельности являются государственные органы, физические и юридические лица, участвующие в формировании и развитии среды обитания и жизнедеятельности человека на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z215" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лица без гражданства, иностранцы и иностранные юридические лица могут быть наделены в установленном законодательством Республики Казахстан порядке правом выполнения на территории Республики Казахстан работ (услуг), относящихся к архитектурной, градостроительной и (или) строительной деятельности, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      Лица без гражданства, иностранные граждане и иностранные юридические лица могут быть наделены в установленном законодательством Республики Казахстан порядке правом выполнения на территории Республики Казахстан работ (услуг), относящихся к архитектурной, градостроительной и (или) строительной деятельности, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 с изменениями, внесенными Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Права субъектов архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z217" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5715,72 +5828,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) комплексная схема организации дорожного движения – определяет систему организации дорожного движения в населенном пункте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z282" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О статусе столицы Республики Казахстан".</w:t>
+        <w:t>
+      Комплексная схема организации дорожного движения в столице принимается в соответствии с Конституционным законом Республики Казахстан "О статусе столицы Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z283" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Территориально-транспортное планирование и организация дорожного движения осуществляются в трех стадиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z284" w:id="265"/>
     <w:p>
@@ -6044,50 +6137,112 @@
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z296" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       беспрепятственного и безопасного движения велосипедов, электронных самокатов и велосипедов с электрическими двигателями, в том числе путем выделения отдельных полос для движения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Обеспечение требований по сохранению объектов историко-культурного наследия и природных ландшафтов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z298" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7428,51 +7583,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные центральные государственные органы в пределах их компетенции по вопросам, являющимся смежными с архитектурной, градостроительной и строительной деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z365" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) местные представительные и исполнительные органы областей, городов республиканского значения, столицы, районов и городов областного значения.</w:t>
+      5) местные представительные и исполнительные органы столицы, областей, городов республиканского значения, районов и городов областного значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Компетенция Правительства Республики Казахстан в архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z367" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9280,51 +9435,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) осуществляет иные полномочия, предусмотренные настоящим Кодексом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 25. Компетенция маслихатов областей, городов республиканского значения, столицы в архитектурной, градостроительной и строительной деятельности</w:t>
+        <w:t>Статья 25. Компетенция маслихатов столицы, областей, городов республиканского значения в архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z457" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Маслихаты областей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z458" w:id="428"/>
     <w:p>
       <w:pPr>
@@ -9931,51 +10086,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют в соответствии с законодательством Республики Казахстан иные полномочия по обеспечению прав и законных интересов граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 28. Компетенция акиматов областей, городов республиканского значения и столицы в архитектурной, градостроительной и строительной деятельности</w:t>
+        <w:t>Статья 28. Компетенция акиматов столицы, областей и городов республиканского значения в архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z490" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К компетенции акиматов областей относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
     <w:bookmarkStart w:name="z491" w:id="458"/>
     <w:p>
       <w:pPr>
@@ -13422,90 +13577,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководители исполнительных органов, финансируемых из местного бюджета района, осуществляющих функции в сфере архитектуры и градостроительства, по должности являются главными архитекторами районов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 31. Главные архитекторы областей, городов республиканского значения и столицы, районов и городов областного значения</w:t>
+        <w:t>Статья 31. Главные архитекторы столицы, областей и городов республиканского значения, районов и городов областного значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z653" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Главные архитекторы областей, городов республиканского значения и столицы, районов и городов областного значения осуществляют свою деятельность в соответствии с нормами настоящего Кодекса, требованиями государственных нормативных документов, нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения, противопожарными и иными обязательными требованиями.</w:t>
+      1. Главные архитекторы столицы, областей и городов республиканского значения, районов и городов областного значения осуществляют свою деятельность в соответствии с нормами настоящего Кодекса, требованиями государственных нормативных документов, нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения, противопожарными и иными обязательными требованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
     <w:bookmarkStart w:name="z654" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. На главных архитекторов областей, городов республиканского значения и столицы, районов и городов областного значения возлагаются:</w:t>
+      2. На главных архитекторов столицы, областей и городов республиканского значения, районов и городов областного значения возлагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
     <w:bookmarkStart w:name="z655" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создание условий для устойчивого развития территорий с обеспечением своевременной разработки, корректировки градостроительной документации для утверждения в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
     <w:bookmarkStart w:name="z656" w:id="620"/>
     <w:p>
@@ -13698,91 +13853,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Архитектурно-градостроительные советы (архитектурно-градостроительный совет)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z666" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Архитектурно-градостроительный совет – постоянно действующий консультативно-совещательный орган, создаваемый при акиматах областей, городов республиканского значения и столицы для координации действий по реализации единой градостроительной политики, повышения качества среды обитания и жизнедеятельности человека, обеспечения устойчивого развития и формирования современного архитектурного облика населенных пунктов.</w:t>
+      1. Архитектурно-градостроительный совет – постоянно действующий консультативно-совещательный орган, создаваемый при акиматах столицы, областей и городов республиканского значения для координации действий по реализации единой градостроительной политики, повышения качества среды обитания и жизнедеятельности человека, обеспечения устойчивого развития и формирования современного архитектурного облика населенных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
     <w:bookmarkStart w:name="z667" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В архитектурно-градостроительный совет включаются представители местного исполнительного органа, архитекторы и специалисты научно-исследовательских организаций, представители проектных, общественных и иных организаций, в том числе представляющих интересы лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
     <w:bookmarkStart w:name="z668" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Состав архитектурно-градостроительного совета формируется местным представительным органом области, города республиканского значения и столицы.</w:t>
+      Состав архитектурно-градостроительного совета формируется местным представительным органом столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
     <w:bookmarkStart w:name="z669" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочим органом архитектурно-градостроительного совета является местный исполнительный орган по делам архитектуры и градостроительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
     <w:bookmarkStart w:name="z670" w:id="633"/>
     <w:p>
@@ -17250,51 +17405,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченный орган по делам архитектуры, градостроительства и строительства, осуществляющий государственный архитектурно-строительный контроль и надзор за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
     <w:bookmarkStart w:name="z841" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) местный исполнительный орган области, города республиканского значения, столицы, осуществляющий государственный архитектурно-строительный контроль и надзор за соблюдением субъектами (объектами) контроля и надзора требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
+      2) местный исполнительный орган столицы, области, города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор за соблюдением субъектами (объектами) контроля и надзора требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
     <w:bookmarkStart w:name="z842" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственный архитектурно-строительный контроль (далее для настоящей статьи – контроль) осуществляется в форме проверки и профилактического контроля с посещением субъекта (объекта) контроля и надзора в соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -17350,51 +17505,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
     <w:bookmarkStart w:name="z844" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Государственный архитектурно-строительный надзор в сфере архитектурной, градостроительной и строительной деятельности (далее для настоящей статьи – надзор) является деятельностью местных исполнительных органов области, города республиканского значения, столицы, осуществляющих государственный архитектурно-строительный контроль и надзор, по проверке за соблюдением субъектами (объектами) контроля и надзора требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности с правом применения мер оперативного реагирования, предусмотренных </w:t>
+      3. Государственный архитектурно-строительный надзор в сфере архитектурной, градостроительной и строительной деятельности (далее для настоящей статьи – надзор) является деятельностью местных исполнительных органов столицы, области, города республиканского значения, осуществляющих государственный архитектурно-строительный контроль и надзор, по проверке за соблюдением субъектами (объектами) контроля и надзора требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности с правом применения мер оперативного реагирования, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, без возбуждения административного производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
     <w:bookmarkStart w:name="z845" w:id="794"/>
     <w:p>
@@ -17610,51 +17765,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для снятия обременения прав на недвижимое имущество является подтверждение государственного органа, осуществляющего государственный архитектурно-строительный контроль и надзор, об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
     <w:bookmarkStart w:name="z856" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Государственному архитектурно-строительному контролю и надзору со стороны местного исполнительного органа области, города республиканского значения, столицы, осуществляющего государственный архитектурно-строительный контроль и надзор, не подлежат объекты, указанные в </w:t>
+      5. Государственному архитектурно-строительному контролю и надзору со стороны местного исполнительного органа столицы, области, города республиканского значения, осуществляющего государственный архитектурно-строительный контроль и надзор, не подлежат объекты, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса, за исключением проведения внеплановых проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
     <w:p>
       <w:pPr>
@@ -17707,51 +17862,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственные строительные инспекторы уполномоченного органа по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
     <w:bookmarkStart w:name="z860" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) государственные строительные инспекторы областей, городов республиканского значения, столицы, осуществляющие государственный архитектурно-строительный контроль и надзор.</w:t>
+      2) государственные строительные инспекторы столицы, областей, городов республиканского значения, осуществляющие государственный архитектурно-строительный контроль и надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
     <w:bookmarkStart w:name="z861" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные строительные инспекторы государственного органа, осуществляющего государственный архитектурно-строительный контроль и надзор, должны быть аттестованы в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
     <w:bookmarkStart w:name="z862" w:id="810"/>
     <w:p>
@@ -17827,51 +17982,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вмешательство в деятельность либо воспрепятствование деятельности должностных лиц, осуществляющих государственный архитектурно-строительный контроль и надзор, влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
     <w:bookmarkStart w:name="z866" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Квалификационные требования к главным государственным строительным инспекторам областей, городов республиканского значения, столицы подлежат согласованию с уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
+      3. Квалификационные требования к главным государственным строительным инспекторам столицы, областей, городов республиканского значения подлежат согласованию с уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
     <w:bookmarkStart w:name="z867" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственные строительные инспекторы обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
     <w:bookmarkStart w:name="z868" w:id="816"/>
     <w:p>
@@ -17984,51 +18139,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 48. Профилактический контроль без посещения субъекта (объекта) контроля и надзора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z873" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Профилактический контроль без посещения субъекта (объекта) контроля и надзора осуществляется местными исполнительными органами области, города республиканского значения, столицы, осуществляющими государственный архитектурно-строительный контроль и надзор, на основе изучения и анализа представленной субъектом контроля и надзора отчетности, проводимого мониторинга строящихся (намечаемых к строительству) строительных объектов, сведений уполномоченных государственных органов, а также полученных из государственных цифровых систем и цифровых ресурсов сведений о деятельности субъекта (объекта) контроля и надзора.</w:t>
+      1. Профилактический контроль без посещения субъекта (объекта) контроля и надзора осуществляется местными исполнительными органами столицы, области, города республиканского значения, осуществляющими государственный архитектурно-строительный контроль и надзор, на основе изучения и анализа представленной субъектом контроля и надзора отчетности, проводимого мониторинга строящихся (намечаемых к строительству) строительных объектов, сведений уполномоченных государственных органов, а также полученных из государственных цифровых систем и цифровых ресурсов сведений о деятельности субъекта (объекта) контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
     <w:bookmarkStart w:name="z874" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профилактический контроль без посещения субъекта (объекта) контроля и надзора проводится в отношении субъектов (объектов) контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
     <w:bookmarkStart w:name="z875" w:id="822"/>
     <w:p>
@@ -18184,51 +18339,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронным способом в личный кабинет пользователя на веб-портале "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
     <w:bookmarkStart w:name="z883" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) по адресу электронной почты субъекта контроля и надзора, если такой адрес ранее был представлен данным субъектом в местный исполнительный орган области, города республиканского значения, столицы, осуществляющий государственный архитектурно-строительный контроль и надзор, либо с использованием иных средств связи, обеспечивающих фиксацию.</w:t>
+      4) по адресу электронной почты субъекта контроля и надзора, если такой адрес ранее был представлен данным субъектом в местный исполнительный орган столицы, области, города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор, либо с использованием иных средств связи, обеспечивающих фиксацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
     <w:bookmarkStart w:name="z884" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Исполнением заключения об устранении выявленных нарушений признается надлежащее устранение выявленных нарушений, указанных в заключении об устранении выявленных нарушений, в течение десяти рабочих дней со дня, следующего за днем его вручения (получения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
     <w:bookmarkStart w:name="z885" w:id="832"/>
     <w:p>
@@ -18284,71 +18439,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом исполнение нарушений, указанных в заключении об устранении выявленных нарушений, должно быть исполнимым в зависимости от вида и характера выявленных нарушений и быть обоснованным в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
     <w:bookmarkStart w:name="z887" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местный исполнительный орган области, города республиканского значения, столицы, осуществляющий государственный архитектурно-строительный контроль и надзор, в течение трех рабочих дней со дня получения заявления о продлении сроков устранения выявленных нарушений, указанных в заключении об устранении выявленных нарушений, принимает решение о продлении сроков или об отказе в продлении с мотивированным обоснованием.</w:t>
+      Местный исполнительный орган столицы, области, города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор, в течение трех рабочих дней со дня получения заявления о продлении сроков устранения выявленных нарушений, указанных в заключении об устранении выявленных нарушений, принимает решение о продлении сроков или об отказе в продлении с мотивированным обоснованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
     <w:bookmarkStart w:name="z888" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. По истечении срока устранения нарушений, указанных в заключении об устранении выявленных нарушений, проверяемый субъект контроля и надзора в течение установленного срока в заключении об устранении выявленных нарушений обязан предоставить в местный исполнительный орган области, города республиканского значения, столицы, осуществляющий государственный архитектурно-строительный контроль и надзор, информацию об устранении выявленных нарушений.</w:t>
+      8. По истечении срока устранения нарушений, указанных в заключении об устранении выявленных нарушений, проверяемый субъект контроля и надзора в течение установленного срока в заключении об устранении выявленных нарушений обязан предоставить в местный исполнительный орган столицы, области, города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор, информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
     <w:bookmarkStart w:name="z889" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К предоставленной информации об устранении выявленных нарушений проверяемый субъект контроля и надзора прилагает (при необходимости) материалы, доказывающие факт устранения нарушения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
     <w:bookmarkStart w:name="z890" w:id="837"/>
     <w:p>
@@ -18444,51 +18599,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Профилактический контроль без посещения субъекта (объекта) контроля осуществляется не реже одного раза в квартал. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
     <w:bookmarkStart w:name="z894" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В случае нарушения прав и законных интересов проверяемого субъекта (объекта) контроля и надзора по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора проверяемый субъект контроля и надзора вправе обжаловать решения, действия (бездействие) государственных строительных инспекторов областей, городов республиканского значения, столицы, осуществляющих государственный архитектурно-строительный контроль и надзор, в порядке, установленном законодательством Республики Казахстан.</w:t>
+      12. В случае нарушения прав и законных интересов проверяемого субъекта (объекта) контроля и надзора по результатам профилактического контроля без посещения субъекта (объекта) контроля и надзора проверяемый субъект контроля и надзора вправе обжаловать решения, действия (бездействие) государственных строительных инспекторов столицы, областей, городов республиканского значения, осуществляющих государственный архитектурно-строительный контроль и надзор, в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 49. Государственный архитектурно-строительный контроль за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля и надзора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z896" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19121,51 +19276,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 29 настоящего Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="850"/>
     <w:bookmarkStart w:name="z905" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) поручения Руководителя Администрации Президента Республики Казахстан или его заместителей, Премьер-Министра Республики Казахстан или его заместителей, обращения депутатов Парламента Республики Казахстан по нарушениям требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
+      6) поручения Руководителя Администрации Президента Республики Казахстан или его заместителей, Премьер-Министра Республики Казахстан или его заместителей, обращения депутатов Курултая Республики Казахстан по нарушениям требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="851"/>
     <w:bookmarkStart w:name="z906" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановая проверка не проводится в случаях анонимных обращений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="852"/>
     <w:bookmarkStart w:name="z907" w:id="853"/>
     <w:p>
@@ -21249,80 +21404,142 @@
     <w:bookmarkEnd w:id="952"/>
     <w:bookmarkStart w:name="z1007" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача жалобы не приостанавливает исполнение акта о результатах проверки и (или) дистанционного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 49 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 50. Меры оперативного реагирования и порядок их применения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1009" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В ходе осуществления и (или) по результатам государственного контроля местным исполнительным органом области, города республиканского значения и столицы государственного архитектурно-строительного контроля и надзора применяются меры оперативного реагирования в случаях выявления деятельности, работы, услуги субъекта (объекта) контроля и надзора, которые представляют непосредственную угрозу правам и законным интересам физических и (или) юридических лиц, жизни и здоровью людей, окружающей среде, национальной безопасности Республики Казахстан.</w:t>
+      1. В ходе осуществления и (или) по результатам государственного контроля местным исполнительным органом столицы, области и города республиканского значения государственного архитектурно-строительного контроля и надзора применяются меры оперативного реагирования в случаях выявления деятельности, работы, услуги субъекта (объекта) контроля и надзора, которые представляют непосредственную угрозу правам и законным интересам физических и (или) юридических лиц, жизни и здоровью людей, окружающей среде, национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
     <w:bookmarkStart w:name="z1010" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мерами оперативного реагирования являются способы воздействия на субъектов (объектов) контроля и надзора, применяемые в ходе и (или) по результатам проведения проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора или профилактического контроля без посещения субъекта (объекта) контроля и надзора, виды которых предусмотрены настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
     <w:bookmarkStart w:name="z1011" w:id="956"/>
     <w:p>
@@ -21498,51 +21715,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
     <w:bookmarkStart w:name="z1019" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Местный исполнительный орган области, города республиканского значения и столицы, осуществляющий государственный архитектурно-строительный контроль и надзор, также применяет меры оперативного реагирования при установлении посредством цифровой системы для организации проведения строительства по принципу "одного окна" допущенных нарушений государственных нормативных документов и (или) отклонений от утвержденных проектов строительства (проектных решений) в соответствии с </w:t>
+      5. Местный исполнительный орган столицы, области и города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор, также применяет меры оперативного реагирования при установлении посредством цифровой системы для организации проведения строительства по принципу "одного окна" допущенных нарушений государственных нормативных документов и (или) отклонений от утвержденных проектов строительства (проектных решений) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21558,51 +21775,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
     <w:bookmarkStart w:name="z1020" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Местный исполнительный орган области, города республиканского значения и столицы, осуществляющий государственный архитектурно-строительный контроль и надзор, в ходе осуществления и (или) по результатам проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора или профилактического контроля без посещения субъекта (объекта) контроля и надзора при обнаружении факта нарушений требований, являющихся основанием для применения мер оперативного реагирования, оформляет постановление о применении мер оперативного реагирования по форме, утвержденной уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
+      6. Местный исполнительный орган столицы, области и города республиканского значения, осуществляющий государственный архитектурно-строительный контроль и надзор, в ходе осуществления и (или) по результатам проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора или профилактического контроля без посещения субъекта (объекта) контроля и надзора при обнаружении факта нарушений требований, являющихся основанием для применения мер оперативного реагирования, оформляет постановление о применении мер оперативного реагирования по форме, утвержденной уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
     <w:bookmarkStart w:name="z1021" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Постановление о применении мер оперативного реагирования оформляется и вручается субъекту контроля и надзора в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21758,51 +21975,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По истечении сроков устранения нарушений требований, выявленных в ходе осуществления и (или) по результатам проверки, профилактического контроля с посещением субъекта (объекта) контроля и надзора или профилактического контроля без посещения субъекта (объекта) контроля и надзора, проводится внеплановая проверка по контролю устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
     <w:bookmarkStart w:name="z1029" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Действие постановления о применении мер оперативного реагирования прекращается в случае подтверждения местным исполнительным органом области, города республиканского значения и столицы, осуществляющим государственный архитектурно-строительный контроль и надзор, устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования, на основании акта о результатах внеплановой проверки согласно </w:t>
+      Действие постановления о применении мер оперативного реагирования прекращается в случае подтверждения местным исполнительным органом столицы, области и города республиканского значения, осуществляющим государственный архитектурно-строительный контроль и надзор, устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования, на основании акта о результатах внеплановой проверки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 2-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части первой пункта 5 статьи 144 Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="974"/>
     <w:bookmarkStart w:name="z1030" w:id="975"/>
     <w:p>
@@ -22018,51 +22235,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применение меры оперативного реагирования по основанию, не соответствующему данной мере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="983"/>
     <w:bookmarkStart w:name="z1039" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) применение местным исполнительным органом области, города республиканского значения и столицы государственного архитектурно-строительного контроля и надзора мер оперативного реагирования по вопросам, не входящим в их компетенцию;</w:t>
+      3) применение местным исполнительным органом столицы, области и города республиканского значения государственного архитектурно-строительного контроля и надзора мер оперативного реагирования по вопросам, не входящим в их компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="984"/>
     <w:bookmarkStart w:name="z1040" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) несоблюдение порядка согласования и принятия мер оперативного реагирования, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -22986,51 +23203,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 133 настоящего Кодекса, в соответствии с правилами оказания инжиниринговых услуг в архитектурной, градостроительной и строительной деятельности, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1021"/>
     <w:bookmarkStart w:name="z1081" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При завершении строительства строительного объекта лица, осуществляющие технический надзор, выдают заказчику заключение о качестве строительно-монтажных работ, согласованное с местным исполнительным органом области, города республиканского значения, столицы, осуществляющим государственный архитектурно-строительный контроль и надзор.</w:t>
+      При завершении строительства строительного объекта лица, осуществляющие технический надзор, выдают заказчику заключение о качестве строительно-монтажных работ, согласованное с местным исполнительным органом столицы, области, города республиканского значения, осуществляющим государственный архитектурно-строительный контроль и надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1022"/>
     <w:bookmarkStart w:name="z1082" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления плана-графика посещения строительного объекта заказчик обеспечивает местному исполнительному органу, осуществляющему государственный архитектурно-строительный контроль и надзор, доступ на строительный объект по установлению готовности строительного объекта к эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1023"/>
     <w:bookmarkStart w:name="z1083" w:id="1024"/>
     <w:p>
@@ -23723,51 +23940,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", без лицензии в сфере архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1054"/>
     <w:bookmarkStart w:name="z1115" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Лицензирование в сфере архитектурной, градостроительной и строительной деятельности осуществляется местными исполнительными органами областей, городов республиканского значения, столицы, осуществляющими государственный архитектурно-строительный контроль и надзор.</w:t>
+      5. Лицензирование в сфере архитектурной, градостроительной и строительной деятельности осуществляется местными исполнительными органами столицы, областей, городов республиканского значения, осуществляющими государственный архитектурно-строительный контроль и надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1055"/>
     <w:bookmarkStart w:name="z1116" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Лицензия и (или) приложение к лицензии в сфере архитектурной, градостроительной и строительной деятельности подлежат переоформлению в случаях и порядке, которые предусмотрены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -25472,20603 +25689,20146 @@
         <w:t>
       9) консервации либо приостановления объектов незавершенного строительства сроком более шести месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1136"/>
     <w:bookmarkStart w:name="z1202" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) расширения, модернизации, реконструкции, технического перевооружения, реставрации, капитального ремонта и изменения целевого назначения строительного объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1137"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1203" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Лица, указанные в частях первой и второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, при осуществлении технического обследования надежности и устойчивости зданий и сооружений имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1204" w:id="1138"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1204" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свободного доступа к строящемуся или построенному строительному объекту для выполнения соответствующих работ по техническому обследованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1205" w:id="1139"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1205" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать от заказчика всю необходимую документацию для выполнения работ по техническому обследованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1206" w:id="1140"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1206" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выполнять все работы, необходимые для проведения технического обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1207" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Лица, указанные в частях первой и второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, при осуществлении технического обследования надежности и устойчивости зданий и сооружений обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1208" w:id="1141"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1208" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять техническое обследование в соответствии с требованиями государственных нормативных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1209" w:id="1142"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1209" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивать качественное выполнение работ по техническому обследованию в соответствии с нормативными требованиями видов выполняемого обследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1210" w:id="1143"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1210" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при проведении технического обследования привлекать аккредитованную испытательную лабораторию (центр) (в случае отсутствия собственной аккредитованной испытательной лаборатории (центра);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1211" w:id="1144"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1211" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) применять средства испытаний, измерений и контроля, поверенные в соответствии с методикой поверки средств измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z1212" w:id="1145"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1212" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выполнять поверочные расчеты на основе фактического состояния зданий и сооружений и их элементов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z1213" w:id="1146"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1213" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При проведении технического обследования надежности и устойчивости зданий и сооружений специалисты, имеющие сертификат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, должны быть проинструктированы о специальных правилах техники безопасности, действующих на данном строительном объекте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z1214" w:id="1147"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1214" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Специалист, имеющий сертификат на право осуществления технического обследования надежности и устойчивости зданий и сооружений, несет ответственность за качество проводимых обследований, правильность выносимых решений и полноту разработанных рекомендаций. Рекомендации, выданные лицами, указанными в частях первой и второй пункта 5 настоящей статьи, должны обеспечивать надежность и устойчивость зданий и сооружений и их элементов по итогам проведения технического обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1215" w:id="1148"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1215" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Все выводы, перечисленные в заключении о состоянии зданий и сооружений, являются обязательными для исполнения заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1216" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заказчик несет ответственность за достоверность исходных материалов, архивных материалов, представленных лицам, указанным в частях первой и второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, для проведения технического обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1217" w:id="1149"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1217" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. ЦИФРОВИЗАЦИЯ И ИНФОРМАЦИОННОЕ СОПРОВОЖДЕНИЕ АРХИТЕКТУРНОЙ, ГРАДОСТРОИТЕЛЬНОЙ И СТРОИТЕЛЬНОЙ ДЕЯТЕЛЬНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkEnd w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 61. Государственные цифровые системы сопровождения архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1219" w:id="1150"/>
+    <w:bookmarkStart w:name="z1219" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственные цифровые системы сопровождения архитектурной, градостроительной и строительной деятельности создаются для информационного сопровождения деятельности субъектов архитектурной, градостроительной и строительной деятельности, обеспечения цифровизации процессов, а также эффективности формирования и обмена информацией в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1220" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственные цифровые системы сопровождения архитектурной, градостроительной и строительной деятельности подлежат интеграции и функционированию по принципу "одного окна" на площадке портала государственной экспертной организации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1221" w:id="1151"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1221" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок ведения по принципу "одного окна" государственных цифровых систем сопровождения архитектурной, градостроительной и строительной деятельности, в том числе обязательность их применения, их основные функции и обмен данными между ними, определяется уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1222" w:id="1152"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1222" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом уполномоченный орган обязан обеспечить безвозмездный доступ заинтересованных лиц к определенному уполномоченным органом по делам архитектуры, градостроительства и строительства функционалу государственных цифровых систем сопровождения архитектурной, градостроительной и строительной деятельности по согласованию с уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1223" w:id="1153"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1223" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственные цифровые системы сопровождения архитектурной, градостроительной и строительной деятельности обеспечивают обмен данными в рамках интеграции с иными государственными цифровыми системами, цифровыми объектами "цифрового правительства", а также цифровыми системами субъектов квазигосударственного сектора для реализации ими государственных функций или осуществления государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1224" w:id="1154"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1224" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные цифровые системы сопровождения архитектурной, градостроительной и строительной деятельности должны быть интегрированы (при необходимости) с другими государственными и негосударственными цифровыми системами в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1225" w:id="1155"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1225" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Интеграция автоматизированной цифровой системы государственного градостроительного кадастра с цифровыми объектами и обеспечение взаимодействия между ними осуществляются на основании используемых в Республике Казахстан стандартных протоколов передачи данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkEnd w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 62. Технология информационного моделирования строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1227" w:id="1156"/>
+    <w:bookmarkStart w:name="z1227" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Технология информационного моделирования строительных объектов применяется в архитектурной, градостроительной и строительной деятельности в соответствии с утвержденным уполномоченным органом по делам архитектуры, градостроительства и строительства перечнем видов строительных объектов, при создании и эксплуатации которых обязательно ее применение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1228" w:id="1157"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1228" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требования к процессу управления информацией о строительном объекте с применением технологии информационного моделирования строительных объектов, включая требования к составу цифровых моделей на этапах жизненного цикла строительного объекта, определяются государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1229" w:id="1158"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1229" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗДЕЛ 3. АРХИТЕКТУРА И ГРАДОСТРОИТЕЛЬСТВО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1230" w:id="1159"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1230" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. ГОСУДАРСТВЕННЫЙ ГРАДОСТРОИТЕЛЬНЫЙ КАДАСТР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkEnd w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 63. Предмет и назначение государственного градостроительного кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1232" w:id="1160"/>
+    <w:bookmarkStart w:name="z1232" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный градостроительный кадастр содержит сведения о количественных и качественных показателях, включающих градостроительные регламенты, картографическую, статистическую и текстовую информацию о существующих и планируемых, проектируемых объектах архитектурной, градостроительной и строительной деятельности, градостроительном планировании и застройке территорий и населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1233" w:id="1161"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1233" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный градостроительный кадастр подразделяется по уровням на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1234" w:id="1162"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1234" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканский;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1235" w:id="1163"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1235" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) областной;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1236" w:id="1164"/>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1236" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) районный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1237" w:id="1165"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1237" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) базовый (населенные пункты, включая города республиканского значения и столицу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1238" w:id="1166"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1238" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения государственного градостроительного кадастра являются государственным цифровым ресурсом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1239" w:id="1167"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1239" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный цифровой ресурс государственного градостроительного кадастра содержит сведения, включающие базы данных общедоступного и ограниченного доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkEnd w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 64. Государственный градостроительный кадастр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1241" w:id="1168"/>
+    <w:bookmarkStart w:name="z1241" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный градостроительный кадастр ведется по единой системе сбора, обработки, учета, регистрации, внесения (наполнения), инвентаризации, хранения и предоставления информации и (или) сведений по объектам архитектурной, градостроительной и строительной деятельности на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1242" w:id="1169"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1242" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Деятельность по ведению государственного градостроительного кадастра относится к государственной монополии и осуществляется республиканским государственным предприятием на праве хозяйственного ведения, созданным по решению Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1243" w:id="1170"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1243" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цены на товары (работы, услуги), указанные в части первой настоящего пункта, устанавливаются уполномоченным органом по делам архитектуры, градостроительства и строительства по согласованию с антимонопольным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1244" w:id="1171"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1244" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сбор, обработка, учет, регистрация, внесение (наполнение), инвентаризация, хранение и предоставление информации и (или) сведений государственного градостроительного кадастра осуществляются путем методов дистанционного зондирования земли, наземных съемок и наблюдений, инвентаризации инженерных коммуникаций, использования фондовых данных, а также информации, полученной при информационном взаимодействии с цифровой системой государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1245" w:id="1172"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1245" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учетными единицами государственного градостроительного кадастра являются существующие, строящиеся и проектируемые объекты архитектурной, градостроительной и строительной деятельности, закрепляемые в установленном порядке за субъектами архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1246" w:id="1173"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1246" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для каждого объекта архитектурной, градостроительной и строительной деятельности фиксируется пространственная привязка, позволяющая определить его точное местоположение (кадастровый номер земельного участка (при наличии), площадь, масштаб, системы координат). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1247" w:id="1174"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1247" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень видов деятельности, технологически связанных с производством товаров, работ, услуг по ведению государственного градостроительного кадастра, утверждается уполномоченным органом по делам архитектуры, градостроительства и строительства по согласованию с антимонопольным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1248" w:id="1175"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1248" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цены на виды деятельности, технологически связанные с производством товаров, работ, услуг по ведению государственного градостроительного кадастра, устанавливаются субъектом государственной монополии по согласованию с уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkEnd w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 65. Учет и актуализация сведений государственного градостроительного кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1250" w:id="1176"/>
+    <w:bookmarkStart w:name="z1250" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Источниками исходной информации (сведений) для учета, регистрации и актуализации государственного градостроительного кадастра являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1251" w:id="1177"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1251" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) центральные государственные органы и местные исполнительные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1252" w:id="1178"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1252" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственная экспертная организация и экспертные организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1253" w:id="1179"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1253" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субъекты естественных монополий, квазигосударственного сектора, оказывающие обязательные услуги физическим и юридическим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1254" w:id="1180"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1254" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заказчики, представляющие предпроектную и проектную документацию, топографические и исполнительные геодезические съемки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1255" w:id="1181"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1255" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) данные земельного, водного и других отраслевых кадастров, регистров и иных цифровых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z1256" w:id="1182"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1256" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базовые субъекты государственного градостроительного кадастра определяются в соответствии с правилами ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1182"/>
-    <w:bookmarkStart w:name="z1257" w:id="1183"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1257" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формат и структура данных предоставления информации и (или) сведений в автоматизированную цифровую систему государственного градостроительного кадастра устанавливаются нормативным документом по ведению государственного градостроительного кадастра, утвержденным уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1258" w:id="1184"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1258" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учет и регистрация в автоматизированной цифровой системе государственного градостроительного кадастра предпроектной и проектной документации, в том числе рассмотрение и регистрация материалов инженерно-геодезических изысканий (топографических съемок проектной документации и исполнительных геодезических съемок на стадии приемки строительного объекта в эксплуатацию) на соответствие нормативным правовым актам Республики Казахстан и государственным нормативным документам для обеспечения цифровой основы градостроительной деятельности, осуществляются физическими и юридическими лицами на платной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1259" w:id="1185"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1259" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Затраты на регистрацию материалов, указанных в части первой настоящего пункта, в автоматизированной цифровой системе государственного градостроительного кадастра определяются согласно ценам на товары (работы, услуги), производимые и (или) реализуемые субъектом государственной монополии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1260" w:id="1186"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1260" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение сведений государственного градостроительного кадастра государственными органами, организациями, предоставляющими государственные услуги, а также организациями, предоставляющими обязательные услуги физическим и юридическим лицам, осуществляется за счет предусмотренных на эти цели бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1261" w:id="1187"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1261" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субъекты естественных монополий, квазигосударственного сектора, оказывающие обязательные услуги физическим и юридическим лицам, размещают и актуализируют автоматизированную цифровую систему государственного градостроительного кадастра сведениями о резерве, наличии свободных и доступных мощностей, емкостей, мест, пропускных способностей инженерных сетей, состоящих на их балансе, согласно правилам ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1262" w:id="1188"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1262" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Местные исполнительные органы городов республиканского значения, столицы, районов, городов областного значения по делам архитектуры и градостроительства и субъекты естественных монополий осуществляют прием заявления на выдачу архитектурно-планировочного задания с техническими условиями на подключение к сетям субъекта естественной монополии или увеличение объема регулируемой услуги, а также выдачу результатов его рассмотрения через Государственную корпорацию "Правительство для граждан" посредством веб-портала "цифрового правительства" или автоматизированной цифровой системы государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkEnd w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 66. Мониторинг объектов архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1264" w:id="1189"/>
+    <w:bookmarkStart w:name="z1264" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мониторинг объектов архитектурной, градостроительной и строительной деятельности представляет собой систему отслеживания их жизненного цикла.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1265" w:id="1190"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1265" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мониторинг объектов архитектурной, градостроительной и строительной деятельности ведется посредством автоматизированной цифровой системы государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1267" w:id="1192"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1266" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местными исполнительными органами столицы, областей, городов республиканского значения, районов, городов областного значения ведется дежурный топографический план в автоматизированной цифровой системе государственного градостроительного кадастра, обновление и изменение которого осуществляются на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1267" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мониторинг намечаемых к строительству строительных объектов и комплексов осуществляется местными исполнительными органами по делам архитектуры, градостроительства и строительства в автоматизированной цифровой системе государственного градостроительного кадастра на постоянной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1268" w:id="1193"/>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1268" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В целях мониторинга строительного объекта в автоматизированной цифровой системе государственного градостроительного кадастра формируется уникальный номер объекта строительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1269" w:id="1194"/>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1269" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Присвоение уникального номера объекту строительства осуществляется в автоматическом режиме посредством автоматизированной цифровой системы государственного градостроительного кадастра на этапе оказания государственных услуг, предоставления исходных материалов при разработке проектов строительства и реконструкции (перепланировки и переоборудования), согласовании эскиза (эскизного проекта) и приемке строительных объектов в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1270" w:id="1195"/>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1270" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок присвоения уникального номера объекта строительства устанавливается нормативным документом по ведению государственного градостроительного кадастра, утвержденным уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkEnd w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 67. Представление сведений государственного градостроительного кадастра и пользование информацией государственного градостроительного кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1272" w:id="1196"/>
+    <w:bookmarkStart w:name="z1272" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Представление сведений государственного градостроительного кадастра осуществляется согласно правилам ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1273" w:id="1197"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1273" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Данные государственного градостроительного кадастра подлежат использованию при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1274" w:id="1198"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1274" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработке и реализации градостроительной и архитектурно-строительной документации, в том числе градостроительных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1275" w:id="1199"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1275" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развитии и изменении объектов архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1276" w:id="1200"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1276" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценке инвестиционной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1277" w:id="1201"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1277" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдаче исходных материалов и разрешительных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1278" w:id="1202"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1278" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлении архитектурно-строительного контроля и надзора, охране окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1280" w:id="1204"/>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1279" w:id="1207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оказании обязательных услуг физическим и юридическим лицам субъектами естественных монополий, квазигосударственного сектора в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1280" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) градостроительном планировании как инструменте мониторинга и учета размещения объектов архитектурной, градостроительной и строительной деятельности на территории административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1281" w:id="1205"/>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1281" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) постановке на учет и снятии с учета защитных сооружений гражданской обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1282" w:id="1206"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1282" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Физические и юридические лица пользуются данными государственного градостроительного кадастра в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1283" w:id="1207"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1283" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения государственного градостроительного кадастра, не содержащие государственных секретов и иных ограничений, представляются заинтересованным физическим и юридическим лицам на платной основе. Представление сведений государственного градостроительного кадастра государственным органам, субъектам естественных монополий, квазигосударственного сектора, оказывающим обязательные услуги физическим и юридическим лицам, а также организациям, предоставляющим обязательные услуги, осуществляется на безвозмездной основе за счет предусмотренных на эти цели бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z1284" w:id="1208"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1284" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Базовые субъекты государственного градостроительного кадастра, определяемые правилами ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра, несут ответственность за качество, достоверность и полноту информации и (или) сведений, внесенных в автоматизированную цифровую систему государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z1285" w:id="1209"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1285" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. ГРАДОСТРОИТЕЛЬНОЕ ПЛАНИРОВАНИЕ РАЗВИТИЯ И ЗАСТРОЙКИ ТЕРРИТОРИЙ И НАСЕЛЕННЫХ ПУНКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkEnd w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 68. Градостроительные регламенты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1287" w:id="1210"/>
+    <w:bookmarkStart w:name="z1287" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Градостроительные регламенты использования строительных объектов, а также любых изменений их состояния при ведении государственного градостроительного кадастра характеризуются типами, видами и параметрами предпочтений, запрещений, ограничений и иными режимами, действующими в пределах установленного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1288" w:id="1211"/>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1288" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Источником градостроительных регламентов является утвержденная в установленном законодательством Республики Казахстан порядке градостроительная и архитектурно-строительная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1289" w:id="1212"/>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1289" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Классификатор градостроительных регламентов и их показатели устанавливаются на республиканском и местном уровнях в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1290" w:id="1213"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1290" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Система градостроительных регламентов для ведения государственного градостроительного кадастра должна охватывать следующие их типы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1291" w:id="1214"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1291" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) назначение и (или) изменение функционального использования территории (земельного участка) и связанной с ней недвижимости при осуществлении архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1292" w:id="1215"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1292" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) интенсивность развития и обустройства (застройки) территории (земельного участка) и населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1293" w:id="1216"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1293" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение баланса развития и обустройства (застройки) территории (земельного участка) и населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1294" w:id="1217"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1294" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) воздействие обустройства (застройки) территории (земельного участка) и населенных пунктов на окружающую среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1295" w:id="1218"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1295" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Назначение и (или) изменение функционального использования территории (земельного участка) и связанной с ней недвижимости при осуществлении архитектурной, градостроительной и строительной деятельности реализуются в градостроительных регламентах следующих видов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1296" w:id="1219"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1296" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) функциональном назначении и (или) изменении территории (земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1297" w:id="1220"/>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1297" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функциональном назначении строящихся и реконструируемых строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1298" w:id="1221"/>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1298" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменении функционального использования существующих строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z1299" w:id="1222"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1299" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Развитие и обустройство (застройка) территорий (земельного участка) и населенных пунктов должны отражаться в градостроительных регламентах следующих видов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z1300" w:id="1223"/>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1300" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) масштабах осваиваемых территорий (земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z1301" w:id="1224"/>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1301" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запретах, разрешениях и ограничениях на отдельные виды архитектурной, градостроительной и строительной деятельности для данной территории (земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1302" w:id="1225"/>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1302" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нагрузках на территорию (земельный участок) в результате осуществляемой архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-    <w:bookmarkStart w:name="z1303" w:id="1226"/>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1303" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) режимах развития и изменениях объектов архитектурной, градостроительной и строительной деятельности в результате осуществляемой архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1226"/>
-    <w:bookmarkStart w:name="z1304" w:id="1227"/>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1304" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) формировании планировочной структуры и архитектурного облика населенного пункта (составных частей населенного пункта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1305" w:id="1228"/>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1305" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) формировании (совершенствовании) социальной, рекреационной, транспортной и инженерной инфраструктур населенного пункта или его части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1306" w:id="1229"/>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1306" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Баланс развития и обустройства (застройки) территории (земельного участка) и населенного пункта должен обеспечиваться градостроительными регламентами следующих видов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1307" w:id="1230"/>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1307" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ресурсными условиями развития объектов архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1308" w:id="1231"/>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1308" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средовыми условиями территорий (земельных участков) и населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1309" w:id="1232"/>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1309" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инженерными условиями жизнеобеспечения населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z1310" w:id="1233"/>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1310" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Воздействие обустройства (застройки) территорий (земельных участков) и населенных пунктов на окружающую среду регулируется градостроительными регламентами следующих видов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1311" w:id="1234"/>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1311" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) размещением экологически и эпидемически значимых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1312" w:id="1235"/>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1312" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещением строительных объектов, представляющих техногенную опасность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1313" w:id="1236"/>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1313" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещением среды обитания человека относительно источников опасных природных явлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z1314" w:id="1237"/>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1314" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) санитарными, противопожарными и иными обязательными требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1315" w:id="1238"/>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1315" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) инженерными и транспортными условиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z1316" w:id="1239"/>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1316" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сведения градостроительных регламентов подлежат внесению в государственный градостроительный кадастр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkEnd w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 69. Уровни и виды градостроительных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1318" w:id="1240"/>
+    <w:bookmarkStart w:name="z1318" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пространственная организация расселения и размещения производительных сил на территории Республики Казахстан, регионов, освоение и обустройство межселенных территорий, планирование развития и застройки территорий населенных пунктов, включая зоны их влияния, или отдельных частей населенного пункта осуществляются комплексно на основании градостроительных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1319" w:id="1241"/>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1319" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Градостроительные проекты являются составной частью государственного градостроительного кадастра и подлежат обязательному внесению в автоматизированную цифровую систему государственного градостроительного кадастра в соответствии с правилами регистрации в автоматизированной цифровой системе государственного градостроительного кадастра градостроительных проектов, предпроектной и проектно-сметной документации, а также объектов архитектурной, градостроительной и строительной деятельности. Сведения о разработке, реализации, актуализации градостроительных проектов вносятся в обязательном порядке в автоматизированную цифровую систему государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z1320" w:id="1242"/>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1320" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Соблюдение градостроительных решений, установленных утвержденными градостроительными проектами, обязательно при составлении заданий на проектирование, архитектурно-планировочного задания и при разработке архитектурных проектов и проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z1321" w:id="1243"/>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1321" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Градостроительные проекты подразделяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1322" w:id="1244"/>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1322" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проекты организации и планирования развития территорий общегосударственного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1323" w:id="1245"/>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1323" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проекты градостроительного планирования развития территорий регионального значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1324" w:id="1246"/>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1324" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проекты градостроительного планирования развития и застройки населенных пунктов (включая их пригородные территории либо без них);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1325" w:id="1247"/>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1325" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проекты градостроительного освоения межселенных территорий для строительства производственных комплексов или иных объектов закрытого типа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1326" w:id="1248"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1326" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. К градостроительным проектам общегосударственного значения относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1327" w:id="1249"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1327" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генеральная схема организации территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z1328" w:id="1250"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1328" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) межрегиональные схемы территориального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z1329" w:id="1251"/>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1329" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. К градостроительным проектам регионального значения относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1330" w:id="1252"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1330" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комплексные схемы градостроительного планирования территории областей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z1331" w:id="1253"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1331" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комплексные схемы градостроительного планирования территории районов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1332" w:id="1254"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1332" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. К градостроительным проектам развития и застройки населенных пунктов относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z1333" w:id="1255"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1333" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генеральные планы городов с расчетной численностью населения свыше ста тысяч человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1334" w:id="1256"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1334" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) генеральные планы городов с расчетной численностью населения до ста тысяч человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1335" w:id="1257"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1335" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) генеральные планы населенных пунктов с численностью населения свыше пяти тысяч человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1336" w:id="1258"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1336" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) схемы развития и застройки населенных пунктов (упрощенный генеральный план) с численностью населения до пяти тысяч человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1337" w:id="1259"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1337" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проекты градостроительного освоения отдельных частей территорий населенных пунктов (проекты детальной планировки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1338" w:id="1260"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1338" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Разработка градостроительных проектов общегосударственного значения в рамках государственного задания осуществляется республиканским государственным предприятием на праве хозяйственного ведения в сфере государственного градостроительного планирования и кадастра, созданным по постановлению Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1339" w:id="1261"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1339" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Финансирование разработки и корректировки генеральных планов (схем развития и застройки) населенных пунктов осуществляется исключительно за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1340" w:id="1262"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1340" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техническое задание на разработку градостроительных проектов развития и застройки населенных пунктов подлежит рассмотрению архитектурно-градостроительным советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1341" w:id="1263"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1341" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выбор разработчика градостроительных проектов развития и застройки населенных пунктов проводится в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkEnd w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 70. Генеральная схема организации территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1343" w:id="1264"/>
+    <w:bookmarkStart w:name="z1343" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Генеральная схема организации территории Республики Казахстан (далее – генеральная схема) разрабатывается на основе документов Системы государственного планирования Республики Казахстан, законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности, а также с учетом внутренних и внешних факторов, влияющих на перспективную организацию территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1344" w:id="1265"/>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1344" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка генеральной схемы осуществляется в случаях, предусмотренных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, внесения изменений и дополнений в документы Системы государственного планирования Республики Казахстан в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1345" w:id="1266"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1345" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральная схема включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1346" w:id="1267"/>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1346" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) систему расселения и размещения производительных сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
-    <w:bookmarkStart w:name="z1347" w:id="1268"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1347" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развитие социальной, рекреационной, инженерной и транспортной инфраструктур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1268"/>
-    <w:bookmarkStart w:name="z1348" w:id="1269"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1348" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) развитие территорий и объектов особого регулирования республиканского и межрегионального значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z1349" w:id="1270"/>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1349" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) классификацию территорий по видам экономической специализации и преимущественного использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z1350" w:id="1271"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1350" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) зонирование с определением приоритетов и ограничений на ее использование при осуществлении градостроительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1271"/>
-    <w:bookmarkStart w:name="z1351" w:id="1272"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1351" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) комплекс мер по улучшению экологической обстановки в регионах, сохранению территорий с объектами историко-культурного наследия и (или) охраняемыми ландшафтными объектами, а также по защите территорий от воздействия опасных (вредных) природных, техногенных и антропогенных явлений и процессов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z1352" w:id="1273"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1352" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В составе генеральной схемы выделяются основные положения, содержащие главные решения и предложения генеральной схемы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1353" w:id="1274"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1353" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Генеральная схема разрабатывается на период не менее двадцати лет и подлежит мониторингу не реже одного раза в пять лет уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1354" w:id="1275"/>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1354" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Разработка генеральной схемы осуществляется в соответствии с правилами разработки, согласования и утверждения генеральной схемы организации территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkEnd w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 71. Межрегиональные схемы территориального развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1356" w:id="1276"/>
+    <w:bookmarkStart w:name="z1356" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Межрегиональные схемы территориального развития разрабатываются в соответствии с генеральной схемой, предназначены для взаимно согласованной (консолидированной) архитектурной, градостроительной и строительной деятельности на территориях двух и более областей (либо их частей), агломераций и определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1357" w:id="1277"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1357" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зонирование территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1358" w:id="1278"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1358" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проектные решения по комплексному развитию системы расселения и размещения производительных сил, транспортной, инженерной, социальной и рекреационной инфраструктур регионального и межрегионального значений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z1359" w:id="1279"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1359" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проектные решения по рациональному использованию природных ресурсов и хозяйственной деятельности, обеспечению ресурсами, улучшению экологической обстановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z1360" w:id="1280"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1360" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проектные решения по защите территорий от воздействия чрезвычайных ситуаций природного и техногенного характера и мероприятия по гражданской обороне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z1361" w:id="1281"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1361" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проектные предложения по формированию территорий активного экономического развития с определением мероприятий по их инфраструктурному обеспечению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1362" w:id="1282"/>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1362" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные положения, устанавливаемые заданием на разработку межрегиональной схемы территориального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1363" w:id="1283"/>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1363" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установление границ агломераций осуществляется на основе утвержденной межрегиональной схемы территориального развития. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1364" w:id="1284"/>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1364" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Межрегиональные схемы территориального развития разрабатываются в соответствии с правилами разработки, согласования и утверждения межрегиональных схем территориального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkEnd w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 72. Межгосударственные схемы регионального развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1366" w:id="1285"/>
+    <w:bookmarkStart w:name="z1366" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Межгосударственные схемы регионального развития, разработанные на основании международных договоров и утвержденные заинтересованными сторонами, являются основанием для взаимно согласованной (консолидированной) архитектурной, градостроительной и строительной деятельности на территориях регионов Республики Казахстан и смежных иностранных государств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1367" w:id="1286"/>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z1367" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок разработки, согласования и утверждения межгосударственных схем регионального развития, а также принятия мер по поддержке их реализации со стороны государств-участников устанавливается в соответствии с международными договорами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkEnd w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 73. Комплексные схемы градостроительного планирования территорий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1369" w:id="1287"/>
+    <w:bookmarkStart w:name="z1369" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Организация (освоение, обустройство, застройка) территории области или района осуществляется на основании комплексной схемы градостроительного планирования территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1370" w:id="1288"/>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1370" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплексные схемы градостроительного планирования территорий разрабатываются в соответствии с генеральной схемой и соответствующей межрегиональной схемой территориального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1371" w:id="1289"/>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1371" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комплексные схемы градостроительного планирования территории определяют цели государственной градостроительной политики с учетом социально-экономических, производственно-хозяйственных и природно-климатических условий на территории данного региона, ее зонирование, а также устанавливают основные направления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1372" w:id="1290"/>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z1372" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совершенствование системы расселения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z1373" w:id="1291"/>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z1373" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развитие населенных пунктов, производственной, транспортной, инженерной, социальной и рекреационной инфраструктур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z1374" w:id="1292"/>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z1374" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) защита территорий от воздействия опасных (вредных) природных и антропогенных, техногенных явлений и процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1375" w:id="1293"/>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1375" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) улучшение экологической обстановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z1376" w:id="1294"/>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1376" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сохранение объектов историко-культурного наследия и (или) охраняемых ландшафтных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z1377" w:id="1295"/>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1377" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) охрана водных объектов от загрязнения, засорения, истощения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1378" w:id="1296"/>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z1378" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С учетом предпочтений, запрещений, ограничений и иных режимов использования территорий определяются функциональное зонирование территорий и интенсивность их использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1379" w:id="1297"/>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1379" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комплексные схемы градостроительного планирования территорий должны содержать предложения по установлению границ административно-территориальных единиц, пригородных зон, резервных территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1380" w:id="1298"/>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1380" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комплексные схемы градостроительного планирования территорий разрабатываются по заказу местного исполнительного органа в соответствии с правилами разработки и согласования комплексных схем градостроительного планирования территорий, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z1381" w:id="1299"/>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1381" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Утверждение комплексных схем градостроительного планирования территорий производится в порядке, установленном настоящим Кодексом и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkEnd w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 74. Территории населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1383" w:id="1300"/>
+    <w:bookmarkStart w:name="z1383" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пространственную основу городских и сельских населенных пунктов составляет территория в пределах установленных на поверхности земли и (или) водной поверхности границ (черты) населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
-    <w:bookmarkStart w:name="z1384" w:id="1301"/>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1384" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Режим и порядок использования территорий населенных пунктов определяются в соответствии с зонированием территорий, установленным утвержденной градостроительной документацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkEnd w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 75. Граница (черта) населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1386" w:id="1302"/>
+    <w:bookmarkStart w:name="z1386" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Граница (черта) населенного пункта определяет его территорию (градостроительное пространство) и устанавливается (изменяется) на основании утвержденного генерального плана или схемы развития и застройки (упрощенного генерального плана) данного населенного пункта в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1387" w:id="1303"/>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1387" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Состав, содержание и порядок разработки проектов границ (черты) населенных пунктов определяются в соответствии с нормативными правовыми актами, государственными нормативными документами, иными документами уполномоченного органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z1388" w:id="1304"/>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1388" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проекты границ (черты) крупных и больших городов могут разрабатываться в составе комплексных схем градостроительного планирования территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z1389" w:id="1305"/>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z1389" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установленная на местности граница (черта) населенного пункта подлежит внесению местным исполнительным органом в национальную инфраструктуру пространственных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkEnd w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 76. Генеральные планы населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1391" w:id="1306"/>
+    <w:bookmarkStart w:name="z1391" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Развитие и застройка территорий населенных пунктов осуществляются на основании утвержденных в установленном порядке генеральных планов населенных пунктов или схем развития и застройки населенных пунктов (упрощенного генерального плана).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1392" w:id="1307"/>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1392" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральные планы населенных пунктов являются основным градостроительным документом, определяющим комплексное планирование развития населенного пункта и разрабатываемым в соответствии с утвержденной генеральной схемой, соответствующей межрегиональной схемой территориального развития и комплексной схемой градостроительного планирования территорий областей, районов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1393" w:id="1308"/>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z1393" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Населенные пункты с численностью жителей свыше пяти тысяч человек должны быть обеспечены действующими генеральными планами населенного пункта, утвержденными в установленном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1394" w:id="1309"/>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z1394" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Населенные пункты с численностью до пяти тысяч человек могут в качестве основного градостроительного документа иметь утвержденную в установленном порядке схему развития и застройки населенного пункта (упрощенного генерального плана). Состав, содержание, порядок разработки и согласования схем развития и застройки населенного пункта (упрощенного генерального плана) определяются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1395" w:id="1310"/>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1395" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Генеральным планом населенного пункта определяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1396" w:id="1311"/>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1396" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные направления развития территории населенного пункта, включая социальную, рекреационную, производственную, транспортную и инженерную инфраструктуры, с учетом комплексной оценки территории, природно-климатических, экологических, сложившихся и прогнозируемых демографических и социально-экономических условий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z1397" w:id="1312"/>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z1397" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функциональное зонирование и ограничение использования территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1398" w:id="1313"/>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z1398" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соотношение застроенной и незастроенной территорий населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1399" w:id="1314"/>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z1399" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зоны преимущественного отчуждения и приобретения земельных участков, резервные территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1400" w:id="1315"/>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1400" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) меры по защите территории от воздействия опасных (вредных) природных, техногенных и антропогенных явлений и процессов, улучшению экологической обстановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1401" w:id="1316"/>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z1401" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) основные направления по разработке транспортного раздела генерального плана, включающего разделы (части) документов по территориально-транспортному планированию и организации дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1402" w:id="1317"/>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1402" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) основные направления инженерно-технических мероприятий гражданской обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1403" w:id="1318"/>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1403" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) технико-экономические показатели развития населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1404" w:id="1319"/>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1404" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) меры по охране водных объектов от загрязнения, засорения, истощения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1405" w:id="1320"/>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1405" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иные меры по обеспечению устойчивого развития населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1406" w:id="1321"/>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1406" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При разработке и утверждении генерального плана населенного пункта учитываются карты сейсмического микрозонирования, а также карты селевой, оползневой и лавинной опасностей и рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1407" w:id="1322"/>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1407" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Генеральный план населенного пункта, имеющего историческую градостроительную ценность, должен разрабатываться с учетом историко-архитектурного опорного плана и сопровождаться проектами зоны исторической застройки и охраны памятников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1408" w:id="1323"/>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1408" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для городов республиканского значения, столицы, областных центров разрабатывается концепция (мастер-план) развития в составе генерального плана населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1409" w:id="1324"/>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1409" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Концепция (мастер-план) развития населенного пункта подлежит общественному обсуждению и согласованию с соответствующим маслихатом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1410" w:id="1325"/>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z1410" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Формирование концепции (мастер-плана) развития населенного пункта осуществляется на срок до тридцати лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1411" w:id="1326"/>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1411" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Генеральный план или схема развития и застройки (упрощенный генеральный план) населенного пункта действует до утверждения нового генерального плана или схемы развития и застройки (упрощенного генерального плана) населенного пункта либо утверждения изменений в действующем генеральном плане или схеме развития и застройки (упрощенном генеральном плане) населенного пункта в части, не противоречащей законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1412" w:id="1327"/>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1412" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Корректировка генерального плана населенного пункта осуществляется в случаях, предусмотренных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, внесения изменений и дополнений в документы Системы государственного планирования Республики Казахстан в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1413" w:id="1328"/>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1413" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мониторинг реализации генерального плана населенного пункта осуществляется местным исполнительным органом один раз в пять лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1414" w:id="1329"/>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z1414" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам мониторинга формируется отчет по форме, утвержденной уполномоченным органом по делам архитектуры, градостроительства и строительства, который размещается на интернет-ресурсе местного исполнительного органа и направляется на рассмотрение в архитектурно-градостроительный совет и соответствующий маслихат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1415" w:id="1330"/>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z1415" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Генеральные планы населенных пунктов разрабатываются на срок до двадцати лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1416" w:id="1331"/>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z1416" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Состав и объем исходных материалов, необходимых для разработки генеральных планов населенных пунктов, устанавливаются государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1417" w:id="1332"/>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1417" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исходные материалы генеральных планов населенных пунктов должны быть внесены в государственный градостроительной кадастр до проведения комплексной градостроительной экспертизы градостроительных проектов в соответствии с правилами проведения комплексной градостроительной экспертизы градостроительных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkEnd w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 77. Отраслевые схемы развития территорий населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1419" w:id="1333"/>
+    <w:bookmarkStart w:name="z1419" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отраслевые схемы развития территорий населенных пунктов разрабатываются с учетом изменения численности населения на основе утвержденных градостроительных проектов по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1420" w:id="1334"/>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1420" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) развитию энергоснабжения, газоснабжения, связи, ирригации, водоснабжения и канализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1421" w:id="1335"/>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1421" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развитию видов транспорта и обеспечению транспортной доступности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z1422" w:id="1336"/>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1422" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещению объектов отраслей экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1423" w:id="1337"/>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1423" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) защите территорий от опасных геологических и гидрогеологических процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z1424" w:id="1338"/>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1424" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) защите от сейсмического воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z1425" w:id="1339"/>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z1425" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) гражданской защите населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
-    <w:bookmarkStart w:name="z1426" w:id="1340"/>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1426" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) охране окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1340"/>
-    <w:bookmarkStart w:name="z1427" w:id="1341"/>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z1427" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) охране объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z1428" w:id="1342"/>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z1428" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) благоустройству и озеленению территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z1429" w:id="1343"/>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z1429" w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) иным вопросам развития территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkEnd w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 78. Проекты детальной планировки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1431" w:id="1344"/>
+    <w:bookmarkStart w:name="z1431" w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проекты градостроительного освоения отдельных частей территорий населенных пунктов (проекты детальной планировки) разрабатываются на основании генерального плана населенного пункта, утвержденного в установленном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z1432" w:id="1345"/>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z1432" w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Без утвержденного в установленном порядке проекта детальной планировки освоение отдельных частей территорий населенных пунктов запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z1433" w:id="1346"/>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z1433" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проекты детальной планировки разрабатываются в соответствии с установленными в генеральных планах населенных пунктов элементами планировочной структуры, градостроительными регламентами, единым архитектурным обликом населенного пункта и дизайн-кодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
-    <w:bookmarkStart w:name="z1434" w:id="1347"/>
+    <w:bookmarkEnd w:id="1350"/>
+    <w:bookmarkStart w:name="z1434" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными компонентами дизайн-кода являются гармоничный внешний облик и единство элементов архитектурного стиля, цветового решения, этажности, отделочных материалов, создающих визуальное ощущение определенной целостности, композиционного единства и завершенности объектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1347"/>
-    <w:bookmarkStart w:name="z1435" w:id="1348"/>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z1435" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проект детальной планировки устанавливает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1348"/>
-    <w:bookmarkStart w:name="z1436" w:id="1349"/>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z1436" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные направления планировочной организации территорий с зонированием территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z1437" w:id="1350"/>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z1437" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) красные, желтые линии и линии регулирования застройки, водоохранные зоны и полосы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1438" w:id="1351"/>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z1438" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резервирование территории для размещения объектов социального (больницы, общеобразовательные школы, дошкольные организации, парки, бульвары, скверы и другие объекты общественного пользования), культурного и коммунального обслуживания населения, организации улично-дорожной сети и транспортного обслуживания, включая размещение электрозарядных станций, и трассировки инженерных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z1439" w:id="1352"/>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z1439" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поперечные профили улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z1440" w:id="1353"/>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z1440" w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) благоустройство и озеленение территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
-    <w:bookmarkStart w:name="z1441" w:id="1354"/>
+    <w:bookmarkEnd w:id="1357"/>
+    <w:bookmarkStart w:name="z1441" w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) градостроительные ограничения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z1442" w:id="1355"/>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:bookmarkStart w:name="z1442" w:id="1359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) план инженерных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z1443" w:id="1356"/>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z1443" w:id="1360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) план развития дорожной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z1444" w:id="1357"/>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z1444" w:id="1361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) планы строительства сооружений связи, линий связи и других объектов инженерной инфраструктуры, а также резервирование территории для нужд связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z1445" w:id="1358"/>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z1445" w:id="1362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Корректировка (актуализация) проектов детальной планировки возможна не более одного раза в два года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z1446" w:id="1359"/>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z1446" w:id="1363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка (актуализация) проектов детальной планировки для реализации уплотнительной застройки запрещается при несоблюдении норм по плотности, высотности, обеспечению общеобразовательными школами и дошкольными организациями, объектами первичной медико-санитарной помощи, а также объектами жизнеобеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z1447" w:id="1360"/>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z1447" w:id="1364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования, указанные в части первой настоящего пункта, не распространяются на случаи чрезвычайных ситуаций природного или техногенного характера, повлекшие необходимость изменения территориального развития населенного пункта. При этом корректировка (актуализация) проекта детальной планировки принимается на основании решения Правительства Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z1448" w:id="1361"/>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z1448" w:id="1365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При разработке и утверждении проекта детальной планировки учитываются карты сейсмического микрозонирования, а также карты селевой, оползневой и лавинной опасностей и рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1361"/>
-    <w:bookmarkStart w:name="z1449" w:id="1362"/>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z1449" w:id="1366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом на селе- и оползнеопасных участках не допускается проектирование жилых зданий, социальных, культурных объектов свыше трех этажей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1362"/>
-    <w:bookmarkStart w:name="z1450" w:id="1363"/>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z1450" w:id="1367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На селе- и оползнеопасных участках территории города Алматы запрещается строительство новых строительных объектов, относящихся к жилой зоне, общественной (общественно-деловой) зоне и промышленной (производственной) зоне населенного пункта, за исключением строительства инженерных сетей, дорог и коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z1451" w:id="1364"/>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z1451" w:id="1368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Состав и объем исходных материалов, необходимых для разработки проектов детальной планировки, устанавливаются государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z1452" w:id="1365"/>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z1452" w:id="1369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исходные материалы проектов детальной планировки должны быть внесены в государственный градостроительной кадастр до проведения комплексной градостроительной экспертизы градостроительных проектов в соответствии с правилами проведения комплексной градостроительной экспертизы градостроительных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkEnd w:id="1369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 79. Правила организации застройки и прохождения разрешительных процедур в сфере строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1454" w:id="1366"/>
+    <w:bookmarkStart w:name="z1454" w:id="1370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На территории Республики Казахстан действуют правила организации застройки и прохождения разрешительных процедур в сфере строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z1455" w:id="1367"/>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z1455" w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила организации застройки и прохождения разрешительных процедур в сфере строительства устанавливают порядок и сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z1456" w:id="1368"/>
+    <w:bookmarkEnd w:id="1371"/>
+    <w:bookmarkStart w:name="z1456" w:id="1372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оформления и выдачи документов, необходимых для строительства новых и изменения существующих строительных объектов, функционального назначения помещений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z1457" w:id="1369"/>
+    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkStart w:name="z1457" w:id="1373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ввода в эксплуатацию строительных объектов субъектами архитектурной, градостроительной и строительной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z1458" w:id="1370"/>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z1458" w:id="1374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проектирования и застройки территории населенных пунктов и межселенных территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z1459" w:id="1371"/>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z1459" w:id="1375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правила организации застройки и прохождения разрешительных процедур в сфере строительства должны учитывать требования по обеспечению безбарьерного доступа для маломобильных групп населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z1460" w:id="1372"/>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z1460" w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. ЗОНИРОВАНИЕ ТЕРРИТОРИЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkEnd w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 80. Зонирование территорий населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1462" w:id="1373"/>
+    <w:bookmarkStart w:name="z1462" w:id="1377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Зонирование территорий определяет вид использования конкретной территории, отдельных функциональных зон, устанавливает ограничения на их использование в градостроительных проектах развития и застройки населенных пунктов и обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z1463" w:id="1374"/>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z1463" w:id="1378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) благоприятную среду обитания и жизнедеятельности человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z1464" w:id="1375"/>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z1464" w:id="1379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предотвращение чрезмерной концентрации населения и производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
-    <w:bookmarkStart w:name="z1465" w:id="1376"/>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z1465" w:id="1380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) защиту от загрязнения окружающей среды, включая особо охраняемые природные территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1376"/>
-    <w:bookmarkStart w:name="z1466" w:id="1377"/>
+    <w:bookmarkEnd w:id="1380"/>
+    <w:bookmarkStart w:name="z1466" w:id="1381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) охрану территорий, имеющих памятники истории и культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z1467" w:id="1378"/>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z1467" w:id="1382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) защиту территории от воздействия опасных (вредных) природных, техногенных и антропогенных явлений и процессов, чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z1468" w:id="1379"/>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z1468" w:id="1383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) снижение воздействия нежелательных природных явлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z1469" w:id="1380"/>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z1469" w:id="1384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В зависимости от роли в административно-территориальном устройстве, социально-экономических условий и производственно-хозяйственной специализации на территориях населенных пунктов могут устанавливаться следующие виды функциональных зон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z1470" w:id="1381"/>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z1470" w:id="1385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жилые зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1381"/>
-    <w:bookmarkStart w:name="z1471" w:id="1382"/>
+    <w:bookmarkEnd w:id="1385"/>
+    <w:bookmarkStart w:name="z1471" w:id="1386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) общественные (общественно-деловые) зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1382"/>
-    <w:bookmarkStart w:name="z1472" w:id="1383"/>
+    <w:bookmarkEnd w:id="1386"/>
+    <w:bookmarkStart w:name="z1472" w:id="1387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рекреационные зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z1473" w:id="1384"/>
+    <w:bookmarkEnd w:id="1387"/>
+    <w:bookmarkStart w:name="z1473" w:id="1388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зоны инженерной и транспортной инфраструктур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z1474" w:id="1385"/>
+    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkStart w:name="z1474" w:id="1389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) промышленные (производственные) зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z1475" w:id="1386"/>
+    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkStart w:name="z1475" w:id="1390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зоны сельскохозяйственного использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1386"/>
-    <w:bookmarkStart w:name="z1476" w:id="1387"/>
+    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkStart w:name="z1476" w:id="1391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зоны специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1387"/>
-    <w:bookmarkStart w:name="z1477" w:id="1388"/>
+    <w:bookmarkEnd w:id="1391"/>
+    <w:bookmarkStart w:name="z1477" w:id="1392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) зоны режимных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1388"/>
-    <w:bookmarkStart w:name="z1478" w:id="1389"/>
+    <w:bookmarkEnd w:id="1392"/>
+    <w:bookmarkStart w:name="z1478" w:id="1393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) пригородные зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1389"/>
-    <w:bookmarkStart w:name="z1479" w:id="1390"/>
+    <w:bookmarkEnd w:id="1393"/>
+    <w:bookmarkStart w:name="z1479" w:id="1394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) санитарно-защитные зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1390"/>
-    <w:bookmarkStart w:name="z1480" w:id="1391"/>
+    <w:bookmarkEnd w:id="1394"/>
+    <w:bookmarkStart w:name="z1480" w:id="1395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) резервные территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z1481" w:id="1392"/>
+    <w:bookmarkEnd w:id="1395"/>
+    <w:bookmarkStart w:name="z1481" w:id="1396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Территория жилых, общественных (общественно-деловых), рекреационных зон, зон инженерной и транспортной инфраструктур должна быть благоустроена с учетом доступности для маломобильных групп населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1392"/>
+    <w:bookmarkEnd w:id="1396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 81. Жилая зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1483" w:id="1393"/>
+    <w:bookmarkStart w:name="z1483" w:id="1397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жилая зона населенного пункта предназначается для застройки жилыми зданиями, в том числе индивидуальными жилыми домами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1393"/>
-    <w:bookmarkStart w:name="z1484" w:id="1394"/>
+    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkStart w:name="z1484" w:id="1398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жилая зона должна быть обеспечена отдельно стоящими и (или) встроенными в жилые здания (пристроенными к ним) объектами социальной, инженерной и транспортной инфраструктур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z1485" w:id="1395"/>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z1485" w:id="1399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жилая зона должна быть обеспечена стоянками и парковками для транспортных средств, необходимой площадью парковок в соответствии с количеством квартир, детскими и спортивными площадками, в том числе с учетом доступности для маломобильных групп населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1395"/>
-    <w:bookmarkStart w:name="z1486" w:id="1396"/>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z1486" w:id="1400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В жилой зоне допускается размещение гостиниц, наземных и подземных гаражей (паркингов), открытых стоянок для временного хранения легковых автомобилей, электрозарядных станций, а также производственных объектов, размещение и деятельность которых не оказывает воздействия на окружающую среду, требующего устройства санитарно-защитных зон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1396"/>
-    <w:bookmarkStart w:name="z1487" w:id="1397"/>
+    <w:bookmarkEnd w:id="1400"/>
+    <w:bookmarkStart w:name="z1487" w:id="1401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В отдельных случаях к жилым зонам также могут относиться территории садоводческих и дачных товариществ, расположенных в пределах границ (черты) населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkEnd w:id="1401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 82. Придомовой земельный участок многоквартирного жилого дома</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1489" w:id="1398"/>
+    <w:bookmarkStart w:name="z1489" w:id="1402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проектом строительства многоквартирного жилого дома в соответствии с градостроительными проектами развития и застройки населенных пунктов должен быть предусмотрен придомовой земельный участок многоквартирного жилого дома, прилегающий к многоквартирному жилому дому и предназначенный для благоустройства, озеленения, размещения спортивных, игровых площадок, подъездных дорог, парковок, тротуаров, малых архитектурных форм и других объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1398"/>
-    <w:bookmarkStart w:name="z1490" w:id="1399"/>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:bookmarkStart w:name="z1490" w:id="1403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Придомовой земельный участок многоквартирного жилого дома вместе с расположенными на нем элементами благоустройства включается в состав общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1399"/>
-    <w:bookmarkStart w:name="z1491" w:id="1400"/>
+    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkStart w:name="z1491" w:id="1404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае если придомовой земельный участок многоквартирного жилого дома не включен в состав общего имущества объекта кондоминиума, то он находится в коммунальной собственности как земли общего пользования в населенных пунктах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z1492" w:id="1401"/>
+    <w:bookmarkEnd w:id="1404"/>
+    <w:bookmarkStart w:name="z1492" w:id="1405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Содержание и благоустройство земель общего пользования, не включенных в состав общего имущества объекта кондоминиума, осуществляются за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1401"/>
+    <w:bookmarkEnd w:id="1405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 83. Общественная (общественно-деловая) зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1494" w:id="1402"/>
+    <w:bookmarkStart w:name="z1494" w:id="1406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественная (общественно-деловая) зона населенного пункта предназначается для размещения административных, научно-исследовательских, общественных учреждений и их комплексов, гостиниц и гостиничных комплексов, центров деловой и финансовой активности, объектов культуры, образования, здравоохранения, спорта, коммерческой деятельности, торговли и общественного питания, бытового обслуживания, открытых стоянок транспорта и электрозарядных станций при указанных объектах, наземных и подземных гаражей (паркингов), других зданий и сооружений, не требующих специальных мероприятий, предусмотренных санитарно-эпидемиологическими и экологическими требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1402"/>
-    <w:bookmarkStart w:name="z1495" w:id="1403"/>
+    <w:bookmarkEnd w:id="1406"/>
+    <w:bookmarkStart w:name="z1495" w:id="1407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В перечень строительных объектов, разрешенных к размещению в общественной (общественно-деловой) зоне, могут быть включены жилые здания, в том числе индивидуальные жилые дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkEnd w:id="1407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 84. Рекреационная зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1497" w:id="1404"/>
+    <w:bookmarkStart w:name="z1497" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рекреационные зоны в населенных пунктах предназначены для организации и обустройства мест отдыха населения и включают в себя сады, лесопарки, парки и скверы, зоопарки, водоемы, пляжи, аквапарки, объекты ландшафтной архитектуры, иные места отдыха и туризма, а также строительные объекты досугового и (или) оздоровительного назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1498" w:id="1405"/>
+    <w:bookmarkEnd w:id="1408"/>
+    <w:bookmarkStart w:name="z1498" w:id="1409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В рекреационную зону могут включаться особо охраняемые природные территории, расположенные в пределах границ (черты) населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z1499" w:id="1406"/>
+    <w:bookmarkEnd w:id="1409"/>
+    <w:bookmarkStart w:name="z1499" w:id="1410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На территории рекреационной зоны запрещаются размещение (строительство) новых и расширение действующих промышленных предприятий и их комплексов, коммунальных объектов, иных зданий и сооружений, непосредственно не связанных с функционированием рекреационной зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z1500" w:id="1407"/>
+    <w:bookmarkEnd w:id="1410"/>
+    <w:bookmarkStart w:name="z1500" w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Изменение (перевод) рекреационной зоны в жилую или иную зону осуществляется по результатам общественных обсуждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1407"/>
+    <w:bookmarkEnd w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 85. Зоны инженерной и транспортной инфраструктур</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1502" w:id="1408"/>
+    <w:bookmarkStart w:name="z1502" w:id="1412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Зоны инженерной и транспортной инфраструктур населенного пункта предназначаются для размещения и функционирования коммуникаций и сооружений транспорта и связи, магистральных трубопроводов, сетей инженерного обеспечения, инженерного оборудования и иных объектов инженерной и транспортной инфраструктур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1503" w:id="1409"/>
+    <w:bookmarkEnd w:id="1412"/>
+    <w:bookmarkStart w:name="z1503" w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предотвращение от их вредного (опасного) воздействия обеспечивается соблюдением необходимых разрывов до селитебных территорий (участков), зданий и сооружений жилищно-гражданского назначения, а также других обязательных требований и ограничений в соответствии с государственными нормативными документами. Коммуникации и сооружения, оказывающие при эксплуатации прямое вредное воздействие на здоровье людей и среду их обитания, должны располагаться за пределами населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1409"/>
-    <w:bookmarkStart w:name="z1504" w:id="1410"/>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkStart w:name="z1504" w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Территории объектов инженерной и транспортной инфраструктур должны быть благоустроены с учетом технических и эксплуатационных характеристик указанных объектов. Обязанности по благоустройству и содержанию территорий возлагаются на собственников объектов инженерной и транспортной инфраструктур и иных лиц, в законном пользовании которых они находятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1410"/>
+    <w:bookmarkEnd w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 86. Промышленные (производственные) зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1506" w:id="1411"/>
+    <w:bookmarkStart w:name="z1506" w:id="1415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Промышленные (производственные) зоны предназначаются для размещения промышленных предприятий и их комплексов, включая административно-бытовой комплекс, других производственных, коммунальных и складских объектов, обеспечивающих функционирование инженерной и транспортной инфраструктур, а также временное пребывание работников таких предприятий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z1507" w:id="1412"/>
+    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkStart w:name="z1507" w:id="1416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Расположение производственных, коммунальных, складских объектов, а также объектов инженерной и транспортной инфраструктур на селитебной территории допускается только в случаях, когда их размещение и функционирование не представляют угрозы населению, не оказывают вредного воздействия на окружающую среду и не требуют устройства санитарно-защитной зоны. В противном случае должна предусматриваться санитарно-защитная зона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1508" w:id="1413"/>
+    <w:bookmarkEnd w:id="1416"/>
+    <w:bookmarkStart w:name="z1508" w:id="1417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обязанности по благоустройству и содержанию промышленной (производственной) зоны, а также территорий производственных объектов, располагаемых на селитебной территории, возлагаются на собственников объектов и иных лиц, в законном пользовании которых они находятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkEnd w:id="1417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 87. Зоны сельскохозяйственного использования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1510" w:id="1414"/>
+    <w:bookmarkStart w:name="z1510" w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Зоны сельскохозяйственного использования в пределах границ (черты) населенного пункта рассчитаны для ведения сельского хозяйства или предназначены для этих целей и могут быть использованы до момента изменения вида их использования в соответствии с утвержденным генеральным планом (схемой развития и застройки) населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z1511" w:id="1415"/>
+    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkStart w:name="z1511" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случаях, если размещение и функционирование зоны сельскохозяйственного использования в пределах границ (черты) населенного пункта могут оказывать неблагоприятное воздействие на население либо окружающую среду, должна быть предусмотрена санитарно-защитная зона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkEnd w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 88. Зоны специального назначения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1513" w:id="1416"/>
+    <w:bookmarkStart w:name="z1513" w:id="1420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В пределах границ (черты) населенного пункта допускается размещение зоны специального назначения, выделяемой для кладбищ, крематориев, скотомогильников (биотермических ям), полигонов твердых бытовых отходов, предприятий по переработке отходов, очистных сооружений, иных объектов, использование которых невозможно без установления специальных нормативов и правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z1514" w:id="1417"/>
+    <w:bookmarkEnd w:id="1420"/>
+    <w:bookmarkStart w:name="z1514" w:id="1421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Необходимость устройства санитарно-защитных зон, отделяющих объекты, указанные в пункте 1 настоящей статьи, от селитебной и рекреационной территорий, зданий и сооружений жилищно-гражданского назначения, объектов инфраструктуры населенного пункта, устанавливается законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1515" w:id="1418"/>
+    <w:bookmarkEnd w:id="1421"/>
+    <w:bookmarkStart w:name="z1515" w:id="1422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обязанности по содержанию зоны специального назначения возлагаются на собственника предприятия (землепользователя) и иных лиц, в законном пользовании которых они находятся, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkEnd w:id="1422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 89. Зоны режимных территорий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1517" w:id="1419"/>
+    <w:bookmarkStart w:name="z1517" w:id="1423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для размещения военных и других объектов, в отношении которых устанавливается особый режим, должны предусматриваться зоны режимных территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z1518" w:id="1420"/>
+    <w:bookmarkEnd w:id="1423"/>
+    <w:bookmarkStart w:name="z1518" w:id="1424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проектировании и строительстве строительных объектов, размещаемых в прилегающей зоне режимных территорий (объектов), охраняемых Службой государственной охраны Республики Казахстан, необходимо соблюдение следующих параметров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z1519" w:id="1421"/>
+    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkStart w:name="z1519" w:id="1425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в радиусе 500 метров – высотой не более 7 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z1520" w:id="1422"/>
+    <w:bookmarkEnd w:id="1425"/>
+    <w:bookmarkStart w:name="z1520" w:id="1426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в радиусе 1000 метров – высотой не более 16 метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z1521" w:id="1423"/>
+    <w:bookmarkEnd w:id="1426"/>
+    <w:bookmarkStart w:name="z1521" w:id="1427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в радиусе 1500 метров – высотой не более 28 метров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z1522" w:id="1424"/>
+    <w:bookmarkEnd w:id="1427"/>
+    <w:bookmarkStart w:name="z1522" w:id="1428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок использования зон режимных территорий и прилегающих к ним территорий устанавливается Правительством Республики Казахстан в соответствии с государственными нормативными документами, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkEnd w:id="1428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 90. Пригородные зоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1524" w:id="1425"/>
+    <w:bookmarkStart w:name="z1524" w:id="1429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пригородные зоны включают примыкающие к границе (черте) города земли, предназначенные для развития территории данного города, других населенных пунктов, входящих в пригородную зону, а также выполнения санитарно-защитных функций, размещения мест отдыха населения, садоводческих и дачных товариществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1425"/>
-    <w:bookmarkStart w:name="z1525" w:id="1426"/>
+    <w:bookmarkEnd w:id="1429"/>
+    <w:bookmarkStart w:name="z1525" w:id="1430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установление границ пригородных зон осуществляется на основе утвержденной градостроительной документации в соответствии с настоящим Кодексом и земельным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1426"/>
+    <w:bookmarkEnd w:id="1430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 91. Санитарно-защитная зона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1527" w:id="1427"/>
+    <w:bookmarkStart w:name="z1527" w:id="1431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случаях размещения и функционирования производственных, коммунальных и складских объектов, а также объектов специального назначения, которые могут представлять угрозу населению и (или) оказывать вредное воздействие на окружающую среду, должна предусматриваться соответствующая санитарно-защитная зона. Санитарно-эпидемиологические требования к санитарно-защитной зоне устанавливаются нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z1528" w:id="1428"/>
+    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkStart w:name="z1528" w:id="1432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В санитарно-защитной зоне запрещаются размещение (строительство) жилых зданий, организаций образования, учреждений здравоохранения и отдыха, спортивно-оздоровительных сооружений, включая ведение сельского хозяйства, садоводства, огородничества, а также производство сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z1529" w:id="1429"/>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:bookmarkStart w:name="z1529" w:id="1433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обязанности по содержанию санитарно-защитной зоны возлагаются на собственников объектов, для которых она предназначена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z1530" w:id="1430"/>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:bookmarkStart w:name="z1530" w:id="1434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При проектировании проекта строительства в рамках комплексной вневедомственной экспертизы проекта строительства устанавливается санитарно-защитная зона в соответствии с нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z1531" w:id="1431"/>
+    <w:bookmarkEnd w:id="1434"/>
+    <w:bookmarkStart w:name="z1531" w:id="1435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Изменение санитарно-защитной зоны строительных объектов, введенных в эксплуатацию, осуществляется государственным органом в сфере санитарно-эпидемиологического благополучия населения, структурными подразделениями иных государственных органов, осуществляющих деятельность в сфере санитарно-эпидемиологического благополучия населения, в соответствии с нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1431"/>
-    <w:bookmarkStart w:name="z1532" w:id="1432"/>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:bookmarkStart w:name="z1532" w:id="1436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При определении функциональных зон в рамках зонирования территории населенных пунктов в генеральных планах населенных пунктов, а также в проектах детальной планировки учитываются требования к санитарно-защитным зонам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1432"/>
-    <w:bookmarkStart w:name="z1533" w:id="1433"/>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:bookmarkStart w:name="z1533" w:id="1437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Данные об установленных и измененных санитарно-защитных зонах представляются в местный исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1433"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1437"/>
+    <w:bookmarkStart w:name="z1534" w:id="1438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заказчиком – в случае, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, на основании утвержденной проектно-сметной документации и положительного заключения комплексной вневедомственной экспертизы проектов строительства в отношении санитарно-защитной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1438"/>
+    <w:bookmarkStart w:name="z1535" w:id="1439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разработчиком проекта санитарно-защитной зоны – в случае, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, на основании санитарно-эпидемиологического заключения на проект строительства по изменению санитарно-защитной зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1536" w:id="1434"/>
+    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkStart w:name="z1536" w:id="1440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы обеспечивают формирование, сбор, хранение и актуализацию пространственных данных об установленных и измененных санитарно-защитных зонах на государственном геопортале Национальной инфраструктуры пространственных данных в соответствии с законодательством Республики Казахстан в сфере геодезии, картографии и пространственных данных для последующего опубликования на публичной кадастровой карте единого государственного кадастра недвижимости и внесения в государственный земельный кадастр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1434"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkStart w:name="z1537" w:id="1441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Предоставление информации, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 92. Резервные территории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1539" w:id="1435"/>
+    <w:bookmarkStart w:name="z1539" w:id="1442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Резервные территории предназначены для развития населенных пунктов или освоения (обустройства) межселенных территорий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z1540" w:id="1436"/>
+    <w:bookmarkEnd w:id="1442"/>
+    <w:bookmarkStart w:name="z1540" w:id="1443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Резервные территории определяются и утверждаются в составе комплексных схем градостроительного планирования территорий, генеральных планов населенных пунктов и проектов детальной планировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z1541" w:id="1437"/>
+    <w:bookmarkEnd w:id="1443"/>
+    <w:bookmarkStart w:name="z1541" w:id="1444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Резервные территории используются только в соответствии с их назначением по мере развития населенных пунктов и их частей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z1542" w:id="1438"/>
+    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkStart w:name="z1542" w:id="1445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Временное пользование резервными территориями осуществляется в порядке, определяемом Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z1543" w:id="1439"/>
+    <w:bookmarkEnd w:id="1445"/>
+    <w:bookmarkStart w:name="z1543" w:id="1446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. НАУЧНОЕ ОБЕСПЕЧЕНИЕ АРХИТЕКТУРНОЙ, ГРАДОСТРОИТЕЛЬНОЙ И СТРОИТЕЛЬНОЙ ДЕЯТЕЛЬНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkEnd w:id="1446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 93. Обеспечение научной и научно-технической деятельности в сфере архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1545" w:id="1440"/>
+    <w:bookmarkStart w:name="z1545" w:id="1447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физические и юридические лица осуществляют научную и (или) научно-техническую деятельность в сфере архитектуры, градостроительства и строительства в соответствии с законодательством Республики Казахстан о науке и технологической политике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkEnd w:id="1447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 94. Научно-технический совет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1547" w:id="1441"/>
+    <w:bookmarkStart w:name="z1547" w:id="1448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях выработки предложений и рекомендаций по совершенствованию государственных нормативных документов, а также по приоритетным направлениям научно-исследовательских и опытно-конструкторских работ, а также оценки научно-технических проектов и программ в сфере архитектуры, градостроительства и строительства при уполномоченном органе по делам архитектуры, градостроительства и строительства создается научно-технический совет. Научно-технический совет состоит из представителей уполномоченных государственных органов, профильных технических комитетов в сфере строительного нормирования, ведущих научно-исследовательских и проектных организаций, отраслевых ассоциаций, объединений и других субъектов архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1441"/>
-    <w:bookmarkStart w:name="z1548" w:id="1442"/>
+    <w:bookmarkEnd w:id="1448"/>
+    <w:bookmarkStart w:name="z1548" w:id="1449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Состав и положение о научно-техническом совете определяются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1442"/>
-    <w:bookmarkStart w:name="z1549" w:id="1443"/>
+    <w:bookmarkEnd w:id="1449"/>
+    <w:bookmarkStart w:name="z1549" w:id="1450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗДЕЛ 4. АРХИТЕКТУРНО-СТРОИТЕЛЬНОЕ ПРОЕКТИРОВАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1443"/>
-    <w:bookmarkStart w:name="z1550" w:id="1444"/>
+    <w:bookmarkEnd w:id="1450"/>
+    <w:bookmarkStart w:name="z1550" w:id="1451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. ПРЕДПРОЕКТНАЯ ПОДГОТОВКА И ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkEnd w:id="1451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 95. Разработка предпроектной документации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1552" w:id="1445"/>
+    <w:bookmarkStart w:name="z1552" w:id="1452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. До разработки проектной документации на возведение, реконструкцию и реставрацию строительных объектов разрабатывается предпроектная документация, в которой определяются необходимость, техническая возможность, оценка воздействия на окружающую среду (в случаях и порядке, которые предусмотрены законодательством Республики Казахстан), экономическая целесообразность инвестиций в строительство, реконструкцию и реставрацию строительных объектов, требования к земельному участку, варианты объемно-планировочных и технологических решений, сведения об инженерных нагрузках, а также источники и объемы финансирования, расчеты по определению эффективности осуществления инвестиций, социальных, экологических и других последствий строительства, реконструкции, реставрации и эксплуатации строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1445"/>
-    <w:bookmarkStart w:name="z1553" w:id="1446"/>
+    <w:bookmarkEnd w:id="1452"/>
+    <w:bookmarkStart w:name="z1553" w:id="1453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предпроектная документация, по которой в течение трех и более лет после ее утверждения в порядке, установленном законодательством Республики Казахстан, не была разработана и утверждена проектно-сметная документация, считается устаревшей и используется для реализации после корректировки и переутверждения в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1554" w:id="1447"/>
+    <w:bookmarkEnd w:id="1453"/>
+    <w:bookmarkStart w:name="z1554" w:id="1454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предпроектная документация, выполненная иностранными юридическими лицами или отдельными специалистами для освоения территорий и (или) строительства на территории Республики Казахстан, за исключением предпроектной документации по объектам специальных экономических зон, особых индустриальных зон, должна разрабатываться на условиях и по стадиям предпроектных работ, которые установлены настоящим Кодексом, государственными нормативными документами и заданием на разработку проекта строительства, а также при соблюдении обязательных требований, установленных государственными нормативными документами, включая требования пожарной и промышленной безопасности, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z1555" w:id="1448"/>
+    <w:bookmarkEnd w:id="1454"/>
+    <w:bookmarkStart w:name="z1555" w:id="1455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок разработки, согласования, утверждения и состав технико-экономических обоснований на строительство определяются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1448"/>
+    <w:bookmarkEnd w:id="1455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 96. Финансирование разработки предпроектной документации</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1557" w:id="1456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Предпроектная документация, предусмотренная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 95 настоящего Кодекса, разрабатывается за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1558" w:id="1449"/>
+    <w:bookmarkEnd w:id="1456"/>
+    <w:bookmarkStart w:name="z1558" w:id="1457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственных инвестиций, предусмотренных на эти цели на соответствующий финансовый год, – при планировании осуществления инвестиций на строительство, реконструкцию и реставрацию строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z1559" w:id="1450"/>
+    <w:bookmarkEnd w:id="1457"/>
+    <w:bookmarkStart w:name="z1559" w:id="1458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) собственных средств заказчика – при планировании осуществления инвестиций на строительство, реконструкцию и реставрацию строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z1560" w:id="1451"/>
+    <w:bookmarkEnd w:id="1458"/>
+    <w:bookmarkStart w:name="z1560" w:id="1459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Затраты на разработку предпроектной документации при планировании осуществления инвестиций на строительство, реконструкцию и реставрацию строительных объектов включаются в стоимость строительства как затраты, связанные с получением исходных материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1451"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkStart w:name="z1561" w:id="1460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Затраты на разработку предпроектной документации при планировании осуществления инвестиций на строительство, реконструкцию и реставрацию строительных объектов, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, включают затраты на их регистрацию в автоматизированной цифровой системе государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1562" w:id="1452"/>
+    <w:bookmarkEnd w:id="1460"/>
+    <w:bookmarkStart w:name="z1562" w:id="1461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае принятия заказчиком по результатам разработки предпроектной документации решения о нецелесообразности и (или) необоснованности осуществления инвестиций на строительство, реконструкцию и реставрацию строительных объектов затраты на разработку предпроектной документации при планировании осуществления инвестиций на строительство, реконструкцию, реставрацию строительных объектов подлежат списанию за счет основного источника, предусмотренного на выполнение проектных и изыскательских работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1452"/>
+    <w:bookmarkEnd w:id="1461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 97. Инженерные изыскания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1564" w:id="1453"/>
+    <w:bookmarkStart w:name="z1564" w:id="1462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Результаты инженерных изысканий должны быть достоверными и выполнены в объеме, необходимом для установления проектных значений параметров и других проектных характеристик строительного объекта, а также проектируемых мероприятий по обеспечению его безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z1565" w:id="1454"/>
+    <w:bookmarkEnd w:id="1462"/>
+    <w:bookmarkStart w:name="z1565" w:id="1463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчетные данные в составе результатов инженерных изысканий должны быть обоснованными и содержать прогноз изменения их значений в процессе строительства и эксплуатации строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z1566" w:id="1455"/>
+    <w:bookmarkEnd w:id="1463"/>
+    <w:bookmarkStart w:name="z1566" w:id="1464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные организации при проведении анализа и оценки качества проектной документации обязаны проверить актуальность инженерных изысканий и соответствие составления этих результатов действующим нормам, в том числе полноте, составу, объему, методам и технологиям производства инженерно-геологических изысканий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z1567" w:id="1456"/>
+    <w:bookmarkEnd w:id="1464"/>
+    <w:bookmarkStart w:name="z1567" w:id="1465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Результаты инженерных изысканий (топографическая съемка градостроительных проектов, топографическая съемка на стадии проектирования и исполнительная геодезическая съемка на стадии приемки строительного объекта в эксплуатацию) вносятся заказчиками в автоматизированную цифровую систему государственного градостроительного кадастра до экспертизы проектов в соответствии с правилами регистрации в автоматизированной цифровой системе государственного градостроительного кадастра градостроительных проектов, предпроектной и проектно-сметной документации, а также объектов архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1456"/>
-    <w:bookmarkStart w:name="z1568" w:id="1457"/>
+    <w:bookmarkEnd w:id="1465"/>
+    <w:bookmarkStart w:name="z1568" w:id="1466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация процесса подготовки инженерных изысканий по строительным объектам осуществляется на портале для организации разработки и экспертизы проектов по принципу "одного окна", который является обязательным для строительных объектов, финансируемых за счет государственных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1457"/>
-    <w:bookmarkStart w:name="z1569" w:id="1458"/>
+    <w:bookmarkEnd w:id="1466"/>
+    <w:bookmarkStart w:name="z1569" w:id="1467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Подготовка проектной документации, а также строительство, реконструкция строительных объектов без выполнения соответствующих инженерных изысканий не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1458"/>
-    <w:bookmarkStart w:name="z1570" w:id="1459"/>
+    <w:bookmarkEnd w:id="1467"/>
+    <w:bookmarkStart w:name="z1570" w:id="1468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 13. ПРОЕКТНАЯ ДЕЯТЕЛЬНОСТЬ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkEnd w:id="1468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 98. Проектно-сметная документация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1572" w:id="1460"/>
+    <w:bookmarkStart w:name="z1572" w:id="1469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Строительство, а также прокладка коммуникаций, инженерная подготовка территории, благоустройство и озеленение осуществляются по проектно-сметной документации, разработанной в соответствии с утвержденными градостроительными проектами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1460"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1469"/>
+    <w:bookmarkStart w:name="z1573" w:id="1470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, допускается строительство без проектно-сметной документации либо по эскизным проектам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1574" w:id="1461"/>
+    <w:bookmarkEnd w:id="1470"/>
+    <w:bookmarkStart w:name="z1574" w:id="1471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Соответствие проектных значений параметров и других характеристик строительного объекта требованиям безопасности, а также проектируемые мероприятия по обеспечению его безопасности должны быть обоснованы ссылками на требования настоящего Кодекса и государственных нормативных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1461"/>
-    <w:bookmarkStart w:name="z1575" w:id="1462"/>
+    <w:bookmarkEnd w:id="1471"/>
+    <w:bookmarkStart w:name="z1575" w:id="1472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае отсутствия указанных требований соответствие проектных значений и характеристик строительного объекта требованиям безопасности, а также проектируемые мероприятия по обеспечению его безопасности должны быть обоснованы одним или несколькими способами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1576" w:id="1463"/>
+    <w:bookmarkEnd w:id="1472"/>
+    <w:bookmarkStart w:name="z1576" w:id="1473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1463"/>
-    <w:bookmarkStart w:name="z1577" w:id="1464"/>
+    <w:bookmarkEnd w:id="1473"/>
+    <w:bookmarkStart w:name="z1577" w:id="1474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) расчеты и (или) испытания, выполненные по сертифицированным или апробированным иным способом методикам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1578" w:id="1465"/>
+    <w:bookmarkEnd w:id="1474"/>
+    <w:bookmarkStart w:name="z1578" w:id="1475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) моделирование сценариев возникновения опасных (вредных) природных, техногенных и (или) антропогенных процессов и явлений, в том числе при неблагоприятном сочетании опасных (вредных) природных, техногенных и (или) антропогенных процессов и явлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z1579" w:id="1466"/>
+    <w:bookmarkEnd w:id="1475"/>
+    <w:bookmarkStart w:name="z1579" w:id="1476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценка риска возникновения опасных (вредных) природных, техногенных и (или) антропогенных процессов и явлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1580" w:id="1467"/>
+    <w:bookmarkEnd w:id="1476"/>
+    <w:bookmarkStart w:name="z1580" w:id="1477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обосновании должны быть учтены результаты инженерных изысканий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1581" w:id="1468"/>
+    <w:bookmarkEnd w:id="1477"/>
+    <w:bookmarkStart w:name="z1581" w:id="1478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Без проектно-сметной документации по эскизам (эскизным проектам) заказчик (собственник) по согласованию с местными исполнительными органами городов республиканского значения, столицы, районов (городов областного значения) может осуществлять:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1468"/>
-    <w:bookmarkStart w:name="z1582" w:id="1469"/>
+    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkStart w:name="z1582" w:id="1479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительство индивидуальных жилых домов не выше двух этажей, кроме строительства в районах (зонах) повышенной сейсмической опасности в соответствии с картами сейсмического микрозонирования, а также картами селевой, оползневой и лавинной опасностей и рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1469"/>
-    <w:bookmarkStart w:name="z1583" w:id="1470"/>
+    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkStart w:name="z1583" w:id="1480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) возведение хозяйственно-бытовых построек на территории земельных участков, предназначенных для личного подсобного хозяйства, садоводства и огородничества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1470"/>
-    <w:bookmarkStart w:name="z1584" w:id="1471"/>
+    <w:bookmarkEnd w:id="1480"/>
+    <w:bookmarkStart w:name="z1584" w:id="1481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство внутриплощадочных линий связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1471"/>
-    <w:bookmarkStart w:name="z1585" w:id="1472"/>
+    <w:bookmarkEnd w:id="1481"/>
+    <w:bookmarkStart w:name="z1585" w:id="1482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) благоустройство на земельных участках, предназначенных для личного подсобного хозяйства, и дачных участках, не требующее изменения действующих инженерных сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1472"/>
-    <w:bookmarkStart w:name="z1586" w:id="1473"/>
+    <w:bookmarkEnd w:id="1482"/>
+    <w:bookmarkStart w:name="z1586" w:id="1483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) устройство рыбоводного пруда площадью водного зеркала одного пруда не более 0,15 гектара; возведение рыбоводных объектов в водоохранных полосах; устройство других объектов (мобильных комплексов контейнерного, блочного и модульного исполнения, сооружений, возводимых из сборно-разборных конструкций) для ведения аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1473"/>
-    <w:bookmarkStart w:name="z1587" w:id="1474"/>
+    <w:bookmarkEnd w:id="1483"/>
+    <w:bookmarkStart w:name="z1587" w:id="1484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) строительство мобильных комплексов контейнерного, блочного и модульного исполнения, а также одноэтажных зданий (сооружений) для предприятий торговли, общественного питания и бытового обслуживания, возводимых из сборно-разборных конструкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1474"/>
-    <w:bookmarkStart w:name="z1588" w:id="1475"/>
+    <w:bookmarkEnd w:id="1484"/>
+    <w:bookmarkStart w:name="z1588" w:id="1485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при чрезвычайном положении и (или) чрезвычайных ситуациях восстановительные работы, строительство быстровозводимых зданий и сооружений не более двух этажей, являющихся строительными объектами, отнесенными к третьему уровню ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1475"/>
-    <w:bookmarkStart w:name="z1589" w:id="1476"/>
+    <w:bookmarkEnd w:id="1485"/>
+    <w:bookmarkStart w:name="z1589" w:id="1486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) строительство зданий и сооружений временного, сезонного или вспомогательного назначения (склады и хранилища (пролетом до 6 метров, высотой до 7 метров и площадью до 2000 квадратных метров включительно), требующие особых условий для хранения товаров и материалов), не опасных по пожару, взрыву, газу, химически агрессивным, ядовитым и токсичным веществам, теплиц, парников, павильонов, сооружений связи, освещения, ограждения и подобных сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1476"/>
-    <w:bookmarkStart w:name="z1590" w:id="1477"/>
+    <w:bookmarkEnd w:id="1486"/>
+    <w:bookmarkStart w:name="z1590" w:id="1487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) строительство временных строений жилых и (или) хозяйственно-бытовых помещений для сезонных работ и отгонного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1477"/>
-    <w:bookmarkStart w:name="z1591" w:id="1478"/>
+    <w:bookmarkEnd w:id="1487"/>
+    <w:bookmarkStart w:name="z1591" w:id="1488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) строительство автостоянок открытого типа на количество не более пятидесяти автомобильных транспортных средств, а также гаражей с боксами не более чем на два автомобильных транспортных средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1478"/>
-    <w:bookmarkStart w:name="z1592" w:id="1479"/>
+    <w:bookmarkEnd w:id="1488"/>
+    <w:bookmarkStart w:name="z1592" w:id="1489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) капитальный ремонт линейных инженерных сетей и сооружений на них, не требующий изменения их положения, отметок глубины (высоты) заложения, диаметра труб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1479"/>
-    <w:bookmarkStart w:name="z1593" w:id="1480"/>
+    <w:bookmarkEnd w:id="1489"/>
+    <w:bookmarkStart w:name="z1593" w:id="1490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) строительство малых архитектурных форм и ограждения территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z1594" w:id="1481"/>
+    <w:bookmarkEnd w:id="1490"/>
+    <w:bookmarkStart w:name="z1594" w:id="1491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) строительство открытых спортивных площадок, тротуаров, мощение вокруг зданий (сооружений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1481"/>
-    <w:bookmarkStart w:name="z1595" w:id="1482"/>
+    <w:bookmarkEnd w:id="1491"/>
+    <w:bookmarkStart w:name="z1595" w:id="1492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ремонт и замену единиц технологического или инженерного оборудования, по которым исчерпан технологический ресурс и которые не требуют реконструкции или перепрофилирования предприятия (цеха);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1482"/>
-    <w:bookmarkStart w:name="z1596" w:id="1483"/>
+    <w:bookmarkEnd w:id="1492"/>
+    <w:bookmarkStart w:name="z1596" w:id="1493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) защиту инженерных сетей от электрокоррозии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1483"/>
-    <w:bookmarkStart w:name="z1597" w:id="1484"/>
+    <w:bookmarkEnd w:id="1493"/>
+    <w:bookmarkStart w:name="z1597" w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) строительство отдельно стоящих одноэтажных зданий (сооружений) для размещения объектов индивидуального предпринимательства общей площадью до 20 квадратных метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1484"/>
-    <w:bookmarkStart w:name="z1598" w:id="1485"/>
+    <w:bookmarkEnd w:id="1494"/>
+    <w:bookmarkStart w:name="z1598" w:id="1495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) реконструкцию индивидуальных жилых домов не выше двух этажей, не требующую отвода дополнительного земельного участка (прирезки территории), не превышающую двух этажей после реконструкции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z1599" w:id="1486"/>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z1599" w:id="1496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) перепланировку (переоборудование) помещений непроизводственного назначения, осуществляемую (осуществляемое) в строительных объектах и не требующую (не требующее) изменения несущих конструкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1486"/>
-    <w:bookmarkStart w:name="z1600" w:id="1487"/>
+    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkStart w:name="z1600" w:id="1497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) строительство сетей электроснабжения с установленной мощностью до 200 кВт для субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1487"/>
-    <w:bookmarkStart w:name="z1601" w:id="1488"/>
+    <w:bookmarkEnd w:id="1497"/>
+    <w:bookmarkStart w:name="z1601" w:id="1498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) строительство и монтаж системы автоматической охранно-пожарной сигнализации внутри административно-бытовых и производственных зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1488"/>
-    <w:bookmarkStart w:name="z1602" w:id="1489"/>
+    <w:bookmarkEnd w:id="1498"/>
+    <w:bookmarkStart w:name="z1602" w:id="1499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) строительство сетей водоснабжения и водоотведения индивидуальных жилых домов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1489"/>
-    <w:bookmarkStart w:name="z1603" w:id="1490"/>
+    <w:bookmarkEnd w:id="1499"/>
+    <w:bookmarkStart w:name="z1603" w:id="1500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) строительство внутриплощадочных сетей и монтаж внутридомовых систем газоснабжения бытового назначения индивидуальных жилых домов или отдельно стоящих одноэтажных зданий (сооружений) для размещения объектов предпринимательства общей площадью до 20 квадратных метров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1490"/>
-    <w:bookmarkStart w:name="z1604" w:id="1491"/>
+    <w:bookmarkEnd w:id="1500"/>
+    <w:bookmarkStart w:name="z1604" w:id="1501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) выборочный капитальный ремонт многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1491"/>
-    <w:bookmarkStart w:name="z1605" w:id="1492"/>
+    <w:bookmarkEnd w:id="1501"/>
+    <w:bookmarkStart w:name="z1605" w:id="1502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При реконструкции (перепланировке, переоборудовании) жилых и нежилых помещений в жилых домах (жилых зданиях), не требующей отвода дополнительного земельного участка (прирезки территории), не связанной с какими-либо изменениями несущих конструкций, инженерных систем и коммуникаций, не ухудшающей архитектурно-эстетические, противопожарные, противовзрывные и санитарные качества, не оказывающей вредного воздействия на окружающую среду при эксплуатации, согласование эскизных проектов с местными исполнительными органами по делам архитектуры и градостроительства городов республиканского значения, столицы, районов, городов областного значения не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1492"/>
-    <w:bookmarkStart w:name="z1606" w:id="1493"/>
+    <w:bookmarkEnd w:id="1502"/>
+    <w:bookmarkStart w:name="z1606" w:id="1503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы по делам архитектуры и градостроительства городов республиканского значения, столицы, районов, городов областного значения ведут учет согласованных эскизных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1493"/>
-    <w:bookmarkStart w:name="z1607" w:id="1494"/>
+    <w:bookmarkEnd w:id="1503"/>
+    <w:bookmarkStart w:name="z1607" w:id="1504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок разработки, обязательный состав и содержание проектно-сметной документации устанавливаются государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1494"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1504"/>
+    <w:bookmarkStart w:name="z1608" w:id="1505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Строительство, расширение, реконструкция, модернизация, консервация и постутилизация объектов транспортной инфраструктуры, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23-1 Закона Республики Казахстан "О транспорте в Республике Казахстан", осуществляются по заданию на проектирование и проектной документации, согласованным с Министерством обороны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1609" w:id="1495"/>
+    <w:bookmarkEnd w:id="1505"/>
+    <w:bookmarkStart w:name="z1609" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Порядок утверждения проектно-сметной документации определяется в соответствии с настоящим Кодексом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1495"/>
-    <w:bookmarkStart w:name="z1610" w:id="1496"/>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z1610" w:id="1507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Правила и порядок ведения подрядных работ при реализации проектно-сметной документации устанавливаются в соответствии с настоящим Кодексом и Гражданским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1496"/>
-    <w:bookmarkStart w:name="z1611" w:id="1497"/>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z1611" w:id="1508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Проектно-сметная документация, по которой в течение трех и более лет после ее утверждения в порядке, установленном законодательством Республики Казахстан, не начато строительство, считается устаревшей и используется для реализации после корректировки, проведения повторной комплексной вневедомственной экспертизы проекта строительства и переутверждения в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1497"/>
-    <w:bookmarkStart w:name="z1612" w:id="1498"/>
+    <w:bookmarkEnd w:id="1508"/>
+    <w:bookmarkStart w:name="z1612" w:id="1509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Корректировка проектно-сметной документации в случаях возникновения обоснованной необходимости внесения в нее изменений и дополнений осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1498"/>
-    <w:bookmarkStart w:name="z1613" w:id="1499"/>
+    <w:bookmarkEnd w:id="1509"/>
+    <w:bookmarkStart w:name="z1613" w:id="1510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для осуществления корректировки проектно-сметной документации привлекается разработавшая ее проектная организация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1499"/>
-    <w:bookmarkStart w:name="z1614" w:id="1500"/>
+    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkStart w:name="z1614" w:id="1511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа автора (авторов) проектно-сметной документации от осуществления авторского сопровождения проектная организация определяется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1500"/>
-    <w:bookmarkStart w:name="z1615" w:id="1501"/>
+    <w:bookmarkEnd w:id="1511"/>
+    <w:bookmarkStart w:name="z1615" w:id="1512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае если по решению заказчика возникла обоснованная необходимость корректировки проектно-сметной документации, утвержденной в соответствии с законодательством Республики Казахстан, то корректировка предпроектной документации (при наличии) не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1501"/>
-    <w:bookmarkStart w:name="z1616" w:id="1502"/>
+    <w:bookmarkEnd w:id="1512"/>
+    <w:bookmarkStart w:name="z1616" w:id="1513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Включение проектно-сметной документации в состав национального архивного фонда, гарантии прав собственности на указанные документы, а также права использования и ограничения по их использованию устанавливаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1502"/>
-    <w:bookmarkStart w:name="z1617" w:id="1503"/>
+    <w:bookmarkEnd w:id="1513"/>
+    <w:bookmarkStart w:name="z1617" w:id="1514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Проектно-сметная документация, выполненная иностранными юридическими лицами или отдельными специалистами для строительства на территории Республики Казахстан, за исключением проектно-сметной документации по объектам специальных экономических зон, особых индустриальных зон, должна разрабатываться на условиях и по стадиям проектных работ, в составе и объеме проектно-сметной документации, которые установлены настоящим Кодексом, государственными нормативными документами и заданием на проектирование, а также при соблюдении обязательных требований, установленных государственными нормативными документами, включая требования пожарной и промышленной безопасности, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1503"/>
-    <w:bookmarkStart w:name="z1618" w:id="1504"/>
+    <w:bookmarkEnd w:id="1514"/>
+    <w:bookmarkStart w:name="z1618" w:id="1515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается отклонение от этого правила:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1504"/>
-    <w:bookmarkStart w:name="z1619" w:id="1505"/>
+    <w:bookmarkEnd w:id="1515"/>
+    <w:bookmarkStart w:name="z1619" w:id="1516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по решению заказчика (инвестора) при выполнении заказчиком (инвестором) следующих обязательных условий в совокупности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1505"/>
-    <w:bookmarkStart w:name="z1620" w:id="1506"/>
+    <w:bookmarkEnd w:id="1516"/>
+    <w:bookmarkStart w:name="z1620" w:id="1517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдения норм пожаро- и взрывобезопасности, надежности конструкций, устойчивости функционирования строительного объекта и охраны труда, установленных законодательством Республики Казахстан и государственными нормативными документами, что должно подтверждаться комплексной вневедомственной экспертизой проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1506"/>
-    <w:bookmarkStart w:name="z1621" w:id="1507"/>
+    <w:bookmarkEnd w:id="1517"/>
+    <w:bookmarkStart w:name="z1621" w:id="1518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечения поставщиков товаров (работ и услуг) необходимой для них информацией в соответствии с законодательством Республики Казахстан и государственными нормативными документами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1507"/>
-    <w:bookmarkStart w:name="z1622" w:id="1508"/>
+    <w:bookmarkEnd w:id="1518"/>
+    <w:bookmarkStart w:name="z1622" w:id="1519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при проектировании, строительстве, реконструкции, проведении технического перевооружения, расширения строительного объекта, включенного в единую карту индустриализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1508"/>
-    <w:bookmarkStart w:name="z1623" w:id="1509"/>
+    <w:bookmarkEnd w:id="1519"/>
+    <w:bookmarkStart w:name="z1623" w:id="1520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Проектно-сметная документация без сметного раздела подлежит внесению в автоматизированную цифровую систему государственного градостроительного кадастра в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1509"/>
-    <w:bookmarkStart w:name="z1624" w:id="1510"/>
+    <w:bookmarkEnd w:id="1520"/>
+    <w:bookmarkStart w:name="z1624" w:id="1521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Организация процесса разработки проектно-сметной документации осуществляется на портале для организации разработки и экспертизы проектов по принципу "одного окна", который является обязательным для строительных объектов, финансируемых за счет государственных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkEnd w:id="1521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 99. Проект строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1626" w:id="1511"/>
+    <w:bookmarkStart w:name="z1626" w:id="1522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проект строительства новых строительных объектов, их комплексов, инженерных и транспортных коммуникаций должен содержать градостроительную обоснованность местоположения строительного объекта, экономические, архитектурные, объемно-планировочные, функциональные, технологические, конструктивные, инженерные, природоохранные, энергосберегающие, энергоэффективные и иные решения в объеме, необходимом для ведения строительства и сдачи строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1511"/>
-    <w:bookmarkStart w:name="z1627" w:id="1512"/>
+    <w:bookmarkEnd w:id="1522"/>
+    <w:bookmarkStart w:name="z1627" w:id="1523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К проектам строительства также относится проектно-сметная документация, выполненная на основании результатов проведенного технического обследования и предназначенная для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1512"/>
-    <w:bookmarkStart w:name="z1628" w:id="1513"/>
+    <w:bookmarkEnd w:id="1523"/>
+    <w:bookmarkStart w:name="z1628" w:id="1524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) капитального ремонта строительных объектов или реставрации зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1513"/>
-    <w:bookmarkStart w:name="z1629" w:id="1514"/>
+    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkStart w:name="z1629" w:id="1525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реконструкции, расширения, модернизации или технического перевооружения эксплуатируемых строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1514"/>
-    <w:bookmarkStart w:name="z1630" w:id="1515"/>
+    <w:bookmarkEnd w:id="1525"/>
+    <w:bookmarkStart w:name="z1630" w:id="1526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) постутилизации строительных объектов, за исключением сноса аварийных строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1515"/>
-    <w:bookmarkStart w:name="z1631" w:id="1516"/>
+    <w:bookmarkEnd w:id="1526"/>
+    <w:bookmarkStart w:name="z1631" w:id="1527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консервации (расконсервации) объектов незавершенного строительства, строительство которых было приостановлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1516"/>
-    <w:bookmarkStart w:name="z1632" w:id="1517"/>
+    <w:bookmarkEnd w:id="1527"/>
+    <w:bookmarkStart w:name="z1632" w:id="1528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проектные решения и показатели проекта строительства, утвержденные в порядке, установленном законодательством Республики Казахстан, при его реализации являются обязательными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1517"/>
-    <w:bookmarkStart w:name="z1633" w:id="1518"/>
+    <w:bookmarkEnd w:id="1528"/>
+    <w:bookmarkStart w:name="z1633" w:id="1529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование проекта строительства должно указывать на вид строительной деятельности, содержать наименование строительного объекта, соответствовать исходным материалам, выданным для его разработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1518"/>
-    <w:bookmarkStart w:name="z1634" w:id="1519"/>
+    <w:bookmarkEnd w:id="1529"/>
+    <w:bookmarkStart w:name="z1634" w:id="1530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проект строительства разрабатывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1519"/>
-    <w:bookmarkStart w:name="z1635" w:id="1520"/>
+    <w:bookmarkEnd w:id="1530"/>
+    <w:bookmarkStart w:name="z1635" w:id="1531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании задания на проектирование, утвержденного заказчиком, материалов по выбору и отводу (разрешению на использование) земельного участка (площадки, трассы), технических условий инженерного и коммунального обеспечения строительного объекта, результатов инженерных изысканий, иных исходных материалов, включая результаты предпроектной деятельности заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1520"/>
-    <w:bookmarkStart w:name="z1636" w:id="1521"/>
+    <w:bookmarkEnd w:id="1531"/>
+    <w:bookmarkStart w:name="z1636" w:id="1532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с утвержденными в установленном законодательством Республики Казахстан порядке обоснованиями инвестиций в строительство (технико-экономическими обоснованиями), а в необходимых случаях согласованным с подрядчиком перечнем применяемых в проекте строительства строительных материалов, изделий, конструкций, инженерного оборудования и устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1521"/>
-    <w:bookmarkStart w:name="z1637" w:id="1522"/>
+    <w:bookmarkEnd w:id="1532"/>
+    <w:bookmarkStart w:name="z1637" w:id="1533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в соответствии с архитектурно-планировочным заданием местных исполнительных органов городов республиканского значения, столицы, районов (городов областного значения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1522"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1533"/>
+    <w:bookmarkStart w:name="z1638" w:id="1534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 настоящего Кодекса, проектом строительства является эскиз (эскизный проект).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1639" w:id="1523"/>
+    <w:bookmarkEnd w:id="1534"/>
+    <w:bookmarkStart w:name="z1639" w:id="1535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок утверждения, а также внесения изменений в утвержденный проект строительства определяется настоящим Кодексом и государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1523"/>
-    <w:bookmarkStart w:name="z1640" w:id="1524"/>
+    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkStart w:name="z1640" w:id="1536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае сокращения в задании на проектирование нормативной продолжительности строительства разработка проекта строительства осуществляется с учетом дополнительных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkEnd w:id="1536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 100. Архитектурный проект</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1642" w:id="1525"/>
+    <w:bookmarkStart w:name="z1642" w:id="1537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Архитектурный проект – самостоятельный проект создания сооружения (монумента), а также как часть проектно-сметной документации для строительства, которая содержит архитектурный замысел, архитектурно-художественные, композиционные и объемно-планировочные решения, комплексно учитывающие социальные, экономические, функциональные, инженерные, технические, противопожарные, противовзрывные, санитарно-гигиенические, экологические требования, а также требования по энергетической эффективности и иные требования к строительному объекту в объеме, необходимом для разработки проекта строительства или иной документации для строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1525"/>
-    <w:bookmarkStart w:name="z1643" w:id="1526"/>
+    <w:bookmarkEnd w:id="1537"/>
+    <w:bookmarkStart w:name="z1643" w:id="1538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Архитектурный проект разрабатывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1526"/>
-    <w:bookmarkStart w:name="z1644" w:id="1527"/>
+    <w:bookmarkEnd w:id="1538"/>
+    <w:bookmarkStart w:name="z1644" w:id="1539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании задания на проектирование, утвержденного заказчиком, и материалов по выбору площадки (трассы), результатов инженерных изысканий, технических условий инженерного обеспечения строительного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1527"/>
-    <w:bookmarkStart w:name="z1645" w:id="1528"/>
+    <w:bookmarkEnd w:id="1539"/>
+    <w:bookmarkStart w:name="z1645" w:id="1540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с утвержденными градостроительными проектами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1528"/>
-    <w:bookmarkStart w:name="z1646" w:id="1529"/>
+    <w:bookmarkEnd w:id="1540"/>
+    <w:bookmarkStart w:name="z1646" w:id="1541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в соответствии с архитектурно-планировочным заданием местных исполнительных органов городов республиканского значения, столицы, районов (городов областного значения). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1529"/>
-    <w:bookmarkStart w:name="z1647" w:id="1530"/>
+    <w:bookmarkEnd w:id="1541"/>
+    <w:bookmarkStart w:name="z1647" w:id="1542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Соблюдение решений архитектурного проекта при разработке проекта строительства обязательно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1530"/>
-    <w:bookmarkStart w:name="z1648" w:id="1531"/>
+    <w:bookmarkEnd w:id="1542"/>
+    <w:bookmarkStart w:name="z1648" w:id="1543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изменения архитектурных проектов могут производиться с согласия автора (авторов) либо с его (их) участием. Если при этом возникают отклонения от требований архитектурно-планировочного задания, то требуется согласование с местными исполнительными органами городов республиканского значения, столицы, районов (городов областного значения), его выдавшими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1531"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1543"/>
+    <w:bookmarkStart w:name="z1649" w:id="1544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае необходимости упрощения разработки проекта строительства строительных объектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса, архитектурный проект в соответствии с архитектурно-планировочным заданием может быть выполнен в виде эскиза (эскизного проекта).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 101. Государственный банк проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1651" w:id="1532"/>
+    <w:bookmarkStart w:name="z1651" w:id="1545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Деятельность по формированию и ведению государственного банка проектов строительства, а также представлению типовых проектов и проектно-сметной документации для привязки из государственного банка проектов строительства осуществляется государственной экспертной организацией на основании правил, разрабатываемых и утверждаемых уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1532"/>
-    <w:bookmarkStart w:name="z1652" w:id="1533"/>
+    <w:bookmarkEnd w:id="1545"/>
+    <w:bookmarkStart w:name="z1652" w:id="1546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная экспертная организация осуществляет формирование и ведение государственного банка проектов строительства, а также представление из государственного банка проектов строительства типовых проектов и проектно-сметной документации для привязки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1533"/>
-    <w:bookmarkStart w:name="z1653" w:id="1534"/>
+    <w:bookmarkEnd w:id="1546"/>
+    <w:bookmarkStart w:name="z1653" w:id="1547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление типовых проектов и проектно-сметной документации для привязки из государственного банка проектов строительства осуществляется государственной экспертной организацией на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1534"/>
-    <w:bookmarkStart w:name="z1654" w:id="1535"/>
+    <w:bookmarkEnd w:id="1547"/>
+    <w:bookmarkStart w:name="z1654" w:id="1548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пользователями государственного банка проектов строительства являются лица, осуществляющие строительство за счет государственных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkEnd w:id="1548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 102. Проектные организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1656" w:id="1536"/>
+    <w:bookmarkStart w:name="z1656" w:id="1549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проектная организация вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1536"/>
-    <w:bookmarkStart w:name="z1657" w:id="1537"/>
+    <w:bookmarkEnd w:id="1549"/>
+    <w:bookmarkStart w:name="z1657" w:id="1550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлекать к исполнению своих обязательств других физических и (или) юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1537"/>
-    <w:bookmarkStart w:name="z1658" w:id="1538"/>
+    <w:bookmarkEnd w:id="1550"/>
+    <w:bookmarkStart w:name="z1658" w:id="1551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать и получать в установленном законодательством Республики Казахстан порядке от заказчика проектной документации необходимые материалы и информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1538"/>
-    <w:bookmarkStart w:name="z1659" w:id="1539"/>
+    <w:bookmarkEnd w:id="1551"/>
+    <w:bookmarkStart w:name="z1659" w:id="1552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимать участие в рассмотрении заказчиками проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1539"/>
-    <w:bookmarkStart w:name="z1660" w:id="1540"/>
+    <w:bookmarkEnd w:id="1552"/>
+    <w:bookmarkStart w:name="z1660" w:id="1553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимать участие при проведении экспертизы проектов и получать экспертное заключение по разработанной проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1540"/>
-    <w:bookmarkStart w:name="z1661" w:id="1541"/>
+    <w:bookmarkEnd w:id="1553"/>
+    <w:bookmarkStart w:name="z1661" w:id="1554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) быть третьей стороной в договоре на проведение экспертизы проектов как разработчик проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1541"/>
-    <w:bookmarkStart w:name="z1662" w:id="1542"/>
+    <w:bookmarkEnd w:id="1554"/>
+    <w:bookmarkStart w:name="z1662" w:id="1555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Обязанности проектной организации: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1542"/>
-    <w:bookmarkStart w:name="z1663" w:id="1543"/>
+    <w:bookmarkEnd w:id="1555"/>
+    <w:bookmarkStart w:name="z1663" w:id="1556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение высокого архитектурного, технического уровня и экономической эффективности проектных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1543"/>
-    <w:bookmarkStart w:name="z1664" w:id="1544"/>
+    <w:bookmarkEnd w:id="1556"/>
+    <w:bookmarkStart w:name="z1664" w:id="1557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контроль и обеспечение сроков выполнения работ, установленных договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1544"/>
-    <w:bookmarkStart w:name="z1665" w:id="1545"/>
+    <w:bookmarkEnd w:id="1557"/>
+    <w:bookmarkStart w:name="z1665" w:id="1558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участие в составлении заказчиком задания на проектирование или, если это предусмотрено договором, подготовка задания по поручению заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1545"/>
-    <w:bookmarkStart w:name="z1666" w:id="1546"/>
+    <w:bookmarkEnd w:id="1558"/>
+    <w:bookmarkStart w:name="z1666" w:id="1559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение по согласованию с заказчиком объемов, этапов и стоимости предпроектных, проектных и других предусмотренных договором работ, составление графиков их выполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1546"/>
-    <w:bookmarkStart w:name="z1667" w:id="1547"/>
+    <w:bookmarkEnd w:id="1559"/>
+    <w:bookmarkStart w:name="z1667" w:id="1560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение соответствия проектной документации заданию на проектирование и рабочей документации по утвержденному проекту строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1547"/>
-    <w:bookmarkStart w:name="z1668" w:id="1548"/>
+    <w:bookmarkEnd w:id="1560"/>
+    <w:bookmarkStart w:name="z1668" w:id="1561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) комплектация проектной документации в соответствии с государственными нормативными документами и передача ее заказчику. Внесение изменений в проектную документацию по замечаниям согласующих организаций и органов экспертизы в случае возникновения обоснованной необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1548"/>
-    <w:bookmarkStart w:name="z1669" w:id="1549"/>
+    <w:bookmarkEnd w:id="1561"/>
+    <w:bookmarkStart w:name="z1669" w:id="1562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) передача заказчику разработанной проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1549"/>
-    <w:bookmarkStart w:name="z1670" w:id="1550"/>
+    <w:bookmarkEnd w:id="1562"/>
+    <w:bookmarkStart w:name="z1670" w:id="1563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление авторского сопровождения на всех стадиях реализации проекта строительства до ввода строительного объекта в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1550"/>
-    <w:bookmarkStart w:name="z1671" w:id="1551"/>
+    <w:bookmarkEnd w:id="1563"/>
+    <w:bookmarkStart w:name="z1671" w:id="1564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) при наличии дополнительного договора обеспечение строительства технической документацией в сроки, установленные утвержденным графиком, определение объемов строительно-монтажных работ, состава и количества оборудования, изделий и материалов, составление сводной сметы и сводки затрат на строительство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1551"/>
-    <w:bookmarkStart w:name="z1672" w:id="1552"/>
+    <w:bookmarkEnd w:id="1564"/>
+    <w:bookmarkStart w:name="z1672" w:id="1565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соблюдение при осуществлении проектной деятельности требований законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1552"/>
-    <w:bookmarkStart w:name="z1673" w:id="1553"/>
+    <w:bookmarkEnd w:id="1565"/>
+    <w:bookmarkStart w:name="z1673" w:id="1566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечение сохранности и конфиденциальности документов, получаемых от заказчика и третьих лиц в ходе разработки проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1553"/>
-    <w:bookmarkStart w:name="z1674" w:id="1554"/>
+    <w:bookmarkEnd w:id="1566"/>
+    <w:bookmarkStart w:name="z1674" w:id="1567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) неразглашение конфиденциальной информации, полученной от заказчика и третьих лиц в ходе проведения разработки проектной документации, за исключением случаев, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1554"/>
-    <w:bookmarkStart w:name="z1675" w:id="1555"/>
+    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkStart w:name="z1675" w:id="1568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) предоставление необходимых материалов и информации по разработанным разделам (частям) проектной документации по запросу заказчика в ходе проведения экспертизы проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1555"/>
-    <w:bookmarkStart w:name="z1676" w:id="1556"/>
+    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkStart w:name="z1676" w:id="1569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) представление в государственный орган, осуществляющий государственный архитектурно-строительный контроль и надзор, для ознакомления проектной и (или) иной документации в порядке, определенном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z1677" w:id="1557"/>
+    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkStart w:name="z1677" w:id="1570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) выполнение иных функций, предусмотренных договором и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1557"/>
-    <w:bookmarkStart w:name="z1678" w:id="1558"/>
+    <w:bookmarkEnd w:id="1570"/>
+    <w:bookmarkStart w:name="z1678" w:id="1571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проектная организация при разработке проектной документации несет гражданско-правовую ответственность в соответствии с законодательством Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z1679" w:id="1559"/>
+    <w:bookmarkEnd w:id="1571"/>
+    <w:bookmarkStart w:name="z1679" w:id="1572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за качество и обоснованность принимаемых решений, а также выполнение функций, возложенных на нее настоящим Кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1559"/>
-    <w:bookmarkStart w:name="z1680" w:id="1560"/>
+    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkStart w:name="z1680" w:id="1573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за недостатки проектной документации, в том числе и за обнаружившиеся на этапе эксплуатации строительного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1560"/>
-    <w:bookmarkStart w:name="z1681" w:id="1561"/>
+    <w:bookmarkEnd w:id="1573"/>
+    <w:bookmarkStart w:name="z1681" w:id="1574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) за ненадлежащее качество и объем работ, выполненных как собственными силами, так и привлеченными ею субподрядными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1561"/>
-    <w:bookmarkStart w:name="z1682" w:id="1562"/>
+    <w:bookmarkEnd w:id="1574"/>
+    <w:bookmarkStart w:name="z1682" w:id="1575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) за нарушение сроков выполнения работ, предусмотренных договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z1683" w:id="1563"/>
+    <w:bookmarkEnd w:id="1575"/>
+    <w:bookmarkStart w:name="z1683" w:id="1576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) за несвоевременное устранение или неустранение дефектов по мотивированной письменной претензии заказчика и (или) выявленных в период согласования и экспертизы проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1563"/>
-    <w:bookmarkStart w:name="z1684" w:id="1564"/>
+    <w:bookmarkEnd w:id="1576"/>
+    <w:bookmarkStart w:name="z1684" w:id="1577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 14. ЭКСПЕРТИЗА ПРОЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1564"/>
+    <w:bookmarkEnd w:id="1577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 103. Виды экспертизы проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1686" w:id="1565"/>
+    <w:bookmarkStart w:name="z1686" w:id="1578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экспертиза проектов подразделяется на следующие виды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1565"/>
-    <w:bookmarkStart w:name="z1687" w:id="1566"/>
+    <w:bookmarkEnd w:id="1578"/>
+    <w:bookmarkStart w:name="z1687" w:id="1579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) комплексная вневедомственная экспертиза проектов строительства, осуществляемая экспертными организациями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1566"/>
-    <w:bookmarkStart w:name="z1688" w:id="1567"/>
+    <w:bookmarkEnd w:id="1579"/>
+    <w:bookmarkStart w:name="z1688" w:id="1580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) комплексная вневедомственная экспертиза проектов строительства, отнесенная к государственной монополии, осуществляемая государственной экспертной организацией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1567"/>
-    <w:bookmarkStart w:name="z1689" w:id="1568"/>
+    <w:bookmarkEnd w:id="1580"/>
+    <w:bookmarkStart w:name="z1689" w:id="1581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) комплексная градостроительная экспертиза градостроительных проектов, осуществляемая государственной экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1568"/>
-    <w:bookmarkStart w:name="z1690" w:id="1569"/>
+    <w:bookmarkEnd w:id="1581"/>
+    <w:bookmarkStart w:name="z1690" w:id="1582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Межгосударственная экспертиза проектов устанавливается в соответствии с международным договором и осуществляется международными экспертными комиссиями, создаваемыми уполномоченным органом по делам архитектуры, градостроительства и строительства и уполномоченными органами заинтересованных государств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkEnd w:id="1582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 104. Экспертиза проектов, отнесенная к государственной монополии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1692" w:id="1570"/>
+    <w:bookmarkStart w:name="z1692" w:id="1583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К государственной монополии относятся следующие виды экспертизы проектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1570"/>
-    <w:bookmarkStart w:name="z1693" w:id="1571"/>
+    <w:bookmarkEnd w:id="1583"/>
+    <w:bookmarkStart w:name="z1693" w:id="1584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комплексная градостроительная экспертиза градостроительных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1571"/>
-    <w:bookmarkStart w:name="z1694" w:id="1572"/>
+    <w:bookmarkEnd w:id="1584"/>
+    <w:bookmarkStart w:name="z1694" w:id="1585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комплексная вневедомственная экспертиза проектов строительства для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1572"/>
-    <w:bookmarkStart w:name="z1695" w:id="1573"/>
+    <w:bookmarkEnd w:id="1585"/>
+    <w:bookmarkStart w:name="z1695" w:id="1586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строительства новых зданий и сооружений, реконструкции, расширения, модернизации, технического перевооружения и капитального ремонта строительных объектов, их комплексов, инженерных и транспортных коммуникаций, относящихся к первому уровню ответственности, независимо от источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1573"/>
-    <w:bookmarkStart w:name="z1696" w:id="1574"/>
+    <w:bookmarkEnd w:id="1586"/>
+    <w:bookmarkStart w:name="z1696" w:id="1587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строительства новых зданий и сооружений, реконструкции, расширения, модернизации, технического перевооружения строительных объектов, относящихся ко второму уровню ответственности, независимо от источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1574"/>
-    <w:bookmarkStart w:name="z1697" w:id="1575"/>
+    <w:bookmarkEnd w:id="1587"/>
+    <w:bookmarkStart w:name="z1697" w:id="1588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строительства новых зданий и сооружений, относящихся к третьему уровню ответственности, финансируемых за счет государственных инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1575"/>
-    <w:bookmarkStart w:name="z1698" w:id="1576"/>
+    <w:bookmarkEnd w:id="1588"/>
+    <w:bookmarkStart w:name="z1698" w:id="1589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проектов строительства с грифом секретности или с пометкой "для служебного пользования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1576"/>
-    <w:bookmarkStart w:name="z1699" w:id="1577"/>
+    <w:bookmarkEnd w:id="1589"/>
+    <w:bookmarkStart w:name="z1699" w:id="1590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       типовых проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1577"/>
+    <w:bookmarkEnd w:id="1590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 105. Комплексная вневедомственная экспертиза проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1701" w:id="1578"/>
+    <w:bookmarkStart w:name="z1701" w:id="1591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Комплексная вневедомственная экспертиза проектов строительства осуществляется сертифицированными экспертами по соответствующим разделам (частям) проекта строительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1578"/>
-    <w:bookmarkStart w:name="z1702" w:id="1579"/>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z1702" w:id="1592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По результатам комплексной вневедомственной экспертизы проектов строительства выдается положительное или отрицательное экспертное заключение на основании договора, заключенного с заказчиками. Выдача иных видов экспертных заключений запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1579"/>
-    <w:bookmarkStart w:name="z1703" w:id="1580"/>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z1703" w:id="1593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положительные экспертные заключения являются основанием для утверждения рассмотренных проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1580"/>
-    <w:bookmarkStart w:name="z1704" w:id="1581"/>
+    <w:bookmarkEnd w:id="1593"/>
+    <w:bookmarkStart w:name="z1704" w:id="1594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комплексной вневедомственной экспертизе проектов строительства подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1581"/>
-    <w:bookmarkStart w:name="z1705" w:id="1582"/>
+    <w:bookmarkEnd w:id="1594"/>
+    <w:bookmarkStart w:name="z1705" w:id="1595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проектно-сметная документация, предназначенная для строительства зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, финансируемых за счет государственных инвестиций, а также возводимых без участия государственных инвестиций, но предусматривающих в установленном законодательством Республики Казахстан порядке долю государственной собственности в объемах выпускаемой продукции или предоставляемых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1582"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1595"/>
+    <w:bookmarkStart w:name="z1706" w:id="1596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проектно-сметная документация, предназначенная для строительства объектов, финансируемых без участия государственных инвестиций, за исключением строительства объектов третьего уровня ответственности, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1596"/>
+    <w:bookmarkStart w:name="z1707" w:id="1597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса строительные объекты, а также технико-экономические обоснования, предназначенные для строительства зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, не подлежат комплексной вневедомственной экспертизе проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1708" w:id="1583"/>
+    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkStart w:name="z1708" w:id="1598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При повторном применении утвержденных проектов строительства, а также привязке предназначенных для массового строительства действующих типовых проектов проводится комплексная вневедомственная экспертиза проектов строительства в части привязки этих проектов к конкретной местности и условиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1583"/>
-    <w:bookmarkStart w:name="z1709" w:id="1584"/>
+    <w:bookmarkEnd w:id="1598"/>
+    <w:bookmarkStart w:name="z1709" w:id="1599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Утверждение и дальнейшая реализация проекта строительства, подлежащего комплексной вневедомственной экспертизе проектов строительства, без его положительного экспертного заключения не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1584"/>
-    <w:bookmarkStart w:name="z1710" w:id="1585"/>
+    <w:bookmarkEnd w:id="1599"/>
+    <w:bookmarkStart w:name="z1710" w:id="1600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заказчик проекта строительства является и заказчиком комплексной вневедомственной экспертизы проектов строительства по этому проекту строительства без права делегирования этих полномочий третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1585"/>
-    <w:bookmarkStart w:name="z1711" w:id="1586"/>
+    <w:bookmarkEnd w:id="1600"/>
+    <w:bookmarkStart w:name="z1711" w:id="1601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заказчик проектов строительства, подлежащих комплексной вневедомственной экспертизе проектов строительства, но не относящихся к государственной монополии, вправе по своему усмотрению выбрать для проведения комплексной вневедомственной экспертизы проектов строительства любую экспертную организацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1586"/>
-    <w:bookmarkStart w:name="z1712" w:id="1587"/>
+    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkStart w:name="z1712" w:id="1602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заказчики обязаны представить для проведения комплексной вневедомственной экспертизы проектов строительства полный комплект документов, предусмотренный государственными нормативными документами. Ответственность за достоверность документов, представленных для проведения комплексной вневедомственной экспертизы проектов строительства, несет заказчик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1587"/>
-    <w:bookmarkStart w:name="z1713" w:id="1588"/>
+    <w:bookmarkEnd w:id="1602"/>
+    <w:bookmarkStart w:name="z1713" w:id="1603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комплексной вневедомственной экспертизе проектов строительства подлежит как проектная, так и сметная часть проекта строительства, за исключением проектов строительства, финансируемых без государственных инвестиций, по которым заказчик вправе не проводить экспертизу сметной части проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1588"/>
-    <w:bookmarkStart w:name="z1714" w:id="1589"/>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z1714" w:id="1604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, государственная экспертная организация и экспертные организации создают экспертные комиссии (экспертные группы), а также вправе привлекать специалистов или специализированные организации, в том числе зарубежных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1589"/>
-    <w:bookmarkStart w:name="z1715" w:id="1590"/>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z1715" w:id="1605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускаются включение в состав экспертных комиссий (экспертных групп), а также привлечение для иной формы участия в комплексной вневедомственной экспертизе проектов строительства специалистов или специализированных организаций, прямо или косвенно принимавших участие в подготовке и (или) разработке рассматриваемых проектов строительства либо являющихся представителями проектных организаций, их разработавших.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1590"/>
-    <w:bookmarkStart w:name="z1716" w:id="1591"/>
+    <w:bookmarkEnd w:id="1605"/>
+    <w:bookmarkStart w:name="z1716" w:id="1606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При несогласии с результатами проведенной комплексной вневедомственной экспертизы проектов строительства заказчик вправе обжаловать экспертное заключение в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1591"/>
-    <w:bookmarkStart w:name="z1717" w:id="1592"/>
+    <w:bookmarkEnd w:id="1606"/>
+    <w:bookmarkStart w:name="z1717" w:id="1607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При производстве по гражданским делам, уголовным делам, а также делам об административных правонарушениях в отношении заключений комплексной экспертизы проектов строительства может быть проведена судебная экспертиза в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1592"/>
-    <w:bookmarkStart w:name="z1718" w:id="1593"/>
+    <w:bookmarkEnd w:id="1607"/>
+    <w:bookmarkStart w:name="z1718" w:id="1608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комплексная вневедомственная экспертиза проектов строительства проводится также в случае необходимости внесения изменений в проектно-сметную документацию, связанных с некачественно разработанным и ранее одобренным экспертизой проектом и (или) выявленными в ходе строительства необоснованными отклонениями от утвержденного проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1593"/>
-    <w:bookmarkStart w:name="z1719" w:id="1594"/>
+    <w:bookmarkEnd w:id="1608"/>
+    <w:bookmarkStart w:name="z1719" w:id="1609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. По отдельным строительным объектам, требующим особого регулирования и градостроительной регламентации, комплексная вневедомственная экспертиза проектов строительства осуществляется в соответствии с индивидуальными планами поэтапной разработки и согласования проектно-сметной документации на строительство отдельных строительных объектов, требующих особого регулирования и градостроительной регламентации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1594"/>
-    <w:bookmarkStart w:name="z1720" w:id="1595"/>
+    <w:bookmarkEnd w:id="1609"/>
+    <w:bookmarkStart w:name="z1720" w:id="1610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок разработки и согласования индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных строительных объектов, требующих особого регулирования и градостроительной регламентации, регулируется правилами проведения комплексной вневедомственной экспертизы проектов строительства, предназначенной для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1595"/>
-    <w:bookmarkStart w:name="z1721" w:id="1596"/>
+    <w:bookmarkEnd w:id="1610"/>
+    <w:bookmarkStart w:name="z1721" w:id="1611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственная экспертная организация и экспертные организации представляют экспертные заключения государственным органам, осуществляющим государственный архитектурно-строительный контроль и надзор, в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1596"/>
-    <w:bookmarkStart w:name="z1722" w:id="1597"/>
+    <w:bookmarkEnd w:id="1611"/>
+    <w:bookmarkStart w:name="z1722" w:id="1612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Организация процесса проведения комплексной вневедомственной экспертизы проектов строительства осуществляется на площадке портала для организации разработки и экспертизы проектов по принципу "одного окна".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkEnd w:id="1612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 106. Стоимость и сроки проведения комплексной вневедомственной экспертизы проектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1724" w:id="1598"/>
+    <w:bookmarkStart w:name="z1724" w:id="1613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комплексная вневедомственная экспертиза проектов строительства осуществляется на основании договоров, заключаемых заказчиками экспертизы проектов с государственной экспертной организацией или экспертными организациями, с отнесением затрат на стоимость разработки рассматриваемого проекта строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1598"/>
-    <w:bookmarkStart w:name="z1725" w:id="1599"/>
+    <w:bookmarkEnd w:id="1613"/>
+    <w:bookmarkStart w:name="z1725" w:id="1614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Стоимость экспертных работ, выполняемых государственной экспертной организацией, независимо от источника финансирования устанавливается в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1599"/>
-    <w:bookmarkStart w:name="z1726" w:id="1600"/>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z1726" w:id="1615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Стоимость экспертных работ, выполняемых экспертными организациями, устанавливается в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства, и (или) в договоре между заказчиком и экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1600"/>
-    <w:bookmarkStart w:name="z1727" w:id="1601"/>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z1727" w:id="1616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок и сроки проведения комплексной вневедомственной экспертизы проектов строительства определяются правилами проведения комплексной вневедомственной экспертизы проектов строительства, предназначенной для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkEnd w:id="1616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 107. Комплексная градостроительная экспертиза градостроительных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1729" w:id="1602"/>
+    <w:bookmarkStart w:name="z1729" w:id="1617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комплексная градостроительная экспертиза градостроительных проектов осуществляется государственной экспертной организацией, имеющей в своем составе сертифицированных экспертов по соответствующим разделам (частям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1602"/>
-    <w:bookmarkStart w:name="z1730" w:id="1603"/>
+    <w:bookmarkEnd w:id="1617"/>
+    <w:bookmarkStart w:name="z1730" w:id="1618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Градостроительные проекты проходят комплексную градостроительную экспертизу градостроительных проектов в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1603"/>
-    <w:bookmarkStart w:name="z1731" w:id="1604"/>
+    <w:bookmarkEnd w:id="1618"/>
+    <w:bookmarkStart w:name="z1731" w:id="1619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Градостроительные проекты направляются на комплексную градостроительную экспертизу градостроительных проектов заказчиками этих проектов с полным комплектом документов в соответствии с правилами проведения комплексной градостроительной экспертизы градостроительных проектов. Ответственность за достоверность документов, представленных для проведения комплексной градостроительной экспертизы градостроительных проектов, несет заказчик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1604"/>
-    <w:bookmarkStart w:name="z1732" w:id="1605"/>
+    <w:bookmarkEnd w:id="1619"/>
+    <w:bookmarkStart w:name="z1732" w:id="1620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комплексная градостроительная экспертиза градостроительных проектов заключается в проведении анализа и оценки качества градостроительных проектов путем установления соответствия (несоответствия) проектных решений условиям исходных материалов для проектирования, предусмотренных законодательством Республики Казахстан, в том числе проверки наличия протокола проведенных общественных и публичных слушаний и обсуждений градостроительного проекта с общественностью в составе исходных материалов, а также соблюдения в проектных решениях и расчетах требований градостроительных и технических регламентов, норм и положений государственных и межгосударственных нормативных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1605"/>
-    <w:bookmarkStart w:name="z1733" w:id="1606"/>
+    <w:bookmarkEnd w:id="1620"/>
+    <w:bookmarkStart w:name="z1733" w:id="1621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При внесении изменений и (или) дополнений в утвержденные градостроительные проекты (корректировке) проводится комплексная градостроительная экспертиза градостроительных проектов в соответствии с настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1606"/>
-    <w:bookmarkStart w:name="z1734" w:id="1607"/>
+    <w:bookmarkEnd w:id="1621"/>
+    <w:bookmarkStart w:name="z1734" w:id="1622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заказчиками комплексной градостроительной экспертизы градостроительных проектов являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1607"/>
-    <w:bookmarkStart w:name="z1735" w:id="1608"/>
+    <w:bookmarkEnd w:id="1622"/>
+    <w:bookmarkStart w:name="z1735" w:id="1623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный орган по делам архитектуры, градостроительства и строительства – по проектам общегосударственного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1608"/>
-    <w:bookmarkStart w:name="z1736" w:id="1609"/>
+    <w:bookmarkEnd w:id="1623"/>
+    <w:bookmarkStart w:name="z1736" w:id="1624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местные исполнительные органы – по проектам регионального значения и проектам развития и застройки населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1609"/>
-    <w:bookmarkStart w:name="z1737" w:id="1610"/>
+    <w:bookmarkEnd w:id="1624"/>
+    <w:bookmarkStart w:name="z1737" w:id="1625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик градостроительных проектов является и заказчиком комплексной градостроительной экспертизы градостроительных проектов по этому градостроительному проекту без права делегирования этих полномочий третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1610"/>
-    <w:bookmarkStart w:name="z1738" w:id="1611"/>
+    <w:bookmarkEnd w:id="1625"/>
+    <w:bookmarkStart w:name="z1738" w:id="1626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По результатам комплексной градостроительной экспертизы градостроительных проектов выдается положительное или отрицательное экспертное заключение на основании договора, заключенного с заказчиками, в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства. Выдача иных видов экспертных заключений запрещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1611"/>
-    <w:bookmarkStart w:name="z1739" w:id="1612"/>
+    <w:bookmarkEnd w:id="1626"/>
+    <w:bookmarkStart w:name="z1739" w:id="1627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Положительные экспертные заключения комплексной градостроительной экспертизы градостроительных проектов являются основанием для утверждения градостроительных проектов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1612"/>
-    <w:bookmarkStart w:name="z1740" w:id="1613"/>
+    <w:bookmarkEnd w:id="1627"/>
+    <w:bookmarkStart w:name="z1740" w:id="1628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Срок действия экспертного заключения по градостроительному проекту ограничен сроком действия этого проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1613"/>
-    <w:bookmarkStart w:name="z1741" w:id="1614"/>
+    <w:bookmarkEnd w:id="1628"/>
+    <w:bookmarkStart w:name="z1741" w:id="1629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При несогласии с результатами проведенной комплексной градостроительной экспертизы градостроительных проектов заказчик вправе обжаловать заключение экспертов в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1614"/>
-    <w:bookmarkStart w:name="z1742" w:id="1615"/>
+    <w:bookmarkEnd w:id="1629"/>
+    <w:bookmarkStart w:name="z1742" w:id="1630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Организация процесса проведения комплексной градостроительной экспертизы градостроительных проектов осуществляется на площадке портала для организации разработки и экспертизы проектов по принципу "одного окна".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1615"/>
-    <w:bookmarkStart w:name="z1743" w:id="1616"/>
+    <w:bookmarkEnd w:id="1630"/>
+    <w:bookmarkStart w:name="z1743" w:id="1631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственная экспертная организация направляет информацию о выданных отрицательных заключениях по градостроительным проектам в уполномоченный орган по делам архитектуры, градостроительства и строительства в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1616"/>
+    <w:bookmarkEnd w:id="1631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 108. Стоимости и сроки комплексной градостроительной экспертизы градостроительных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1745" w:id="1617"/>
+    <w:bookmarkStart w:name="z1745" w:id="1632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комплексная градостроительная экспертиза градостроительных проектов осуществляется на основании договора, заключаемого заказчиками с государственной экспертной организацией, с отнесением затрат на стоимость разработки рассматриваемого проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1617"/>
-    <w:bookmarkStart w:name="z1746" w:id="1618"/>
+    <w:bookmarkEnd w:id="1632"/>
+    <w:bookmarkStart w:name="z1746" w:id="1633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Стоимость работ, выполняемых государственной экспертной организацией, устанавливается в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1618"/>
-    <w:bookmarkStart w:name="z1747" w:id="1619"/>
+    <w:bookmarkEnd w:id="1633"/>
+    <w:bookmarkStart w:name="z1747" w:id="1634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок и сроки проведения комплексной градостроительной экспертизы градостроительных проектов определяются в порядке, утвержденном уполномоченным органом по делам архитектуры, градостроительства и строительства, и указываются в договоре на ее проведение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1619"/>
+    <w:bookmarkEnd w:id="1634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 109. Экспертные организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1749" w:id="1620"/>
+    <w:bookmarkStart w:name="z1749" w:id="1635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экспертные организации проводят комплексную вневедомственную экспертизу проектов строительства для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1620"/>
-    <w:bookmarkStart w:name="z1750" w:id="1621"/>
+    <w:bookmarkEnd w:id="1635"/>
+    <w:bookmarkStart w:name="z1750" w:id="1636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       капитального ремонта существующих строительных объектов, их комплексов, инженерных и транспортных коммуникаций, относящихся ко второму уровню ответственности, независимо от источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1621"/>
-    <w:bookmarkStart w:name="z1751" w:id="1622"/>
+    <w:bookmarkEnd w:id="1636"/>
+    <w:bookmarkStart w:name="z1751" w:id="1637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       капитального ремонта существующих строительных объектов, их комплексов, инженерных и транспортных коммуникаций, реконструкции, расширения, модернизации, технического перевооружения строительных объектов, относящихся к третьему уровню ответственности, финансируемых за счет государственных инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1622"/>
-    <w:bookmarkStart w:name="z1752" w:id="1623"/>
+    <w:bookmarkEnd w:id="1637"/>
+    <w:bookmarkStart w:name="z1752" w:id="1638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строительства новых зданий и сооружений, реконструкции, расширения, модернизации, технического перевооружения и капитального ремонта существующих строительных объектов, их комплексов, инженерных и транспортных коммуникаций, относящихся к третьему уровню ответственности, финансируемых за счет частных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1623"/>
-    <w:bookmarkStart w:name="z1753" w:id="1624"/>
+    <w:bookmarkEnd w:id="1638"/>
+    <w:bookmarkStart w:name="z1753" w:id="1639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные организации осуществляют процедуры и операции по проведению комплексной вневедомственной экспертизы проекта строительства на площадке портала для организации разработки и экспертизы проектов по принципу "одного окна" в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1624"/>
-    <w:bookmarkStart w:name="z1754" w:id="1625"/>
+    <w:bookmarkEnd w:id="1639"/>
+    <w:bookmarkStart w:name="z1754" w:id="1640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экспертные организации вправе проводить экспертизу полного комплекта документов на проект строительства в целом или по отдельным разделам (частям) проекта строительства с выдачей локальных экспертных заключений в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1625"/>
-    <w:bookmarkStart w:name="z1755" w:id="1626"/>
+    <w:bookmarkEnd w:id="1640"/>
+    <w:bookmarkStart w:name="z1755" w:id="1641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Локальные экспертные заключения по отдельным разделам (частям) проекта строительства не являются основаниями для утверждения проекта строительства в целом, но используются в составе сводного экспертного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1626"/>
-    <w:bookmarkStart w:name="z1756" w:id="1627"/>
+    <w:bookmarkEnd w:id="1641"/>
+    <w:bookmarkStart w:name="z1756" w:id="1642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комплексная вневедомственная экспертиза проектов строительства, не отнесенная к государственной монополии, проводится экспертными организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1627"/>
-    <w:bookmarkStart w:name="z1757" w:id="1628"/>
+    <w:bookmarkEnd w:id="1642"/>
+    <w:bookmarkStart w:name="z1757" w:id="1643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Экспертные организации не вправе заниматься иной деятельностью, кроме экспертной деятельности, предусмотренной настоящим Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1628"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1643"/>
+    <w:bookmarkStart w:name="z1758" w:id="1644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Экспертные организации оказывают консультационные услуги в области проектирования по проектам строительства, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 110. Эксперты в области проектирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1760" w:id="1629"/>
+    <w:bookmarkStart w:name="z1760" w:id="1645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эксперты в области проектирования не вправе осуществлять единолично экспертные работы, за исключением случаев привлечения их в качестве внештатных экспертов по договору с другой экспертной организацией или государственной экспертной организацией, а также выполнения экспертизы проекта по отдельным разделам (частям) по поручению руководства государственной экспертной организации или экспертной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1629"/>
+    <w:bookmarkEnd w:id="1645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 111. Права, обязанности и ответственность субъектов экспертной деятельности в области проектирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1762" w:id="1630"/>
+    <w:bookmarkStart w:name="z1762" w:id="1646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права и обязанности государственной экспертной организации и экспертных организаций устанавливаются настоящим Кодексом и иными законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1630"/>
-    <w:bookmarkStart w:name="z1763" w:id="1631"/>
+    <w:bookmarkEnd w:id="1646"/>
+    <w:bookmarkStart w:name="z1763" w:id="1647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эксперт в области проектирования вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1631"/>
-    <w:bookmarkStart w:name="z1764" w:id="1632"/>
+    <w:bookmarkEnd w:id="1647"/>
+    <w:bookmarkStart w:name="z1764" w:id="1648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвовать в экспертизе проектов в составе экспертных комиссий (экспертных групп);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1632"/>
-    <w:bookmarkStart w:name="z1765" w:id="1633"/>
+    <w:bookmarkEnd w:id="1648"/>
+    <w:bookmarkStart w:name="z1765" w:id="1649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать и получать от заказчиков экспертизы проекта необходимые материалы и информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1633"/>
-    <w:bookmarkStart w:name="z1766" w:id="1634"/>
+    <w:bookmarkEnd w:id="1649"/>
+    <w:bookmarkStart w:name="z1766" w:id="1650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять экспертизу проектов по отдельным разделам (частям) согласно специализации, указанной в сертификате эксперта на право занятия экспертной деятельностью в области проектирования, составлять по ним соответствующие части экспертного заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1634"/>
-    <w:bookmarkStart w:name="z1767" w:id="1635"/>
+    <w:bookmarkEnd w:id="1650"/>
+    <w:bookmarkStart w:name="z1767" w:id="1651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) инициировать отзыв государственной экспертной организацией или экспертной организацией ранее выданных экспертных заключений в случаях, предусмотренных настоящим Кодексом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1635"/>
-    <w:bookmarkStart w:name="z1768" w:id="1636"/>
+    <w:bookmarkEnd w:id="1651"/>
+    <w:bookmarkStart w:name="z1768" w:id="1652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заниматься педагогической, научной и (или) иной творческой деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1636"/>
-    <w:bookmarkStart w:name="z1769" w:id="1637"/>
+    <w:bookmarkEnd w:id="1652"/>
+    <w:bookmarkStart w:name="z1769" w:id="1653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Эксперту в области проектирования запрещается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1637"/>
-    <w:bookmarkStart w:name="z1770" w:id="1638"/>
+    <w:bookmarkEnd w:id="1653"/>
+    <w:bookmarkStart w:name="z1770" w:id="1654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить экспертизу проектов, в подготовке которых данный эксперт принимал прямое или косвенное участие либо выполненных с участием супруга (супруги) и (или) близких родственников, а также выдавать экспертные заключения, не установленные настоящим Кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1638"/>
-    <w:bookmarkStart w:name="z1771" w:id="1639"/>
+    <w:bookmarkEnd w:id="1654"/>
+    <w:bookmarkStart w:name="z1771" w:id="1655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заниматься иными видами предпринимательской деятельности, связанными с архитектурной, градостроительной и строительной деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1639"/>
-    <w:bookmarkStart w:name="z1772" w:id="1640"/>
+    <w:bookmarkEnd w:id="1655"/>
+    <w:bookmarkStart w:name="z1772" w:id="1656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) находиться в трудовых, финансовых и (или) прочих зависимых отношениях с иными субъектами архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1640"/>
-    <w:bookmarkStart w:name="z1773" w:id="1641"/>
+    <w:bookmarkEnd w:id="1656"/>
+    <w:bookmarkStart w:name="z1773" w:id="1657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение требований настоящего пункта экспертом в области проектирования, если оно не содержит признаков уголовного правонарушения либо административного правонарушения, влечет наложение в порядке, установленном законами Республики Казахстан, дисциплинарного взыскания в виде предупреждения о неполном служебном соответствии либо расторжение трудового договора по инициативе работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1641"/>
-    <w:bookmarkStart w:name="z1774" w:id="1642"/>
+    <w:bookmarkEnd w:id="1657"/>
+    <w:bookmarkStart w:name="z1774" w:id="1658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Эксперт в области проектирования обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1642"/>
-    <w:bookmarkStart w:name="z1775" w:id="1643"/>
+    <w:bookmarkEnd w:id="1658"/>
+    <w:bookmarkStart w:name="z1775" w:id="1659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для осуществления профессиональной деятельности состоять в штате государственной экспертной организации или одной из экспертных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1643"/>
-    <w:bookmarkStart w:name="z1776" w:id="1644"/>
+    <w:bookmarkEnd w:id="1659"/>
+    <w:bookmarkStart w:name="z1776" w:id="1660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдать конфиденциальность и обеспечивать служебную и коммерческую тайну при экспертизе проектов, если иное не предусмотрено законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1644"/>
-    <w:bookmarkStart w:name="z1777" w:id="1645"/>
+    <w:bookmarkEnd w:id="1660"/>
+    <w:bookmarkStart w:name="z1777" w:id="1661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) систематически повышать свою профессиональную квалификацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1645"/>
-    <w:bookmarkStart w:name="z1778" w:id="1646"/>
+    <w:bookmarkEnd w:id="1661"/>
+    <w:bookmarkStart w:name="z1778" w:id="1662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соблюдать профессиональную этику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1646"/>
-    <w:bookmarkStart w:name="z1779" w:id="1647"/>
+    <w:bookmarkEnd w:id="1662"/>
+    <w:bookmarkStart w:name="z1779" w:id="1663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять процедуры и операции по проведению экспертизы проекта на площадке портала для организации разработки и экспертизы проектов по принципу "одного окна" в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1647"/>
-    <w:bookmarkStart w:name="z1780" w:id="1648"/>
+    <w:bookmarkEnd w:id="1663"/>
+    <w:bookmarkStart w:name="z1780" w:id="1664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае выявления фактов некачественно проведенной экспертизы проектов субъекты экспертной деятельности в области проектирования несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1648"/>
-    <w:bookmarkStart w:name="z1781" w:id="1649"/>
+    <w:bookmarkEnd w:id="1664"/>
+    <w:bookmarkStart w:name="z1781" w:id="1665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За некачественные проекты строительства или градостроительные проекты, имеющие положительное экспертное заключение, субъекты экспертной деятельности в области проектирования несут ответственность наряду с соответствующими разработчиками проектов строительства или градостроительных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1649"/>
+    <w:bookmarkEnd w:id="1665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 112. Независимость субъектов экспертной деятельности в области проектирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1783" w:id="1650"/>
+    <w:bookmarkStart w:name="z1783" w:id="1666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субъекты экспертной деятельности в области проектирования при проведении экспертизы проектов независимы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1650"/>
-    <w:bookmarkStart w:name="z1784" w:id="1651"/>
+    <w:bookmarkEnd w:id="1666"/>
+    <w:bookmarkStart w:name="z1784" w:id="1667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Никто не вправе вмешиваться в работу субъектов экспертной деятельности в области проектирования в ходе приемки проектной документации на экспертизу проектов, их рассмотрения, подготовки и оформления экспертных заключений по ним, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1651"/>
-    <w:bookmarkStart w:name="z1785" w:id="1652"/>
+    <w:bookmarkEnd w:id="1667"/>
+    <w:bookmarkStart w:name="z1785" w:id="1668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вмешательство в деятельность субъектов экспертной деятельности в области проектирования влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1652"/>
+    <w:bookmarkEnd w:id="1668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 113. Требования к экспертным организациям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1787" w:id="1653"/>
+    <w:bookmarkStart w:name="z1787" w:id="1669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экспертные организации должны иметь в своем составе не менее пяти экспертов в области проектирования по специализациям, соответствующим основным разделам (частям) проекта строительства: архитектура, конструктивная часть, инженерные сети и системы (по видам инженерных сетей и систем), технологическая часть (в зависимости от назначения строительного объекта), сметная часть.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1653"/>
-    <w:bookmarkStart w:name="z1788" w:id="1654"/>
+    <w:bookmarkEnd w:id="1669"/>
+    <w:bookmarkStart w:name="z1788" w:id="1670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экспертные организации после их государственной регистрации обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1654"/>
-    <w:bookmarkStart w:name="z1789" w:id="1655"/>
+    <w:bookmarkEnd w:id="1670"/>
+    <w:bookmarkStart w:name="z1789" w:id="1671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пройти аккредитацию в соответствии с правилами аккредитации экспертных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1655"/>
-    <w:bookmarkStart w:name="z1790" w:id="1656"/>
+    <w:bookmarkEnd w:id="1671"/>
+    <w:bookmarkStart w:name="z1790" w:id="1672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в рамках ведения делопроизводства вести учет даты поступления проекта строительства на комплексную вневедомственную экспертизу проектов строительства и даты выдачи экспертных заключений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1656"/>
+    <w:bookmarkEnd w:id="1672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 114. Государственная экспертная организация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1792" w:id="1657"/>
+    <w:bookmarkStart w:name="z1792" w:id="1673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Руководство государственной экспертной организацией осуществляется уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1657"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1673"/>
+    <w:bookmarkStart w:name="z1793" w:id="1674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственная экспертная организация осуществляет экспертизу проектов, относящихся к государственной монополии, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1794" w:id="1658"/>
+    <w:bookmarkEnd w:id="1674"/>
+    <w:bookmarkStart w:name="z1794" w:id="1675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная экспертная организация осуществляет в качестве оператора ведение портала для организации разработки и экспертизы проектов по принципу "одного окна" в соответствии с правилами, определенными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1658"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1675"/>
+    <w:bookmarkStart w:name="z1795" w:id="1676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственная экспертная организация оказывает консультационные услуги в области проектирования по проектам строительства, относящимся к государственной монополии, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 115. Отзыв экспертных заключений и прекращение экспертных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1797" w:id="1659"/>
+    <w:bookmarkStart w:name="z1797" w:id="1677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная экспертная организация или экспертные организации отзывают ранее выданное экспертное заключение в порядке, установленном законодательством Республики Казахстан, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1659"/>
-    <w:bookmarkStart w:name="z1798" w:id="1660"/>
+    <w:bookmarkEnd w:id="1677"/>
+    <w:bookmarkStart w:name="z1798" w:id="1678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) невыполнения заказчиком указанных в выводах отзываемого экспертного заключения условий (требований);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1660"/>
-    <w:bookmarkStart w:name="z1799" w:id="1661"/>
+    <w:bookmarkEnd w:id="1678"/>
+    <w:bookmarkStart w:name="z1799" w:id="1679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения актов государственных органов, осуществляющих архитектурно-строительный контроль и надзор, и иных уполномоченных государственных органов, а также вступивших в законную силу судебных актов, подтверждающих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1661"/>
-    <w:bookmarkStart w:name="z1800" w:id="1662"/>
+    <w:bookmarkEnd w:id="1679"/>
+    <w:bookmarkStart w:name="z1800" w:id="1680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение или отмену исходных материалов, явившихся основанием для разработки проектной документации или акта государственного органа, на основании которого выданы исходные материалы, в период разработки проекта строительства, градостроительного проекта или проведения экспертизы проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1662"/>
-    <w:bookmarkStart w:name="z1801" w:id="1663"/>
+    <w:bookmarkEnd w:id="1680"/>
+    <w:bookmarkStart w:name="z1801" w:id="1681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостоверность (фальсификацию, подлог, подделку и прочее) исходных материалов, явившихся основанием для разработки проекта строительства или градостроительного проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1663"/>
-    <w:bookmarkStart w:name="z1802" w:id="1664"/>
+    <w:bookmarkEnd w:id="1681"/>
+    <w:bookmarkStart w:name="z1802" w:id="1682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выявления фактов некачественно проведенной экспертизы проекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1664"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1682"/>
+    <w:bookmarkStart w:name="z1803" w:id="1683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае получения актов государственных органов, осуществляющих архитектурно-строительный контроль и надзор, и иных уполномоченных государственных органов, а также вступивших в законную силу судебных актов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 настоящей статьи, в ходе экспертизы проектов экспертные работы прекращаются и проект строительства, и градостроительный проект подлежат возврату заказчику без дальнейшего рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1804" w:id="1665"/>
+    <w:bookmarkEnd w:id="1683"/>
+    <w:bookmarkStart w:name="z1804" w:id="1684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Технические ошибки (арифметические, грамматические, опечатки, описки) в экспертном заключении могут быть исправлены в виде дополнения к нему в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1665"/>
-    <w:bookmarkStart w:name="z1805" w:id="1666"/>
+    <w:bookmarkEnd w:id="1684"/>
+    <w:bookmarkStart w:name="z1805" w:id="1685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗДЕЛ 5. СТРОИТЕЛЬСТВО (РЕКОНСТРУКЦИЯ), ЭКСПЛУАТАЦИЯ И ПОСТУТИЛИЗАЦИЯ (СНОС) СТРОИТЕЛЬНЫХ ОБЪЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1666"/>
-    <w:bookmarkStart w:name="z1806" w:id="1667"/>
+    <w:bookmarkEnd w:id="1685"/>
+    <w:bookmarkStart w:name="z1806" w:id="1686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 15. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ПРОЦЕССА СТРОИТЕЛЬСТВА (РЕКОНСТРУКЦИИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1667"/>
+    <w:bookmarkEnd w:id="1686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 116. Заказчики и подрядчики (генеральные подрядчики)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1808" w:id="1668"/>
+    <w:bookmarkStart w:name="z1808" w:id="1687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основными участниками отношений, связанных с подрядными работами в строительстве (включая проектирование, изыскательские, экспертные, исследовательские работы для строительства, изготовление (производство) строительных материалов, изделий и конструкций по заказам), не относящимися к государственным закупкам, являются заказчик либо его уполномоченное лицо и подрядчик (генеральный подрядчик).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1668"/>
-    <w:bookmarkStart w:name="z1809" w:id="1669"/>
+    <w:bookmarkEnd w:id="1687"/>
+    <w:bookmarkStart w:name="z1809" w:id="1688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Подрядчиками (генеральными подрядчиками) являются физические и (или) юридические лица (включая совместные предприятия), имеющие лицензию на осуществление отдельных видов деятельности в сфере архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1669"/>
-    <w:bookmarkStart w:name="z1810" w:id="1670"/>
+    <w:bookmarkEnd w:id="1688"/>
+    <w:bookmarkStart w:name="z1810" w:id="1689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для строительства строительных объектов, в том числе уникальных строительных объектов и крупных инвестиционных проектов, и для "пилотных" проектов, реализуемых в рамках внедрения казначейского сопровождения государственных закупок, заказчиком проекта строительства (программы) могут привлекаться аккредитованные юридические лица, осуществляющие инжиниринговые услуги по управлению проектом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1670"/>
-    <w:bookmarkStart w:name="z1811" w:id="1671"/>
+    <w:bookmarkEnd w:id="1689"/>
+    <w:bookmarkStart w:name="z1811" w:id="1690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для реализации проектов строительства, подрядные работы которых не относятся к государственным закупкам, заказчик вправе заключить договор на строительный подряд, применяя типовые формы строительных контрактов, разработанные международными сообществами инженеров-консультантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1671"/>
-    <w:bookmarkStart w:name="z1812" w:id="1672"/>
+    <w:bookmarkEnd w:id="1690"/>
+    <w:bookmarkStart w:name="z1812" w:id="1691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок расчетов за выполненные подрядные работы определяется государственными нормативными документами и (или) договором строительного подряда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1672"/>
+    <w:bookmarkEnd w:id="1691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 117. Права и обязанности заказчика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1814" w:id="1673"/>
+    <w:bookmarkStart w:name="z1814" w:id="1692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заказчик вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1673"/>
-    <w:bookmarkStart w:name="z1815" w:id="1674"/>
+    <w:bookmarkEnd w:id="1692"/>
+    <w:bookmarkStart w:name="z1815" w:id="1693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять контроль за ходом и качеством выполняемых подрядчиком (генеральным подрядчиком) подрядных работ и соблюдением сроков их выполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1674"/>
-    <w:bookmarkStart w:name="z1816" w:id="1675"/>
+    <w:bookmarkEnd w:id="1693"/>
+    <w:bookmarkStart w:name="z1816" w:id="1694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не принимать от подрядчика подрядные работы, выполненные с нарушением требований, предусмотренных договором строительного подряда, проектом строительства, государственными (межгосударственными) нормативными документами, и иных требований, предусмотренных нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1675"/>
-    <w:bookmarkStart w:name="z1817" w:id="1676"/>
+    <w:bookmarkEnd w:id="1694"/>
+    <w:bookmarkStart w:name="z1817" w:id="1695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контролировать деятельность лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1676"/>
-    <w:bookmarkStart w:name="z1818" w:id="1677"/>
+    <w:bookmarkEnd w:id="1695"/>
+    <w:bookmarkStart w:name="z1818" w:id="1696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказаться от получения соответствующих документов от лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом, в случае выявления в них несоответствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1677"/>
-    <w:bookmarkStart w:name="z1819" w:id="1678"/>
+    <w:bookmarkEnd w:id="1696"/>
+    <w:bookmarkStart w:name="z1819" w:id="1697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при подаче уведомления о начале строительно-монтажных работ представить план-график посещения строительного объекта на период строительства посредством портала и цифровых систем для организации проведения строительства по принципу "одного окна".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1678"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1821" w:id="1680"/>
+    <w:bookmarkEnd w:id="1697"/>
+    <w:bookmarkStart w:name="z1820" w:id="1698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План-график посещения строительного объекта на период строительства подлежит согласованию с местным исполнительным органом столицы, области, города республиканского значения, осуществляющим государственный архитектурно-строительный контроль и надзор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1698"/>
+    <w:bookmarkStart w:name="z1821" w:id="1699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок согласования, форма план-графика посещения строительного объекта на период строительства утверждаются уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1680"/>
-    <w:bookmarkStart w:name="z1822" w:id="1681"/>
+    <w:bookmarkEnd w:id="1699"/>
+    <w:bookmarkStart w:name="z1822" w:id="1700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществлять иные права в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1681"/>
-    <w:bookmarkStart w:name="z1823" w:id="1682"/>
+    <w:bookmarkEnd w:id="1700"/>
+    <w:bookmarkStart w:name="z1823" w:id="1701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заказчик обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1682"/>
-    <w:bookmarkStart w:name="z1824" w:id="1683"/>
+    <w:bookmarkEnd w:id="1701"/>
+    <w:bookmarkStart w:name="z1824" w:id="1702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) до начала производства подрядных работ передать подрядчику (генеральному подрядчику) утвержденную проектно-сметную документацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1683"/>
-    <w:bookmarkStart w:name="z1825" w:id="1684"/>
+    <w:bookmarkEnd w:id="1702"/>
+    <w:bookmarkStart w:name="z1825" w:id="1703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечить строительный объект всеми необходимыми разрешительными документами, предусмотренными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1684"/>
-    <w:bookmarkStart w:name="z1826" w:id="1685"/>
+    <w:bookmarkEnd w:id="1703"/>
+    <w:bookmarkStart w:name="z1826" w:id="1704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечить строительство строительного объекта с участием технического надзора и авторского сопровождения или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1685"/>
-    <w:bookmarkStart w:name="z1827" w:id="1686"/>
+    <w:bookmarkEnd w:id="1704"/>
+    <w:bookmarkStart w:name="z1827" w:id="1705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимать меры к подрядчику (генеральному подрядчику) за неисполнение либо несвоевременное и некачественное исполнение указаний лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1686"/>
-    <w:bookmarkStart w:name="z1828" w:id="1687"/>
+    <w:bookmarkEnd w:id="1705"/>
+    <w:bookmarkStart w:name="z1828" w:id="1706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечить условия работы для лиц, осуществляющих технический надзор и авторское сопровождение, или управление проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1687"/>
-    <w:bookmarkStart w:name="z1829" w:id="1688"/>
+    <w:bookmarkEnd w:id="1706"/>
+    <w:bookmarkStart w:name="z1829" w:id="1707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечить исполнение предписаний государственных органов контроля и надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1688"/>
-    <w:bookmarkStart w:name="z1830" w:id="1689"/>
+    <w:bookmarkEnd w:id="1707"/>
+    <w:bookmarkStart w:name="z1830" w:id="1708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечить допуск на строительный объект должностных лиц, осуществляющих государственный архитектурно-строительный контроль и надзор, по контролю за деятельностью лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1689"/>
-    <w:bookmarkStart w:name="z1831" w:id="1690"/>
+    <w:bookmarkEnd w:id="1708"/>
+    <w:bookmarkStart w:name="z1831" w:id="1709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) представлять в государственный орган, осуществляющий государственный архитектурно-строительный контроль и надзор, для ознакомления проектную и исполнительную техническую документацию либо иные документы по строительному объекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1690"/>
-    <w:bookmarkStart w:name="z1832" w:id="1691"/>
+    <w:bookmarkEnd w:id="1709"/>
+    <w:bookmarkStart w:name="z1832" w:id="1710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в течение трех рабочих дней с даты утверждения акта приемки строительного объекта в эксплуатацию направить в Государственную корпорацию "Правительство для граждан" по месту нахождения строительного объекта утвержденный акт приемки строительного объекта в эксплуатацию с приложением к нему технических характеристик строительного объекта, исполнительной геодезической съемки фактического положения инженерных сетей и (или) строительных объектов, декларации о соответствии и заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту строительства согласно формам, разработанным и утвержденным уполномоченным органом по делам архитектуры, градостроительства и строительства, и заключения о соответствии объекта требованиям пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1691"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1710"/>
+    <w:bookmarkStart w:name="z1833" w:id="1711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осуществлять регистрацию объекта кондоминиума многоквартирного жилого дома, принятого в эксплуатацию, с обязательным составлением инвентарного перечня общего имущества объекта кондоминиума многоквартирного жилого дома в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1834" w:id="1692"/>
+    <w:bookmarkEnd w:id="1711"/>
+    <w:bookmarkStart w:name="z1834" w:id="1712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) до начала продаж квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома в индивидуальную (раздельную) собственность обеспечить государственную регистрацию многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1692"/>
-    <w:bookmarkStart w:name="z1835" w:id="1693"/>
+    <w:bookmarkEnd w:id="1712"/>
+    <w:bookmarkStart w:name="z1835" w:id="1713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в течение шести месяцев с момента регистрации строительного объекта, принятого в эксплуатацию, обеспечить безвозмездную передачу наружных инженерных сетей и сооружений строительного объекта в коммунальную собственность согласно проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1693"/>
-    <w:bookmarkStart w:name="z1836" w:id="1694"/>
+    <w:bookmarkEnd w:id="1713"/>
+    <w:bookmarkStart w:name="z1836" w:id="1714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) за счет собственных средств обеспечить включение земельного участка в состав общего имущества объекта кондоминиума многоквартирного жилого дома или в состав общего имущества строительного объекта в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1694"/>
-    <w:bookmarkStart w:name="z1837" w:id="1695"/>
+    <w:bookmarkEnd w:id="1714"/>
+    <w:bookmarkStart w:name="z1837" w:id="1715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) обеспечить регистрацию предпроектной и проектной документации, а также материалов инженерных изысканий (топографической съемки градостроительных проектов, топографической съемки на стадии проектирования и исполнительной геодезической съемки на стадии приемки строительного объекта в эксплуатацию) в автоматизированной цифровой системе государственного градостроительного кадастра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1695"/>
-    <w:bookmarkStart w:name="z1838" w:id="1696"/>
+    <w:bookmarkEnd w:id="1715"/>
+    <w:bookmarkStart w:name="z1838" w:id="1716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществлять иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1696"/>
+    <w:bookmarkEnd w:id="1716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 118. Права и обязанности подрядчика (генерального подрядчика)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1840" w:id="1697"/>
+    <w:bookmarkStart w:name="z1840" w:id="1717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Подрядчик (генеральный подрядчик) вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1697"/>
-    <w:bookmarkStart w:name="z1841" w:id="1698"/>
+    <w:bookmarkEnd w:id="1717"/>
+    <w:bookmarkStart w:name="z1841" w:id="1718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать от заказчика предоставления необходимых условий для выполнения работ в рамках заключенного договора строительного подряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1698"/>
-    <w:bookmarkStart w:name="z1842" w:id="1699"/>
+    <w:bookmarkEnd w:id="1718"/>
+    <w:bookmarkStart w:name="z1842" w:id="1719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требовать от заказчика обеспечения строительного объекта всеми необходимыми разрешительными документами, предусмотренными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1699"/>
-    <w:bookmarkStart w:name="z1843" w:id="1700"/>
+    <w:bookmarkEnd w:id="1719"/>
+    <w:bookmarkStart w:name="z1843" w:id="1720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требовать расторжения договора строительного подряда в случае неисполнения заказчиком в течение двух месяцев требований, установленных подпунктами 1) и 2) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1700"/>
-    <w:bookmarkStart w:name="z1844" w:id="1701"/>
+    <w:bookmarkEnd w:id="1720"/>
+    <w:bookmarkStart w:name="z1844" w:id="1721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требовать расторжения договора строительного подряда в случае отсутствия финансирования в течение шести месяцев либо несоответствия финансирования графику финансирования строительно-монтажных работ в составе проекта строительства (проектно-сметной документации) при сроке строительства более одного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1701"/>
-    <w:bookmarkStart w:name="z1845" w:id="1702"/>
+    <w:bookmarkEnd w:id="1721"/>
+    <w:bookmarkStart w:name="z1845" w:id="1722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требовать возмещения ущерба (понесенных прямых затрат) при необоснованном отзыве и отмене экспертных заключений, исходных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1702"/>
-    <w:bookmarkStart w:name="z1846" w:id="1703"/>
+    <w:bookmarkEnd w:id="1722"/>
+    <w:bookmarkStart w:name="z1846" w:id="1723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требовать от заказчика возмещения причиненных убытков, включая дополнительные издержки, вызванные простоем либо перенесением сроков исполнения подрядной работы, либо увеличением стоимости подрядной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1703"/>
-    <w:bookmarkStart w:name="z1847" w:id="1704"/>
+    <w:bookmarkEnd w:id="1723"/>
+    <w:bookmarkStart w:name="z1847" w:id="1724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отказаться от договора строительного подряда и потребовать возмещения причиненных его прекращением убытков в случаях непригодности или недоброкачественности предоставленных заказчиком материалов, оборудования, технической документации, возможных неблагоприятных для заказчика последствий выполнения его указаний о способе исполнения подрядной работы, а также иных не зависящих от подрядчика (генерального подрядчика) обстоятельств, которые грозят годности или прочности результатов выполняемой подрядной работы либо создают невозможность ее завершения в срок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1704"/>
-    <w:bookmarkStart w:name="z1848" w:id="1705"/>
+    <w:bookmarkEnd w:id="1724"/>
+    <w:bookmarkStart w:name="z1848" w:id="1725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) требовать от заказчика выплаты ему аванса либо задатка в случаях и в размере, которые указаны в законах Республики Казахстан или договоре строительного подряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1705"/>
-    <w:bookmarkStart w:name="z1849" w:id="1706"/>
+    <w:bookmarkEnd w:id="1725"/>
+    <w:bookmarkStart w:name="z1849" w:id="1726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) отказаться от выполнения дополнительных подрядных работ в случаях, когда они не входят в сферу профессиональной деятельности подрядчика (генерального подрядчика) либо не могут быть выполнены подрядчиком (генеральным подрядчиком) по не зависящим от него причинам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1706"/>
-    <w:bookmarkStart w:name="z1850" w:id="1707"/>
+    <w:bookmarkEnd w:id="1726"/>
+    <w:bookmarkStart w:name="z1850" w:id="1727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) требовать от заказчика пересмотра сметы, если по не зависящим от него причинам стоимость подрядных работ превысила смету не менее чем на десять процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1707"/>
-    <w:bookmarkStart w:name="z1851" w:id="1708"/>
+    <w:bookmarkEnd w:id="1727"/>
+    <w:bookmarkStart w:name="z1851" w:id="1728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) требовать от заказчика возмещения разумных расходов, понесенных им в связи с установлением и устранением дефектов в проектно-сметной документации, кроме случаев, когда такая документация составлялась по заказу подрядчика (генерального подрядчика);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1708"/>
-    <w:bookmarkStart w:name="z1852" w:id="1709"/>
+    <w:bookmarkEnd w:id="1728"/>
+    <w:bookmarkStart w:name="z1852" w:id="1729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) отказаться от договора строительного подряда и потребовать от заказчика уплаты цены договора пропорционально выполненной части подрядных работ, а также возмещения убытков, не покрытых этой суммой, в случаях обнаружившейся невозможности использования предоставленных заказчиком материалов (деталей, конструкций) или оборудования без ухудшения качества выполняемых подрядных работ и неисполнения заказчиком в разумный срок требования подрядчика (генерального подрядчика) об их замене;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1709"/>
-    <w:bookmarkStart w:name="z1853" w:id="1710"/>
+    <w:bookmarkEnd w:id="1729"/>
+    <w:bookmarkStart w:name="z1853" w:id="1730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществлять иные права в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1710"/>
-    <w:bookmarkStart w:name="z1854" w:id="1711"/>
+    <w:bookmarkEnd w:id="1730"/>
+    <w:bookmarkStart w:name="z1854" w:id="1731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Подрядчик (генеральный подрядчик) обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1711"/>
-    <w:bookmarkStart w:name="z1855" w:id="1712"/>
+    <w:bookmarkEnd w:id="1731"/>
+    <w:bookmarkStart w:name="z1855" w:id="1732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять подрядные работы в соответствии с представленной заказчиком утвержденной проектно-сметной документацией, требованиями законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1712"/>
-    <w:bookmarkStart w:name="z1856" w:id="1713"/>
+    <w:bookmarkEnd w:id="1732"/>
+    <w:bookmarkStart w:name="z1856" w:id="1733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять все виды и формы собственного производственного контроля качества строительства (входной, операционный, промежуточный, приемочный, лабораторный, геодезический и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1713"/>
-    <w:bookmarkStart w:name="z1857" w:id="1714"/>
+    <w:bookmarkEnd w:id="1733"/>
+    <w:bookmarkStart w:name="z1857" w:id="1734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечить надлежащее и своевременное ведение документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1714"/>
-    <w:bookmarkStart w:name="z1858" w:id="1715"/>
+    <w:bookmarkEnd w:id="1734"/>
+    <w:bookmarkStart w:name="z1858" w:id="1735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) своевременно устранять недостатки (дефекты и недоделки), выявленные в процессе строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1715"/>
-    <w:bookmarkStart w:name="z1859" w:id="1716"/>
+    <w:bookmarkEnd w:id="1735"/>
+    <w:bookmarkStart w:name="z1859" w:id="1736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проводить лабораторный контроль качества выполняемых (выполненных) подрядных работ и применяемых строительных материалов, изделий и конструкций по запросу органов государственного архитектурно-строительного контроля и надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1716"/>
-    <w:bookmarkStart w:name="z1860" w:id="1717"/>
+    <w:bookmarkEnd w:id="1736"/>
+    <w:bookmarkStart w:name="z1860" w:id="1737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечить допуск на строительный объект лиц, осуществляющих технический надзор и авторское сопровождение или инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1717"/>
-    <w:bookmarkStart w:name="z1861" w:id="1718"/>
+    <w:bookmarkEnd w:id="1737"/>
+    <w:bookmarkStart w:name="z1861" w:id="1738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) обеспечить допуск на строительный объект должностных лиц, осуществляющих государственный архитектурно-строительный контроль и надзор по контролю за деятельностью лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1718"/>
-    <w:bookmarkStart w:name="z1862" w:id="1719"/>
+    <w:bookmarkEnd w:id="1738"/>
+    <w:bookmarkStart w:name="z1862" w:id="1739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) представлять в государственный орган, осуществляющий государственный архитектурно-строительный контроль и надзор, для ознакомления проектную и исполнительную техническую документацию либо иные документы по строительному объекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1719"/>
-    <w:bookmarkStart w:name="z1863" w:id="1720"/>
+    <w:bookmarkEnd w:id="1739"/>
+    <w:bookmarkStart w:name="z1863" w:id="1740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) исполнять предписания государственного органа, осуществляющего государственный архитектурно-строительный контроль и надзор, указания лиц, осуществляющих технический надзор и авторское сопровождение, или аккредитованного юридического лица, осуществляющего инжиниринговые услуги по управлению проектом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1720"/>
-    <w:bookmarkStart w:name="z1864" w:id="1721"/>
+    <w:bookmarkEnd w:id="1740"/>
+    <w:bookmarkStart w:name="z1864" w:id="1741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) не допускать препятствий и вмешательства в работу государственного органа, осуществляющего государственный архитектурно-строительный контроль и надзор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1721"/>
-    <w:bookmarkStart w:name="z1865" w:id="1722"/>
+    <w:bookmarkEnd w:id="1741"/>
+    <w:bookmarkStart w:name="z1865" w:id="1742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществлять иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1722"/>
+    <w:bookmarkEnd w:id="1742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 119. Выбор подрядчика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1867" w:id="1723"/>
+    <w:bookmarkStart w:name="z1867" w:id="1743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выбор подрядчика (генерального подрядчика) заказчиком либо его уполномоченным лицом для выполнения подрядных работ, не относящихся к государственным закупкам, может осуществляться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1723"/>
-    <w:bookmarkStart w:name="z1868" w:id="1724"/>
+    <w:bookmarkEnd w:id="1743"/>
+    <w:bookmarkStart w:name="z1868" w:id="1744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без проведения конкурса, если иное не предусмотрено для данного проекта (программы) законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1724"/>
-    <w:bookmarkStart w:name="z1869" w:id="1725"/>
+    <w:bookmarkEnd w:id="1744"/>
+    <w:bookmarkStart w:name="z1869" w:id="1745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по результатам закрытого или открытого конкурса (тендера);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1725"/>
-    <w:bookmarkStart w:name="z1870" w:id="1726"/>
+    <w:bookmarkEnd w:id="1745"/>
+    <w:bookmarkStart w:name="z1870" w:id="1746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с предварительной квалификацией претендентов на участие в конкурсе (тендере) или без таковой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1726"/>
-    <w:bookmarkStart w:name="z1871" w:id="1727"/>
+    <w:bookmarkEnd w:id="1746"/>
+    <w:bookmarkStart w:name="z1871" w:id="1747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основными участниками конкурсов (тендеров) на подрядные работы являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1727"/>
-    <w:bookmarkStart w:name="z1872" w:id="1728"/>
+    <w:bookmarkEnd w:id="1747"/>
+    <w:bookmarkStart w:name="z1872" w:id="1748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организатор (устроитель) конкурсов (тендеров) в лице заказчика либо его уполномоченного лица, действующего на основании полномочий заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1728"/>
-    <w:bookmarkStart w:name="z1873" w:id="1729"/>
+    <w:bookmarkEnd w:id="1748"/>
+    <w:bookmarkStart w:name="z1873" w:id="1749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жюри конкурса (тендерная комиссия) – постоянный или временный коллегиальный рабочий орган организатора (устроителя) конкурса (тендера);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1729"/>
-    <w:bookmarkStart w:name="z1874" w:id="1730"/>
+    <w:bookmarkEnd w:id="1749"/>
+    <w:bookmarkStart w:name="z1874" w:id="1750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) претенденты – допущенные к участию в конкурсе (тендере) лица, официально обратившиеся к организатору (устроителю) конкурсов (тендеров) с заявкой о намерении принять участие в открытом конкурсе (тендере), а также лица, принявшие приглашение участвовать в закрытом конкурсе (тендере).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1730"/>
-    <w:bookmarkStart w:name="z1875" w:id="1731"/>
+    <w:bookmarkEnd w:id="1750"/>
+    <w:bookmarkStart w:name="z1875" w:id="1751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На момент принятия решения о проведении конкурса (тендера) по выбору подрядчика (генерального подрядчика), а также на начало реализации проекта строительства (программы) заказчик должен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1731"/>
-    <w:bookmarkStart w:name="z1876" w:id="1732"/>
+    <w:bookmarkEnd w:id="1751"/>
+    <w:bookmarkStart w:name="z1876" w:id="1752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обладать необходимыми для строительства источниками финансирования или правом распоряжаться необходимой суммой в период времени, требуемой для реализации проекта строительства (программы). Данное положение не действует в случае включения в условия конкурса (тендера) требования по финансированию строительства подрядчиком (генеральным подрядчиком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1732"/>
-    <w:bookmarkStart w:name="z1877" w:id="1733"/>
+    <w:bookmarkEnd w:id="1752"/>
+    <w:bookmarkStart w:name="z1877" w:id="1753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иметь соответствующие права на земельный участок (площадку или трассу под строительство) или решение местного исполнительного органа о его предоставлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1733"/>
-    <w:bookmarkStart w:name="z1878" w:id="1734"/>
+    <w:bookmarkEnd w:id="1753"/>
+    <w:bookmarkStart w:name="z1878" w:id="1754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Если условиями конкурса (тендера) по выбору подрядчика (генерального подрядчика) определено, что составление обоснований инвестиций и разработка проектно-сметной документации входят в обязанности заказчика, то на момент проведения конкурса (тендера) на подрядные работы заказчик обязан иметь утвержденные в установленном порядке обоснование инвестиций и проектно-сметную документацию, прошедшую комплексную вневедомственную экспертизу проектов строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1734"/>
-    <w:bookmarkStart w:name="z1879" w:id="1735"/>
+    <w:bookmarkEnd w:id="1754"/>
+    <w:bookmarkStart w:name="z1879" w:id="1755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Местом организации и проведения открытого конкурса (тендера) по выбору подрядчика (генерального подрядчика) является территория Республики Казахстан, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1735"/>
-    <w:bookmarkStart w:name="z1880" w:id="1736"/>
+    <w:bookmarkEnd w:id="1755"/>
+    <w:bookmarkStart w:name="z1880" w:id="1756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Порядок и условия конкурса (тендера) определяются заказчиком или по его поручению организатором (устроителем) конкурса (тендера), если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1736"/>
-    <w:bookmarkStart w:name="z1881" w:id="1737"/>
+    <w:bookmarkEnd w:id="1756"/>
+    <w:bookmarkStart w:name="z1881" w:id="1757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. К участию в конкурсах (тендерах) не допускаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1737"/>
-    <w:bookmarkStart w:name="z1882" w:id="1738"/>
+    <w:bookmarkEnd w:id="1757"/>
+    <w:bookmarkStart w:name="z1882" w:id="1758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические и юридические лица, которым в установленном законодательством Республики Казахстан порядке не разрешено ведение хозяйственной деятельности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1738"/>
-    <w:bookmarkStart w:name="z1883" w:id="1739"/>
+    <w:bookmarkEnd w:id="1758"/>
+    <w:bookmarkStart w:name="z1883" w:id="1759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридические лица, объявленные банкротами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1739"/>
-    <w:bookmarkStart w:name="z1884" w:id="1740"/>
+    <w:bookmarkEnd w:id="1759"/>
+    <w:bookmarkStart w:name="z1884" w:id="1760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лица, являющиеся организаторами (устроителями) конкурса (тендера) либо членами жюри конкурса (тендерной комиссии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1740"/>
-    <w:bookmarkStart w:name="z1885" w:id="1741"/>
+    <w:bookmarkEnd w:id="1760"/>
+    <w:bookmarkStart w:name="z1885" w:id="1761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заказчик либо организатор (устроитель) конкурса (тендера) и жюри конкурса (тендерная комиссия) не вправе требовать от претендента обязательного предоставления информации, являющейся его коммерческой тайной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1741"/>
-    <w:bookmarkStart w:name="z1886" w:id="1742"/>
+    <w:bookmarkEnd w:id="1761"/>
+    <w:bookmarkStart w:name="z1886" w:id="1762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объявление проведенного конкурса (тендера) на подрядные работы состоявшимся и утверждение (признание) заказчиком кого-либо из участников конкурса (тендера) победителем являются основанием для заключения между ними договора строительного подряда на выполнение подрядных работ, предусмотренных условиями конкурса (тендера).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1742"/>
-    <w:bookmarkStart w:name="z1887" w:id="1743"/>
+    <w:bookmarkEnd w:id="1762"/>
+    <w:bookmarkStart w:name="z1887" w:id="1763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заказчик, организатор (устроитель) конкурса (тендера) на подрядные работы и жюри конкурса (тендерная комиссия) за неисполнение или ненадлежащее исполнение своих обязательств несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1743"/>
-    <w:bookmarkStart w:name="z1888" w:id="1744"/>
+    <w:bookmarkEnd w:id="1763"/>
+    <w:bookmarkStart w:name="z1888" w:id="1764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Подрядные работы, не относящиеся к государственным закупкам, выполняются на основании договора строительного подряда, заключаемого между заказчиком либо его уполномоченным лицом и избранным им подрядчиком (генеральным подрядчиком).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1744"/>
-    <w:bookmarkStart w:name="z1889" w:id="1745"/>
+    <w:bookmarkEnd w:id="1764"/>
+    <w:bookmarkStart w:name="z1889" w:id="1765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре строительного подряда, заключенном в соответствии с пунктом 9 настоящей статьи, в обязательном порядке указываются виды и объемы подрядных работ (услуг), которые подрядчик (генеральный подрядчик) намеревается передать на исполнение субподрядчикам. При этом не допускается передача на субподряд в совокупности более двух третей предусмотренных договором строительного подряда стоимости всех подрядных работ (цены подряда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1745"/>
-    <w:bookmarkStart w:name="z1890" w:id="1746"/>
+    <w:bookmarkEnd w:id="1765"/>
+    <w:bookmarkStart w:name="z1890" w:id="1766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельные объемы подрядных работ (услуг), выполняемых (оказываемых) в рамках государственных закупок, которые могут быть переданы субподрядчикам (соисполнителям) для выполнения работ либо оказания услуг, определяются в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1746"/>
-    <w:bookmarkStart w:name="z1891" w:id="1747"/>
+    <w:bookmarkEnd w:id="1766"/>
+    <w:bookmarkStart w:name="z1891" w:id="1767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обязанности и ответственность заказчика перед подрядчиком (генеральным подрядчиком) и подрядчика (генерального подрядчика) перед заказчиком устанавливаются договором строительного подряда, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1747"/>
-    <w:bookmarkStart w:name="z1892" w:id="1748"/>
+    <w:bookmarkEnd w:id="1767"/>
+    <w:bookmarkStart w:name="z1892" w:id="1768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Договором строительного подряда устанавливаются гарантийные сроки устойчивого функционирования строительного объекта после сдачи его в эксплуатацию, определяющие финансовую ответственность подрядчика (генерального подрядчика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1748"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1768"/>
+    <w:bookmarkStart w:name="z1893" w:id="1769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При неустановлении гарантийных сроков договором строительного подряда применяется норма, предусмотренная частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 122 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 120. Основные требования к процессу строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1895" w:id="1749"/>
+    <w:bookmarkStart w:name="z1895" w:id="1770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На соответствующих этапах процесса строительства должны быть выполнены процедуры и соблюдены требования, установленные настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1749"/>
-    <w:bookmarkStart w:name="z1896" w:id="1750"/>
+    <w:bookmarkEnd w:id="1770"/>
+    <w:bookmarkStart w:name="z1896" w:id="1771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки и суммы финансирования строительства должны соответствовать срокам и суммам выполнения подрядных работ (оказания услуг), указанным в утвержденной в установленном порядке проектно-сметной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1750"/>
-    <w:bookmarkStart w:name="z1897" w:id="1751"/>
+    <w:bookmarkEnd w:id="1771"/>
+    <w:bookmarkStart w:name="z1897" w:id="1772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов подрядных работ (услуг) в составе строительно-монтажных работ утверждается уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1751"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1899" w:id="1753"/>
+    <w:bookmarkEnd w:id="1772"/>
+    <w:bookmarkStart w:name="z1898" w:id="1773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заказчик, имеющий намерение осуществить строительство строительного объекта, обязан в соответствии с земельным законодательством Республики Казахстан получить в местных исполнительных органах столицы, области, города республиканского значения, районов и города областного значения решение о предоставлении соответствующего права на землю. В случае наличия у заказчика соответствующего права на земельный участок и функциональной зоны в соответствии с утвержденным градостроительным проектом для строительства строительного объекта дополнительное получение решения от местных исполнительных органов столицы, области, города республиканского значения, районов и города областного значения не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1773"/>
+    <w:bookmarkStart w:name="z1899" w:id="1774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Производство подрядных работ на строительном объекте допускается только на земельных участках, на которые предоставлено соответствующее право землепользования либо право частной собственности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1753"/>
-    <w:bookmarkStart w:name="z1900" w:id="1754"/>
+    <w:bookmarkEnd w:id="1774"/>
+    <w:bookmarkStart w:name="z1900" w:id="1775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Строительство антенно-мачтовых сооружений и (или) опор для оборудования сотовой или спутниковой связи, в том числе места для оборудования сотовой или спутниковой связи, допускается при наличии договора аренды земельного участка и (или) его части с собственником земельного участка вне зависимости от целевого назначения земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1754"/>
-    <w:bookmarkStart w:name="z1901" w:id="1755"/>
+    <w:bookmarkEnd w:id="1775"/>
+    <w:bookmarkStart w:name="z1901" w:id="1776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускаются проектирование, строительство и обслуживание инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма, находящимся на особо охраняемых природных территориях республиканского и местного значения, а также к объектам туризма и до мест размещения туристов, которые находятся вне населенных пунктов, с учетом путей миграции животных без предоставления права землепользования либо права частной собственности на основании договора о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры к объектам туризма, заключенного с природоохранной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1755"/>
-    <w:bookmarkStart w:name="z1902" w:id="1756"/>
+    <w:bookmarkEnd w:id="1776"/>
+    <w:bookmarkStart w:name="z1902" w:id="1777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма заключается на основании типового договора, утверждаемого Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1756"/>
-    <w:bookmarkStart w:name="z1903" w:id="1757"/>
+    <w:bookmarkEnd w:id="1777"/>
+    <w:bookmarkStart w:name="z1903" w:id="1778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма указываются наименование проводимых работ, сроки и условия их выполнения, экологические требования по охране окружающей среды, мероприятия по рекультивации нарушенных земель и сроки их проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1757"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z1907" w:id="1761"/>
+    <w:bookmarkEnd w:id="1778"/>
+    <w:bookmarkStart w:name="z1904" w:id="1779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сроки действия решения местных исполнительных органов столицы, области, города республиканского значения, районов и города областного значения о предоставлении соответствующего права на земельный участок от даты принятия решения до начала строительства устанавливаются в соответствии с земельным законодательством Республики Казахстан с учетом нормативной продолжительности проектирования и утверждения проекта строительства в установленном порядке и указываются в разрешительном документе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1779"/>
+    <w:bookmarkStart w:name="z1905" w:id="1780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случаях невозможности получения положительного решения о предоставлении соответствующего права на земельный участок местные исполнительные органы столицы, области, города республиканского значения, районов и города областного значения обязаны в течение десяти дней с момента обращения ответить заявителю (заказчику) мотивированным отказом с указанием норм (положений, условий, ограничений, сервитутов) законодательства Республики Казахстан, в противоречие с которыми вступает его намерение осуществить данное строительство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1780"/>
+    <w:bookmarkStart w:name="z1906" w:id="1781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решение местных исполнительных органов столицы, области, города республиканского значения, районов и города областного значения о предоставлении соответствующего права на земельный участок и архитектурно-планировочное задание являются основаниями для составления задания заказчиком на проектирование намеченного строительного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1781"/>
+    <w:bookmarkStart w:name="z1907" w:id="1782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задание на проектирование составляется заказчиком либо его уполномоченным лицом (застройщиком) и утверждается заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1761"/>
-    <w:bookmarkStart w:name="z1908" w:id="1762"/>
+    <w:bookmarkEnd w:id="1782"/>
+    <w:bookmarkStart w:name="z1908" w:id="1783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задание на проектирование является неотъемлемой частью договора на выполнение заказа по разработке предпроектной и (или) проектно-сметной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1762"/>
-    <w:bookmarkStart w:name="z1909" w:id="1763"/>
+    <w:bookmarkEnd w:id="1783"/>
+    <w:bookmarkStart w:name="z1909" w:id="1784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задание на проектирование должно включать требуемые параметры строительного объекта, исходные материалы, в том числе сведения карт сейсмического микрозонирования и селевой, оползневой и лавинной опасностей и рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1763"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1911" w:id="1765"/>
+    <w:bookmarkEnd w:id="1784"/>
+    <w:bookmarkStart w:name="z1910" w:id="1785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Поставщики услуг по инженерному и коммунальному обеспечению в районе предполагаемого строительства по запросу местного исполнительного органа столицы, области, города республиканского значения, района, города областного значения представляют в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства, технические условия на подключение к источникам инженерного обеспечения и коммунальных услуг в запрашиваемых (расчетных) параметрах, требующихся для строительства и устойчивого функционирования введенного впоследствии в эксплуатацию строительного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1785"/>
+    <w:bookmarkStart w:name="z1911" w:id="1786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выданные технические условия могут быть изменены в течение периода их действия путем подачи потребителем письменного обращения (заявки, заявления) на новые технические условия на подключение к источникам инженерного обеспечения и коммунальных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1765"/>
-    <w:bookmarkStart w:name="z1912" w:id="1766"/>
+    <w:bookmarkEnd w:id="1786"/>
+    <w:bookmarkStart w:name="z1912" w:id="1787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты строительства наружных инженерных сетей и сооружений, разработанные в соответствии с выданными поставщиками услуг по инженерному и коммунальному обеспечению техническими условиями на подключение к источникам инженерного обеспечения и коммунальных услуг и получившие положительное заключение комплексной вневедомственной экспертизы проектов строительства, дополнительному согласованию с поставщиками услуг по инженерному и коммунальному обеспечению и местными исполнительными органами по делам архитектуры, градостроительства и строительства не подлежат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1766"/>
-    <w:bookmarkStart w:name="z1913" w:id="1767"/>
+    <w:bookmarkEnd w:id="1787"/>
+    <w:bookmarkStart w:name="z1913" w:id="1788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Установление поставщиками услуг по инженерному и коммунальному обеспечению необоснованных требований об участии (долевом участии) заказчика (потребителя) в расширении (реконструкции, модернизации, техническом перевооружении) объектов инженерной (коммунальной) инфраструктуры при выдаче технических условий не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1767"/>
-    <w:bookmarkStart w:name="z1914" w:id="1768"/>
+    <w:bookmarkEnd w:id="1788"/>
+    <w:bookmarkStart w:name="z1914" w:id="1789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда существующий уровень обеспеченности инженерной (коммунальной) инфраструктуры данного населенного пункта или района строительства не позволяет предоставить услуги в запрашиваемых заказчиком (потребителем) параметрах, вопросы о затратах, связанных с расширением (реконструкцией, модернизацией, техническим перевооружением) объектов инфраструктуры для покрытия дополнительных нагрузок подключаемых абонентов, должны решаться между поставщиками (производителями) и заказчиком (потребителем) на договорной и возвратной основах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1768"/>
-    <w:bookmarkStart w:name="z1915" w:id="1769"/>
+    <w:bookmarkEnd w:id="1789"/>
+    <w:bookmarkStart w:name="z1915" w:id="1790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местные исполнительные органы столицы, городов республиканского значения, районов (городов областного значения) по делам архитектуры, градостроительства и строительства на основании решения о предоставлении соответствующего права на земельный участок либо имеющегося у заказчика права на земельный участок выдают заказчику архитектурно-планировочное задание с техническими условиями на подключение к источникам инженерного обеспечения и коммунальных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1769"/>
-    <w:bookmarkStart w:name="z1916" w:id="1770"/>
+    <w:bookmarkEnd w:id="1790"/>
+    <w:bookmarkStart w:name="z1916" w:id="1791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган столицы при согласовании эскизного проекта проверяет его соответствие комплексной схеме организации дорожного движения в соответствии с правилами организации застройки и прохождения разрешительных процедур в сфере строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1770"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1791"/>
+    <w:bookmarkStart w:name="z1917" w:id="1792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       До принятия решения о выдаче архитектурно-планировочного задания с техническими условиями на подключение к источникам инженерного обеспечения и коммунальных услуг и согласования эскизного проекта проводится соответствующий анализ, в том числе по сведениям цифровых систем, на отсутствие нарушения норм и требований (условий, правил, ограничений), установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1918" w:id="1771"/>
+    <w:bookmarkEnd w:id="1792"/>
+    <w:bookmarkStart w:name="z1918" w:id="1793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Состав и объем исходных материалов, необходимых для выдачи архитектурно-планировочного задания, устанавливаются государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1771"/>
-    <w:bookmarkStart w:name="z1919" w:id="1772"/>
+    <w:bookmarkEnd w:id="1793"/>
+    <w:bookmarkStart w:name="z1919" w:id="1794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда для строительства нового или реконструкции (перепланировки, переоборудования, модернизации, реставрации) строительного объекта не требуется отвод (прирезка) земельного участка, а также, если для этих целей отсутствует необходимость в подключении к источникам инженерного обеспечения и коммунальных услуг, в архитектурно-планировочном задании делается соответствующая запись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1772"/>
-    <w:bookmarkStart w:name="z1920" w:id="1773"/>
+    <w:bookmarkEnd w:id="1794"/>
+    <w:bookmarkStart w:name="z1920" w:id="1795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Разработанная в соответствии с заданием на проектирование, архитектурно-планировочным заданием и иными исходными материалами проектно-сметная документация проходит согласование, комплексную вневедомственную экспертизу проекта строительства и утверждение в соответствии с требованиями, установленными государственными нормативными документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z1921" w:id="1774"/>
+    <w:bookmarkEnd w:id="1795"/>
+    <w:bookmarkStart w:name="z1921" w:id="1796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработанная проектно-сметная документация для строительства на водном объекте, территории водоохранных зон и полос подлежит согласованию в порядке, установленном водным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1774"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1796"/>
+    <w:bookmarkStart w:name="z1922" w:id="1797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. До начала производства строительно-монтажных работ заказчик обязан уведомить государственные органы, осуществляющие государственный архитектурно-строительный контроль и надзор, о начале осуществления деятельности по производству строительно-монтажных работ в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1923" w:id="1775"/>
+    <w:bookmarkEnd w:id="1797"/>
+    <w:bookmarkStart w:name="z1923" w:id="1798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если производство строительно-монтажных работ планируется на водных объектах, территории водоохранных зон и полос, условия производства работ подлежат согласованию в порядке, установленном водным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z1924" w:id="1776"/>
+    <w:bookmarkEnd w:id="1798"/>
+    <w:bookmarkStart w:name="z1924" w:id="1799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом не требуется уведомление энергопередающими организациями о начале строительно-монтажных работ по технологическому присоединению к собственным сетям электрических установок с установленной мощностью до 200 кВт субъектов предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1776"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1799"/>
+    <w:bookmarkStart w:name="z1925" w:id="1800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Процесс строительства сопровождается архитектурно-строительным контролем и надзором в соответствии с нормами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1926" w:id="1777"/>
+    <w:bookmarkEnd w:id="1800"/>
+    <w:bookmarkStart w:name="z1926" w:id="1801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случаях, когда сроки выполнения строительно-монтажных работ оказались меньше учтенных в утвержденной проектно-сметной документации, подрядчик (генеральный подрядчик) сохраняет право на оплату работ по твердой цене, предусмотренной договором (сметой) строительного подряда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1777"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1801"/>
+    <w:bookmarkStart w:name="z1927" w:id="1802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Строительный объект подлежит приемке в эксплуатацию в соответствии с нормами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1928" w:id="1778"/>
+    <w:bookmarkEnd w:id="1802"/>
+    <w:bookmarkStart w:name="z1928" w:id="1803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утвержденный в установленном порядке акт приемки строительного объекта в эксплуатацию является основанием для внесения в цифровую систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, регистрации прав на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1778"/>
-    <w:bookmarkStart w:name="z1929" w:id="1779"/>
+    <w:bookmarkEnd w:id="1803"/>
+    <w:bookmarkStart w:name="z1929" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Порядок, сроки оформления и выдачи документов, необходимых для строительства новых и изменения строительных объектов, устанавливаются правилами организации застройки и прохождения разрешительных процедур в сфере строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z1930" w:id="1780"/>
+    <w:bookmarkEnd w:id="1804"/>
+    <w:bookmarkStart w:name="z1930" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для обеспечения безопасности полетов воздушных судов, соблюдения требований безопасности полетов с учетом возможных негативных воздействий оборудования аэродрома и полетов воздушных судов на здоровье людей и деятельность физических и юридических лиц строительство на приаэродромной территории осуществляется с учетом ограничений, предусмотренных законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1780"/>
+    <w:bookmarkEnd w:id="1805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 120 предусматривается дополнить пунктом 17 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 121. Деятельность технического заказчика при реализации проектов строительства "под ключ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1932" w:id="1781"/>
+    <w:bookmarkStart w:name="z1932" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для реализации проектов по строительству "под ключ" на технически и технологически сложных объектах первого и второго уровней ответственности заказчик строительства вправе привлечь технического заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1781"/>
-    <w:bookmarkStart w:name="z1933" w:id="1782"/>
+    <w:bookmarkEnd w:id="1806"/>
+    <w:bookmarkStart w:name="z1933" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Технический заказчик выступает заказчиком для подрядчика (генерального подрядчика) и осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1782"/>
-    <w:bookmarkStart w:name="z1934" w:id="1783"/>
+    <w:bookmarkEnd w:id="1807"/>
+    <w:bookmarkStart w:name="z1934" w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвует в планировании реализации проекта строительства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1783"/>
-    <w:bookmarkStart w:name="z1935" w:id="1784"/>
+    <w:bookmarkEnd w:id="1808"/>
+    <w:bookmarkStart w:name="z1935" w:id="1809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполняет работы по инженерным изысканиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1784"/>
-    <w:bookmarkStart w:name="z1936" w:id="1785"/>
+    <w:bookmarkEnd w:id="1809"/>
+    <w:bookmarkStart w:name="z1936" w:id="1810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывает проектно-сметную документацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1785"/>
-    <w:bookmarkStart w:name="z1937" w:id="1786"/>
+    <w:bookmarkEnd w:id="1810"/>
+    <w:bookmarkStart w:name="z1937" w:id="1811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       определяет подрядчика (генерального подрядчика) для осуществления строительно-монтажных работ и заключает договор строительного подряда либо осуществляет строительно-монтажные работы самостоятельно; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1786"/>
-    <w:bookmarkStart w:name="z1938" w:id="1787"/>
+    <w:bookmarkEnd w:id="1811"/>
+    <w:bookmarkStart w:name="z1938" w:id="1812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает подрядчиков (генеральных подрядчиков) необходимыми исходными материалами и документацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1787"/>
-    <w:bookmarkStart w:name="z1939" w:id="1788"/>
+    <w:bookmarkEnd w:id="1812"/>
+    <w:bookmarkStart w:name="z1939" w:id="1813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет контроль за качеством и объемами выполняемых работ, наличием инженерно-технических работников, материально-технической оснащенности, предусмотренных проектно-сметной документацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z1940" w:id="1789"/>
+    <w:bookmarkEnd w:id="1813"/>
+    <w:bookmarkStart w:name="z1940" w:id="1814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает выполненные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1789"/>
-    <w:bookmarkStart w:name="z1941" w:id="1790"/>
+    <w:bookmarkEnd w:id="1814"/>
+    <w:bookmarkStart w:name="z1941" w:id="1815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает ведение исполнительно-технической документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1790"/>
-    <w:bookmarkStart w:name="z1942" w:id="1791"/>
+    <w:bookmarkEnd w:id="1815"/>
+    <w:bookmarkStart w:name="z1942" w:id="1816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает ввод строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z1943" w:id="1792"/>
+    <w:bookmarkEnd w:id="1816"/>
+    <w:bookmarkStart w:name="z1943" w:id="1817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок и требования к осуществлению деятельности технического заказчика определяются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z1944" w:id="1793"/>
+    <w:bookmarkEnd w:id="1817"/>
+    <w:bookmarkStart w:name="z1944" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Технический заказчик несет ответственность, установленную законами Республики Казахстан, за ненадлежащее выполнение своих функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1793"/>
+    <w:bookmarkEnd w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 122. Гарантийный срок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1946" w:id="1794"/>
+    <w:bookmarkStart w:name="z1946" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Гарантийный срок строительных объектов устанавливается в соответствии с настоящим Кодексом, Гражданским кодексом Республики Казахстан и иными нормативными правовыми актами Республики Казахстан или договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z1947" w:id="1795"/>
+    <w:bookmarkEnd w:id="1819"/>
+    <w:bookmarkStart w:name="z1947" w:id="1820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во всех иных случаях гарантийный срок устанавливается в зависимости от нормативного срока эксплуатации строительного объекта при заключении договора между заказчиком и подрядчиком (генеральным подрядчиком) на строительство, но не может составлять менее пяти лет, за исключением гарантийного срока на несущие конструкции, кровлю и наружные стены (фасады) зданий – не менее десяти лет, со дня приемки строительного объекта в эксплуатацию. Данный предел гарантийного срока не распространяется на временные строения и сооружения подсобно-вспомогательного назначения, предназначенные для личного пользования физических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z1948" w:id="1796"/>
+    <w:bookmarkEnd w:id="1820"/>
+    <w:bookmarkStart w:name="z1948" w:id="1821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормы настоящего пункта не распространяются на строительные материалы и изделия, оборудование и конструкции, по которым производителями указаны иные гарантийные сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z1949" w:id="1797"/>
+    <w:bookmarkEnd w:id="1821"/>
+    <w:bookmarkStart w:name="z1949" w:id="1822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ответственность по выявленным в течение установленного гарантийного срока несоответствиям и нарушениям возлагается на подрядчика (генерального подрядчика) с обязательствами по их устранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z1950" w:id="1798"/>
+    <w:bookmarkEnd w:id="1822"/>
+    <w:bookmarkStart w:name="z1950" w:id="1823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Если выявленные в течение гарантийного срока несоответствия и нарушения были вызваны нормальным износом строительного объекта или его частей, несоблюдением правил эксплуатации и содержания строительного объекта либо обстоятельствами, не зависящими от подрядчика (генерального подрядчика) строительно-монтажных работ, то последние освобождаются от ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z1951" w:id="1799"/>
+    <w:bookmarkEnd w:id="1823"/>
+    <w:bookmarkStart w:name="z1951" w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Споры и взаимные претензии по мерам и степени ответственности, связанные с гарантийными сроками, решаются в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1799"/>
+    <w:bookmarkEnd w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 123. Качество в строительстве</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1953" w:id="1800"/>
+    <w:bookmarkStart w:name="z1953" w:id="1825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормы и положения, устанавливающие требования по обеспечению надлежащего качества строительства, строительных объектов и строительной продукции регулируются настоящим Кодексом, Гражданским кодексом Республики Казахстан и иными нормативными правовыми актами Республики Казахстан и распространяются на все виды объемных, плоскостных и линейных сооружений (строений, зданий и их комплексов, коммуникаций), включая относящееся к ним технологическое и инженерное оборудование, а также на все виды работ (услуг) по их проектированию, строительству, изготовлению (производству) строительных материалов, изделий и конструкций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1800"/>
-    <w:bookmarkStart w:name="z1954" w:id="1801"/>
+    <w:bookmarkEnd w:id="1825"/>
+    <w:bookmarkStart w:name="z1954" w:id="1826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Безопасность и качество в строительстве обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1801"/>
-    <w:bookmarkStart w:name="z1955" w:id="1802"/>
+    <w:bookmarkEnd w:id="1826"/>
+    <w:bookmarkStart w:name="z1955" w:id="1827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдением требований безопасности, установленных техническими регламентами и документами по стандартизации на строительную продукцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z1956" w:id="1803"/>
+    <w:bookmarkEnd w:id="1827"/>
+    <w:bookmarkStart w:name="z1956" w:id="1828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензированием субъектов архитектурной, градостроительной и строительной деятельности и сертификацией специалистов в сфере архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z1957" w:id="1804"/>
+    <w:bookmarkEnd w:id="1828"/>
+    <w:bookmarkStart w:name="z1957" w:id="1829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) экспертизой обоснований инвестиций в строительство и проектно-сметной документацией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z1958" w:id="1805"/>
+    <w:bookmarkEnd w:id="1829"/>
+    <w:bookmarkStart w:name="z1958" w:id="1830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственным архитектурно-строительным контролем и надзором, техническим надзором и авторским сопровождением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z1959" w:id="1806"/>
+    <w:bookmarkEnd w:id="1830"/>
+    <w:bookmarkStart w:name="z1959" w:id="1831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документами по стандартизации продукции, в том числе строительной продукции, используемой в проектировании и строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z1960" w:id="1807"/>
+    <w:bookmarkEnd w:id="1831"/>
+    <w:bookmarkStart w:name="z1960" w:id="1832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аккредитацией испытательных лабораторий (центров), сертификацией продукции, в том числе строительной продукции, используемой в строительстве, а также технической оценкой новой продукции, способов производства, оснастки в строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1807"/>
-    <w:bookmarkStart w:name="z1961" w:id="1808"/>
+    <w:bookmarkEnd w:id="1832"/>
+    <w:bookmarkStart w:name="z1961" w:id="1833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) метрологической деятельностью в проектировании и строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1808"/>
-    <w:bookmarkStart w:name="z1962" w:id="1809"/>
+    <w:bookmarkEnd w:id="1833"/>
+    <w:bookmarkStart w:name="z1962" w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организацией сдачи и приемки строительных объектов в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z1963" w:id="1810"/>
+    <w:bookmarkEnd w:id="1834"/>
+    <w:bookmarkStart w:name="z1963" w:id="1835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) совершенствованием техники и технологии строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z1964" w:id="1811"/>
+    <w:bookmarkEnd w:id="1835"/>
+    <w:bookmarkStart w:name="z1964" w:id="1836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведением паспортизации строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z1965" w:id="1812"/>
+    <w:bookmarkEnd w:id="1836"/>
+    <w:bookmarkStart w:name="z1965" w:id="1837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) обследованием и наблюдением за состоянием эксплуатируемых строительных объектов либо консервированных и иных объектов незавершенного строительства с целью обеспечения нормативных характеристик. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z1966" w:id="1813"/>
+    <w:bookmarkEnd w:id="1837"/>
+    <w:bookmarkStart w:name="z1966" w:id="1838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На протяжении всего периода строительства (консервации) и срока эксплуатации строительных объектов обязательно обеспечение собственниками (заказчиками, владельцами), нанимателями (арендаторами), подрядчиком (генеральным подрядчиком) следующих основных характеристик их качества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z1967" w:id="1814"/>
+    <w:bookmarkEnd w:id="1838"/>
+    <w:bookmarkStart w:name="z1967" w:id="1839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) безопасности при строительстве и эксплуатации, включая ведение работ и содержание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z1968" w:id="1815"/>
+    <w:bookmarkEnd w:id="1839"/>
+    <w:bookmarkStart w:name="z1968" w:id="1840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соответствия требованиям охраны труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z1969" w:id="1816"/>
+    <w:bookmarkEnd w:id="1840"/>
+    <w:bookmarkStart w:name="z1969" w:id="1841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) устойчивости и надежности функционирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1816"/>
-    <w:bookmarkStart w:name="z1970" w:id="1817"/>
+    <w:bookmarkEnd w:id="1841"/>
+    <w:bookmarkStart w:name="z1970" w:id="1842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствия экологическим требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1817"/>
-    <w:bookmarkStart w:name="z1971" w:id="1818"/>
+    <w:bookmarkEnd w:id="1842"/>
+    <w:bookmarkStart w:name="z1971" w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечение основных характеристик качества является обязанностью всех субъектов, участвующих в инженерных изысканиях, проектировании, изготовлении (производстве) и поставке строительных материалов, изделий, оборудований и конструкций, строительстве и консервации объектов незавершенного строительства, приемке в эксплуатацию, содержании и эксплуатации строительных объектов, а также их постутилизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1818"/>
-    <w:bookmarkStart w:name="z1972" w:id="1819"/>
+    <w:bookmarkEnd w:id="1843"/>
+    <w:bookmarkStart w:name="z1972" w:id="1844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субъектами, обеспечивающими качество строительства и строительной продукции в соответствии с их функциями, являются лица, осуществляющие архитектурно-строительный контроль и надзор, экспертные организации, органы стандартизации и сертификации строительной продукции, заказчики, изыскатели, проектировщики, технический надзор, изготовители (производители) и поставщики используемой в строительстве продукции, в том числе строительной продукции, производители работ, собственники (пользователи, наниматели, арендаторы) строительного объекта или строительной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1819"/>
+    <w:bookmarkEnd w:id="1844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 124. Обязанности собственников в обеспечении безопасности и качественных характеристик строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1974" w:id="1820"/>
+    <w:bookmarkStart w:name="z1974" w:id="1845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственники в целях сохранения основных характеристик строительных объектов, обеспечивающих безопасность и надлежащее их качество при эксплуатации, обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
-    <w:bookmarkStart w:name="z1975" w:id="1821"/>
+    <w:bookmarkEnd w:id="1845"/>
+    <w:bookmarkStart w:name="z1975" w:id="1846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять работы по восстановлению, усилению, переустройству, перепланировке, переоборудованию, реконструкции, расширению, техническому перевооружению, модификации, реставрации и постутилизации строительного объекта, а также изменению архитектурного облика населенного пункта и (или) градостроительных аспектов строительного объекта только в соответствии с установленным законодательством Республики Казахстан порядком прохождения разрешительных процедур, строительными, санитарными, противопожарными, противовзрывными, экологическими и другими обязательными нормами и правилами, предусмотренными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z1976" w:id="1822"/>
+    <w:bookmarkEnd w:id="1846"/>
+    <w:bookmarkStart w:name="z1976" w:id="1847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать меры по недопущению разрушения и (или) порчи строительного объекта пользователями (нанимателями, арендаторами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z1977" w:id="1823"/>
+    <w:bookmarkEnd w:id="1847"/>
+    <w:bookmarkStart w:name="z1977" w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организовывать проведение комплекса строительно-монтажных работ по постутилизации строительных объектов на основании выданного решения в соответствии с правилами, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1823"/>
+    <w:bookmarkEnd w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 125. Обязанности пользователей (нанимателей, арендаторов) в обеспечении качественных характеристик строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1979" w:id="1824"/>
+    <w:bookmarkStart w:name="z1979" w:id="1849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пользователи (наниматели, арендаторы) в целях сохранения основных характеристик строительных объектов, обеспечивающих надлежащее их качество при эксплуатации, обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z1980" w:id="1825"/>
+    <w:bookmarkEnd w:id="1849"/>
+    <w:bookmarkStart w:name="z1980" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эксплуатировать строительный объект в целом либо его арендуемую часть в соответствии с требованиями, установленными законодательством Республики Казахстан, и условиями договора найма (аренды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z1981" w:id="1826"/>
+    <w:bookmarkEnd w:id="1850"/>
+    <w:bookmarkStart w:name="z1981" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно и надлежаще осуществлять работы по содержанию и ремонту строительного объекта, возложенные на пользователя (нанимателя, арендатора) в соответствии с договором найма (аренды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z1982" w:id="1827"/>
+    <w:bookmarkEnd w:id="1851"/>
+    <w:bookmarkStart w:name="z1982" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять работы по восстановлению, усилению, переустройству, перепланировке, переоборудованию, реконструкции, расширению, техническому перевооружению, модификации, реставрации, а также изменению архитектурного облика населенного пункта и (или) градостроительных аспектов строительного объекта только с согласия собственника строительного объекта и в соответствии со строительными, санитарными, противопожарными, противовзрывными и другими обязательными нормами и правилами, предусмотренными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z1983" w:id="1828"/>
+    <w:bookmarkEnd w:id="1852"/>
+    <w:bookmarkStart w:name="z1983" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уведомить собственника строительного объекта о происходящих изменениях характеристик строительного объекта или технических авариях, произошедших при его эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z1984" w:id="1829"/>
+    <w:bookmarkEnd w:id="1853"/>
+    <w:bookmarkStart w:name="z1984" w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 16. ОСОБЕННОСТИ ПРОЕКТИРОВАНИЯ И СТРОИТЕЛЬСТВА В СЕЙСМИЧЕСКИХ ЗОНАХ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1829"/>
+    <w:bookmarkEnd w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 126. Сейсмическое зонирование сейсмоактивных территорий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1986" w:id="1830"/>
+    <w:bookmarkStart w:name="z1986" w:id="1855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для снижения ущерба от землетрясений осуществляется сейсмическое зонирование сейсмоактивных территорий, необходимое для планирования застройки территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1830"/>
-    <w:bookmarkStart w:name="z1987" w:id="1831"/>
+    <w:bookmarkEnd w:id="1855"/>
+    <w:bookmarkStart w:name="z1987" w:id="1856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В зависимости от задач, объекта и масштаба исследований на территории Республики Казахстан разрабатываются карты общего сейсмического зонирования, детального сейсмического зонирования и сейсмического микрозонирования в соответствии с законодательством Республики Казахстан в сфере гражданской защиты, которые выполняются научно-исследовательскими организациями в области фундаментальных и прикладных исследований по проблемам обеспечения сейсмической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1831"/>
-    <w:bookmarkStart w:name="z1988" w:id="1832"/>
+    <w:bookmarkEnd w:id="1856"/>
+    <w:bookmarkStart w:name="z1988" w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Карты сейсмического микрозонирования являются неотъемлемой частью исходных материалов, выдаваемых местным исполнительным органом для разработки предпроектной и проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1832"/>
+    <w:bookmarkEnd w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 127. Оценка сейсмического риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1990" w:id="1833"/>
+    <w:bookmarkStart w:name="z1990" w:id="1858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сейсмический риск – вероятность социально-экономического ущерба от возможных землетрясений в соответствии с расчетной сейсмической опасностью территории и уязвимостью строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z1991" w:id="1834"/>
+    <w:bookmarkEnd w:id="1858"/>
+    <w:bookmarkStart w:name="z1991" w:id="1859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка сейсмического риска осуществляется путем разработки научного прогноза человеческих жертв, материальных и иных потерь, которые могут возникнуть в результате землетрясения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1834"/>
-    <w:bookmarkStart w:name="z1992" w:id="1835"/>
+    <w:bookmarkEnd w:id="1859"/>
+    <w:bookmarkStart w:name="z1992" w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Карты сейсмического риска составляются на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1835"/>
-    <w:bookmarkStart w:name="z1993" w:id="1836"/>
+    <w:bookmarkEnd w:id="1860"/>
+    <w:bookmarkStart w:name="z1993" w:id="1861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценки сейсмической уязвимости территорий и потенциала возможного ущерба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1836"/>
-    <w:bookmarkStart w:name="z1994" w:id="1837"/>
+    <w:bookmarkEnd w:id="1861"/>
+    <w:bookmarkStart w:name="z1994" w:id="1862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комплексного анализа устойчивости строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1837"/>
-    <w:bookmarkStart w:name="z1995" w:id="1838"/>
+    <w:bookmarkEnd w:id="1862"/>
+    <w:bookmarkStart w:name="z1995" w:id="1863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прогноза человеческих потерь и экономических убытков при землетрясении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z1996" w:id="1839"/>
+    <w:bookmarkEnd w:id="1863"/>
+    <w:bookmarkStart w:name="z1996" w:id="1864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иных данных в порядке, определяемом уполномоченным органом в сфере гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z1997" w:id="1840"/>
+    <w:bookmarkEnd w:id="1864"/>
+    <w:bookmarkStart w:name="z1997" w:id="1865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оценка сейсмического риска на территории Республики Казахстан выполняется специализированными научно-исследовательскими организациями для получения данных о возможной оценке вероятного социально-экономического ущерба в результате землетрясения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z1998" w:id="1841"/>
+    <w:bookmarkEnd w:id="1865"/>
+    <w:bookmarkStart w:name="z1998" w:id="1866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Программы снижения потенциальных последствий от землетрясений разрабатываются на основе карты сейсмического риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1841"/>
+    <w:bookmarkEnd w:id="1866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 128. Паспортизация строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2000" w:id="1842"/>
+    <w:bookmarkStart w:name="z2000" w:id="1867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Местные исполнительные органы обеспечивают выполнение паспортизации строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1842"/>
-    <w:bookmarkStart w:name="z2001" w:id="1843"/>
+    <w:bookmarkEnd w:id="1867"/>
+    <w:bookmarkStart w:name="z2001" w:id="1868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Паспортизация строительного объекта осуществляется путем проведения предварительного визуального обследования с целью получения полной информации, необходимой для выполнения оценки сейсмических рисков, сейсмостойкости и конструктивной уязвимости строительного объекта с учетом фактического состояния их конструкций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1843"/>
-    <w:bookmarkStart w:name="z2002" w:id="1844"/>
+    <w:bookmarkEnd w:id="1868"/>
+    <w:bookmarkStart w:name="z2002" w:id="1869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Паспортизация строительного объекта выполняется специализированными научно-исследовательскими организациями в области сейсмостойкого строительства в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1844"/>
+    <w:bookmarkEnd w:id="1869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 129. Оценка сейсмической опасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2004" w:id="1845"/>
+    <w:bookmarkStart w:name="z2004" w:id="1870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оценка сейсмической опасности осуществляется путем определения вероятности возникновения землетрясения, а также уязвимости строительных объектов (паспортизация строительных объектов). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1845"/>
-    <w:bookmarkStart w:name="z2005" w:id="1846"/>
+    <w:bookmarkEnd w:id="1870"/>
+    <w:bookmarkStart w:name="z2005" w:id="1871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. На строительных объектах, отнесенных к первому уровню ответственности, устанавливаются инженерно-сейсмометрические станции для определения динамических параметров в процессе их эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1846"/>
-    <w:bookmarkStart w:name="z2006" w:id="1847"/>
+    <w:bookmarkEnd w:id="1871"/>
+    <w:bookmarkStart w:name="z2006" w:id="1872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка сейсмической опасности включает в себя расчет интенсивности колебаний на поверхности земли и оценку вероятности их возникновения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z2007" w:id="1848"/>
+    <w:bookmarkEnd w:id="1872"/>
+    <w:bookmarkStart w:name="z2007" w:id="1873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 17. ОСОБЕННОСТИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1848"/>
+    <w:bookmarkEnd w:id="1873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 130. Общие требования к индивидуальному жилищному строительству</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2009" w:id="1849"/>
+    <w:bookmarkStart w:name="z2009" w:id="1874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заказчик вправе построить индивидуальный жилой дом по проекту, не нарушающему установленные строительные и другие обязательные нормы и правила, предусмотренные законодательством Республики Казахстан, и согласованному с местным исполнительным органом города республиканского значения, столицы, района (города областного значения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z2010" w:id="1850"/>
+    <w:bookmarkEnd w:id="1874"/>
+    <w:bookmarkStart w:name="z2010" w:id="1875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Размеры индивидуального жилого дома и других строений, расположенных на закрепленном в установленном порядке земельном участке, определяются заказчиком самостоятельно при условии, что их внешние габариты (в том числе высота) обеспечивают установленные обязательные нормативные, санитарные, противопожарные и технические разрывы между этими строениями, а также строениями на смежных земельных участках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z2011" w:id="1851"/>
+    <w:bookmarkEnd w:id="1875"/>
+    <w:bookmarkStart w:name="z2011" w:id="1876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Индивидуальное жилищное строительство финансируется за счет собственных средств заказчика и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z2012" w:id="1852"/>
+    <w:bookmarkEnd w:id="1876"/>
+    <w:bookmarkStart w:name="z2012" w:id="1877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Индивидуальные жилые дома принимаются в эксплуатацию в соответствии с настоящим Кодексом после выполнения всех строительно-монтажных работ и благоустройства отведенного земельного участка под индивидуальное жилищное строительство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1852"/>
+    <w:bookmarkEnd w:id="1877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 131. Финансирование строительства и эксплуатации объектов социальной, транспортной и инженерной инфраструктур на территории индивидуальной жилой застройки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2014" w:id="1853"/>
+    <w:bookmarkStart w:name="z2014" w:id="1878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансирование строительства и эксплуатации объектов социальной, транспортной и инженерной инфраструктур, предназначенных для обслуживания территории индивидуальной жилой застройки, а также затраты на развитие источников инженерного обеспечения производятся за счет бюджетных средств и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z2015" w:id="1854"/>
+    <w:bookmarkEnd w:id="1878"/>
+    <w:bookmarkStart w:name="z2015" w:id="1879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Инженерное обустройство территорий индивидуальной жилой застройки объектами социальной, транспортной и инженерной инфраструктур, а также эксплуатация, ремонт и реконструкция (модернизация) этих объектов осуществляются за счет средств собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z2016" w:id="1855"/>
+    <w:bookmarkEnd w:id="1879"/>
+    <w:bookmarkStart w:name="z2016" w:id="1880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 18. ПРИЕМКА СТРОИТЕЛЬНЫХ ОБЪЕКТОВ В ЭКСПЛУАТАЦИЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1855"/>
+    <w:bookmarkEnd w:id="1880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 132. Общие требования к порядку приемки и ввода строительных объектов в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2018" w:id="1856"/>
+    <w:bookmarkStart w:name="z2018" w:id="1881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приемка строительных объектов в эксплуатацию регулируется настоящим Кодексом и Гражданским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z2019" w:id="1857"/>
+    <w:bookmarkEnd w:id="1881"/>
+    <w:bookmarkStart w:name="z2019" w:id="1882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Приемка и ввод строительного объекта в эксплуатацию производятся заказчиком при его полной готовности в соответствии с утвержденным проектом строительства и наличии декларации о соответствии, заключений о качестве строительно-монтажных работ, о соответствии выполненных работ проекту строительства и соответствии строительного объекта требованиям пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1857"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2021" w:id="1859"/>
+    <w:bookmarkEnd w:id="1882"/>
+    <w:bookmarkStart w:name="z2020" w:id="1883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение о качестве строительно-монтажных работ должно быть согласовано с местным исполнительным органом столицы, области, города республиканского значения, осуществляющим государственный архитектурно-строительный контроль и надзор, в порядке, определенном уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1883"/>
+    <w:bookmarkStart w:name="z2021" w:id="1884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении установленного срока приемки строительного объекта в эксплуатацию расходы по содержанию строительного объекта несет заказчик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z2022" w:id="1860"/>
+    <w:bookmarkEnd w:id="1884"/>
+    <w:bookmarkStart w:name="z2022" w:id="1885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом полная готовность строительного объекта определяется в соответствии с правилами организации застройки и прохождения разрешительных процедур в сфере строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1860"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1885"/>
+    <w:bookmarkStart w:name="z2023" w:id="1886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отдельных случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, приемка строительного объекта в эксплуатацию производится собственником (заказчиком, инвестором) самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2024" w:id="1861"/>
+    <w:bookmarkEnd w:id="1886"/>
+    <w:bookmarkStart w:name="z2024" w:id="1887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приемка в эксплуатацию завершенных дорожных работ по строительству волоконно-оптических линий связи производится заказчиком строительства волоконно-оптических линий связи вдоль автомобильных дорог при их полной готовности и осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1861"/>
-    <w:bookmarkStart w:name="z2025" w:id="1862"/>
+    <w:bookmarkEnd w:id="1887"/>
+    <w:bookmarkStart w:name="z2025" w:id="1888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Приемка и ввод в эксплуатацию строительных объектов незавершенного строительства не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z2026" w:id="1863"/>
+    <w:bookmarkEnd w:id="1888"/>
+    <w:bookmarkStart w:name="z2026" w:id="1889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ввод в эксплуатацию строительных объектов незавершенного строительства допускается в части завершенных очередей строительства (в том числе пусковых комплексов и этапов) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1863"/>
-    <w:bookmarkStart w:name="z2027" w:id="1864"/>
+    <w:bookmarkEnd w:id="1889"/>
+    <w:bookmarkStart w:name="z2027" w:id="1890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Приемка строительного объекта в эксплуатацию оформляется актом приемки строительного объекта в эксплуатацию. Акт приемки строительного объекта в эксплуатацию подлежит утверждению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z2028" w:id="1865"/>
+    <w:bookmarkEnd w:id="1890"/>
+    <w:bookmarkStart w:name="z2028" w:id="1891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утверждение акта приемки строительного объекта в эксплуатацию производится заказчиком. Дата подписания акта приемки строительного объекта в эксплуатацию считается датой его утверждения и датой ввода строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z2029" w:id="1866"/>
+    <w:bookmarkEnd w:id="1891"/>
+    <w:bookmarkStart w:name="z2029" w:id="1892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акт приемки строительного объекта в эксплуатацию подписывается заказчиком, подрядчиком (генеральным подрядчиком), лицами, осуществляющими управление проектом, технический надзор и авторское сопровождение, на основании декларации о соответствии и заключений о соответствии выполненных работ проекту строительства и качестве строительно-монтажных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1866"/>
-    <w:bookmarkStart w:name="z2030" w:id="1867"/>
+    <w:bookmarkEnd w:id="1892"/>
+    <w:bookmarkStart w:name="z2030" w:id="1893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае приемки строительного объекта в эксплуатацию с нарушениями и (или) недостатками (дефектами и недоделками) участники приемки строительного объекта в эксплуатацию несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1867"/>
-    <w:bookmarkStart w:name="z2031" w:id="1868"/>
+    <w:bookmarkEnd w:id="1893"/>
+    <w:bookmarkStart w:name="z2031" w:id="1894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В обязанности участников приемки строительного объекта в эксплуатацию входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1868"/>
-    <w:bookmarkStart w:name="z2032" w:id="1869"/>
+    <w:bookmarkEnd w:id="1894"/>
+    <w:bookmarkStart w:name="z2032" w:id="1895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление и документальное подтверждение готовности строительного объекта в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1869"/>
-    <w:bookmarkStart w:name="z2033" w:id="1870"/>
+    <w:bookmarkEnd w:id="1895"/>
+    <w:bookmarkStart w:name="z2033" w:id="1896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка соответствия выполненных строительно-монтажных работ и смонтированного технологического, инженерного или иного оборудования утвержденной в установленном порядке проектно-сметной документации, нормативным требованиям (условиям, ограничениям);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1870"/>
-    <w:bookmarkStart w:name="z2034" w:id="1871"/>
+    <w:bookmarkEnd w:id="1896"/>
+    <w:bookmarkStart w:name="z2034" w:id="1897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) установление соответствия вводимой в действие мощности (вместимости, пропускной способности) строительного объекта утвержденным в строительном проекте показателям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1871"/>
-    <w:bookmarkStart w:name="z2035" w:id="1872"/>
+    <w:bookmarkEnd w:id="1897"/>
+    <w:bookmarkStart w:name="z2035" w:id="1898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение контрольного опробования и испытаний смонтированного технологического, инженерного или иного оборудования и инженерных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1872"/>
-    <w:bookmarkStart w:name="z2036" w:id="1873"/>
+    <w:bookmarkEnd w:id="1898"/>
+    <w:bookmarkStart w:name="z2036" w:id="1899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случае непригодности строительного объекта к эксплуатации представление заказчику соответствующего мотивированного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1873"/>
-    <w:bookmarkStart w:name="z2037" w:id="1874"/>
+    <w:bookmarkEnd w:id="1899"/>
+    <w:bookmarkStart w:name="z2037" w:id="1900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Подписание акта приемки строительного объекта в эксплуатацию осуществляется после окончательного осмотра строительного объекта и соблюдения требований, установленных настоящей главой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1874"/>
-    <w:bookmarkStart w:name="z2038" w:id="1875"/>
+    <w:bookmarkEnd w:id="1900"/>
+    <w:bookmarkStart w:name="z2038" w:id="1901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Эксплуатация строительного объекта без утвержденного акта приемки строительного объекта в эксплуатацию не допускается. Допускается эксплуатация промышленных (производственных) объектов на территории специальных экономических и индустриальных зон при проведении пусконаладочных работ. Выпускаемая при пусконаладочных работах продукция, соответствующая требованиям стандартизации и безопасности, реализовывается после утверждения акта приемки строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1875"/>
-    <w:bookmarkStart w:name="z2039" w:id="1876"/>
+    <w:bookmarkEnd w:id="1901"/>
+    <w:bookmarkStart w:name="z2039" w:id="1902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основанием для внесения в цифровую систему правового кадастра идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, регистрации прав на недвижимое имущество является утвержденный акт приемки строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1876"/>
-    <w:bookmarkStart w:name="z2040" w:id="1877"/>
+    <w:bookmarkEnd w:id="1902"/>
+    <w:bookmarkStart w:name="z2040" w:id="1903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заказчик до утверждения акта приемки строительного объекта в эксплуатацию направляет исполнительную геодезическую съемку фактического положения инженерных сетей и (или) зданий (сооружений) в государственный градостроительный кадастр для регистрации в автоматизированной цифровой системе государственного градостроительного кадастра в соответствии с правилами регистрации в автоматизированной цифровой системе государственного градостроительного кадастра градостроительных проектов, предпроектной и проектно-сметной документации, а также объектов архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1877"/>
+    <w:bookmarkEnd w:id="1903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 133. Строительные объекты, принимаемые в эксплуатацию заказчиком (собственником, инвестором) самостоятельно</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2042" w:id="1904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заказчик (собственник, инвестор) самостоятельно осуществляет приемку строительного объекта в эксплуатацию строительных объектов третьего уровня ответственности, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1904"/>
+    <w:bookmarkStart w:name="z2043" w:id="1905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нормы настоящей статьи не могут быть применены, если указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса изменения помещений (отдельных частей строительного объекта), а также строительство и эксплуатация перечисленных строительных объектов третьего уровня ответственности ущемляют права других граждан либо противоречат государственным, общественным и (или) частным интересам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2044" w:id="1878"/>
+    <w:bookmarkEnd w:id="1905"/>
+    <w:bookmarkStart w:name="z2044" w:id="1906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нормы настоящей статьи также не распространяются на строительство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1878"/>
-    <w:bookmarkStart w:name="z2045" w:id="1879"/>
+    <w:bookmarkEnd w:id="1906"/>
+    <w:bookmarkStart w:name="z2045" w:id="1907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительных объектов, финансируемых за счет государственных инвестиций либо с их участием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1879"/>
-    <w:bookmarkStart w:name="z2046" w:id="1880"/>
+    <w:bookmarkEnd w:id="1907"/>
+    <w:bookmarkStart w:name="z2046" w:id="1908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индивидуальных жилых домов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1880"/>
-    <w:bookmarkStart w:name="z2047" w:id="1881"/>
+    <w:bookmarkEnd w:id="1908"/>
+    <w:bookmarkStart w:name="z2047" w:id="1909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок приемки, а также форма акта приемки строительного объекта в эксплуатацию заказчиком (собственником, инвестором) самостоятельно утверждаются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1881"/>
-    <w:bookmarkStart w:name="z2048" w:id="1882"/>
+    <w:bookmarkEnd w:id="1909"/>
+    <w:bookmarkStart w:name="z2048" w:id="1910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Акт приемки строительного объекта в эксплуатацию заказчиком (собственником, инвестором) самостоятельно с приложением исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений) подлежит обязательному учету местными исполнительными органами, осуществляющими функции в сфере архитектуры и градостроительства, в автоматизированной цифровой системе государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1882"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1910"/>
+    <w:bookmarkStart w:name="z2049" w:id="1911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнительная геодезическая съемка не требуется при сдаче объектов собственником самостоятельно для объектов, указанных в подпунктах 4), 12), 14), 17), 18) и 20) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 134. Порядок приемки строительных объектов в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2051" w:id="1883"/>
+    <w:bookmarkStart w:name="z2051" w:id="1912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Приемка строительного объекта в эксплуатацию от подрядчика (генерального подрядчика) осуществляется заказчиком совместно с авторским сопровождением, техническим надзором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1883"/>
-    <w:bookmarkStart w:name="z2052" w:id="1884"/>
+    <w:bookmarkEnd w:id="1912"/>
+    <w:bookmarkStart w:name="z2052" w:id="1913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. После получения от подрядчика (генерального подрядчика) письменного извещения о готовности строительного объекта к приемке в эксплуатацию заказчик осуществляет приемку строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1884"/>
-    <w:bookmarkStart w:name="z2053" w:id="1885"/>
+    <w:bookmarkEnd w:id="1913"/>
+    <w:bookmarkStart w:name="z2053" w:id="1914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Со дня получения извещения от подрядчика (генерального подрядчика) о готовности строительного объекта заказчик запрашивает у подрядчика (генерального подрядчика) и лиц, осуществляющих технический надзор и авторское сопровождение, пожарно-техническое обследование, декларацию о соответствии, заключения о качестве строительно-монтажных работ, соответствии выполненных работ проекту строительства и соответствии объекта требованиям пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1885"/>
-    <w:bookmarkStart w:name="z2054" w:id="1886"/>
+    <w:bookmarkEnd w:id="1914"/>
+    <w:bookmarkStart w:name="z2054" w:id="1915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подрядчик (генеральный подрядчик) и лица, осуществляющие технический надзор и авторское сопровождение, в течение трех рабочих дней со дня получения запроса от заказчика представляют декларацию о соответствии, заключения о качестве строительно-монтажных работ и соответствии выполненных работ проекту строительства либо отрицательные заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1886"/>
-    <w:bookmarkStart w:name="z2055" w:id="1887"/>
+    <w:bookmarkEnd w:id="1915"/>
+    <w:bookmarkStart w:name="z2055" w:id="1916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальный орган уполномоченного органа в сфере гражданской защиты в установленные законодательством Республики Казахстан сроки со дня получения заявления от заказчика осуществляет пожарно-техническое обследование и при соответствии объекта с массовым пребыванием людей и зданий высотой более двадцати восьми метров требованиям пожарной безопасности перед приемкой их в эксплуатацию выдает соответствующее заключение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1887"/>
-    <w:bookmarkStart w:name="z2056" w:id="1888"/>
+    <w:bookmarkEnd w:id="1916"/>
+    <w:bookmarkStart w:name="z2056" w:id="1917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение о соответствии выполненных работ проекту строительства является основанием для обеспечения поставщиками услуг по инженерному и коммунальному обеспечению доступа к оказываемым ими услугам в соответствии с ранее выданными техническими условиями при проектировании строительного объекта, если это не противоречит нормам и требованиям, установленным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1888"/>
-    <w:bookmarkStart w:name="z2057" w:id="1889"/>
+    <w:bookmarkEnd w:id="1917"/>
+    <w:bookmarkStart w:name="z2057" w:id="1918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заказчик на основании декларации о соответствии, заключений о качестве строительно-монтажных работ, о соответствии выполненных работ проекту строительства и соответствии объекта требованиям пожарной безопасности совместно с подрядчиком (генеральным подрядчиком), лицами, осуществляющими технический надзор и авторское сопровождение, обязан проверить исполнительную техническую документацию на предмет наличия и комплектности, осмотреть и принять строительный объект в эксплуатацию по акту приемки строительного объекта в эксплуатацию (провести окончательную проверку строительного объекта на готовность к приемке в эксплуатацию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1889"/>
-    <w:bookmarkStart w:name="z2058" w:id="1890"/>
+    <w:bookmarkEnd w:id="1918"/>
+    <w:bookmarkStart w:name="z2058" w:id="1919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае выявления нарушений утвержденных проектных решений и нормативов государственных (межгосударственных) нормативных документов, а также при наличии отрицательных заключений (выданных по итогам авторского сопровождения и (или) технического надзора) заказчик принимает строительный объект в эксплуатацию после устранения подрядчиком (генеральным подрядчиком) нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1890"/>
-    <w:bookmarkStart w:name="z2059" w:id="1891"/>
+    <w:bookmarkEnd w:id="1919"/>
+    <w:bookmarkStart w:name="z2059" w:id="1920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При устранении выявленных нарушений приемка строительного объекта в эксплуатацию осуществляется в порядке, установленном настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1891"/>
-    <w:bookmarkStart w:name="z2060" w:id="1892"/>
+    <w:bookmarkEnd w:id="1920"/>
+    <w:bookmarkStart w:name="z2060" w:id="1921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Представление заказчику проектно-сметной документации, декларации о соответствии, заключений о качестве строительно-монтажных работ, соответствии выполненных работ проекту строительства и соответствии объекта требованиям пожарной безопасности не снимает с исполнителей подряда на проектные и строительно-монтажные работы, лиц, осуществляющих технический надзор и авторское сопровождение, пожарно-техническое обследование, ответственности за выполненные работы при проектировании, строительстве, приемке и вводе строительного объекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1892"/>
+    <w:bookmarkEnd w:id="1921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 135. Порядок ведения и учета актов приемки строительного объекта в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2062" w:id="1893"/>
+    <w:bookmarkStart w:name="z2062" w:id="1922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная корпорация "Правительство для граждан" в течение одного рабочего дня с момента получения от заявителя утвержденного акта приемки строительного объекта в эксплуатацию с приложением к нему технических характеристик строительного объекта и исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений), декларации о соответствии, заключений о качестве строительно-монтажных работ, соответствии выполненных работ утвержденному проекту строительства и соответствии объекта требованиям пожарной безопасности направляет одновременно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1893"/>
-    <w:bookmarkStart w:name="z2063" w:id="1894"/>
+    <w:bookmarkEnd w:id="1922"/>
+    <w:bookmarkStart w:name="z2063" w:id="1923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в соответствующий местный исполнительный орган, осуществляющий функции в сфере архитектуры и градостроительства, по месту нахождения строительного объекта утвержденный акт приемки строительного объекта в эксплуатацию с приложением к нему технических характеристик строительного объекта и исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1894"/>
-    <w:bookmarkStart w:name="z2064" w:id="1895"/>
+    <w:bookmarkEnd w:id="1923"/>
+    <w:bookmarkStart w:name="z2064" w:id="1924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в государственные органы, осуществляющие архитектурно-строительный контроль и надзор, по месту нахождения строительного объекта утвержденный акт приемки строительного объекта в эксплуатацию с приложением к нему технических характеристик строительного объекта, декларации о соответствии, заключений о качестве строительно-монтажных работ, соответствии выполненных работ утвержденному проекту строительства и соответствии объекта требованиям пожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1895"/>
-    <w:bookmarkStart w:name="z2065" w:id="1896"/>
+    <w:bookmarkEnd w:id="1924"/>
+    <w:bookmarkStart w:name="z2065" w:id="1925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Местные исполнительные органы, осуществляющие функции в сфере архитектуры и градостроительства, до истечения одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" проводят сверку на соблюдение заказчиком процедур, определенных правилами организации застройки и прохождения разрешительных процедур в сфере строительства, и производят учет акта приемки строительного объекта в эксплуатацию посредством автоматизированной цифровой системы государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1896"/>
-    <w:bookmarkStart w:name="z2066" w:id="1897"/>
+    <w:bookmarkEnd w:id="1925"/>
+    <w:bookmarkStart w:name="z2066" w:id="1926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам сверки в случае установления несоответствия строительного объекта требованиям правил организации застройки и прохождения разрешительных процедур в сфере строительства в течение одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" письменно информируют об этом органы государственного архитектурно-строительного контроля и надзора и Государственную корпорацию "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1897"/>
-    <w:bookmarkStart w:name="z2067" w:id="1898"/>
+    <w:bookmarkEnd w:id="1926"/>
+    <w:bookmarkStart w:name="z2067" w:id="1927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия несоответствия в течение одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" письменно информируют Государственную корпорацию "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1898"/>
-    <w:bookmarkStart w:name="z2068" w:id="1899"/>
+    <w:bookmarkEnd w:id="1927"/>
+    <w:bookmarkStart w:name="z2068" w:id="1928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные органы, осуществляющие архитектурно-строительный контроль и надзор, до истечения одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" проводят сверку на предмет соблюдения заказчиком норм и требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1899"/>
-    <w:bookmarkStart w:name="z2069" w:id="1900"/>
+    <w:bookmarkEnd w:id="1928"/>
+    <w:bookmarkStart w:name="z2069" w:id="1929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие согласований и соответствие полученных документов утвержденным формам и установленным требованиям правил организации застройки и прохождения разрешительных процедур в сфере строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1900"/>
-    <w:bookmarkStart w:name="z2070" w:id="1901"/>
+    <w:bookmarkEnd w:id="1929"/>
+    <w:bookmarkStart w:name="z2070" w:id="1930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие подтверждения центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в сфере социальной защиты населения, обеспеченности доступа для маломобильных групп населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1901"/>
-    <w:bookmarkStart w:name="z2071" w:id="1902"/>
+    <w:bookmarkEnd w:id="1930"/>
+    <w:bookmarkStart w:name="z2071" w:id="1931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подключение к наружным инженерным коммуникациям, обеспечивающим нормальную эксплуатацию строительного объекта и принятым эксплуатационными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1902"/>
-    <w:bookmarkStart w:name="z2072" w:id="1903"/>
+    <w:bookmarkEnd w:id="1931"/>
+    <w:bookmarkStart w:name="z2072" w:id="1932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие квартир и нежилых помещений, расположенных в многоквартирных жилых домах, требованиям по шумоизоляции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1903"/>
-    <w:bookmarkStart w:name="z2073" w:id="1904"/>
+    <w:bookmarkEnd w:id="1932"/>
+    <w:bookmarkStart w:name="z2073" w:id="1933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие исполнительной геодезической съемки фактического положения подземных инженерных сетей и (или) зданий (сооружений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1904"/>
-    <w:bookmarkStart w:name="z2074" w:id="1905"/>
+    <w:bookmarkEnd w:id="1933"/>
+    <w:bookmarkStart w:name="z2074" w:id="1934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие поэтажного плана и (или) плана строительного объекта с экспликацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1905"/>
-    <w:bookmarkStart w:name="z2075" w:id="1906"/>
+    <w:bookmarkEnd w:id="1934"/>
+    <w:bookmarkStart w:name="z2075" w:id="1935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличие уведомления о начале строительно-монтажных работ, в том числе обновленных данных обо всех изменениях в период строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1906"/>
-    <w:bookmarkStart w:name="z2076" w:id="1907"/>
+    <w:bookmarkEnd w:id="1935"/>
+    <w:bookmarkStart w:name="z2076" w:id="1936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) соблюдение установленных обязанностей техническим надзором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1907"/>
-    <w:bookmarkStart w:name="z2077" w:id="1908"/>
+    <w:bookmarkEnd w:id="1936"/>
+    <w:bookmarkStart w:name="z2077" w:id="1937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) соответствие технико-экономических показателей утвержденному проекту строительства, прошедшему комплексную вневедомственную экспертизу проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1908"/>
-    <w:bookmarkStart w:name="z2078" w:id="1909"/>
+    <w:bookmarkEnd w:id="1937"/>
+    <w:bookmarkStart w:name="z2078" w:id="1938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) наличие регистрации и внесение исполнительной геодезической съемки в автоматизированную цифровую систему государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1909"/>
-    <w:bookmarkStart w:name="z2079" w:id="1910"/>
+    <w:bookmarkEnd w:id="1938"/>
+    <w:bookmarkStart w:name="z2079" w:id="1939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении нарушений в течение одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" письменно информируют об этом Государственную корпорацию "Правительство для граждан" с подробным описанием выявленного нарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1910"/>
-    <w:bookmarkStart w:name="z2080" w:id="1911"/>
+    <w:bookmarkEnd w:id="1939"/>
+    <w:bookmarkStart w:name="z2080" w:id="1940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии достаточных данных, указывающих на нарушение требований настоящего Кодекса и несоблюдение разрешительных процедур в сфере строительства, органы государственного архитектурно-строительного контроля и надзора применяют меры по привлечению лиц, допустивших нарушения, к ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1911"/>
-    <w:bookmarkStart w:name="z2081" w:id="1912"/>
+    <w:bookmarkEnd w:id="1940"/>
+    <w:bookmarkStart w:name="z2081" w:id="1941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия нарушений в течение одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" письменно информируют об этом Государственную корпорацию "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1912"/>
-    <w:bookmarkStart w:name="z2082" w:id="1913"/>
+    <w:bookmarkEnd w:id="1941"/>
+    <w:bookmarkStart w:name="z2082" w:id="1942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ответственность за предоставление информации в сроки, установленные пунктами 2 и 3 настоящей статьи, возлагается на должностных лиц местных исполнительных органов, осуществляющих функции в сфере архитектуры и градостроительства, а также государственного архитектурно-строительного контроля и надзора в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1913"/>
-    <w:bookmarkStart w:name="z2083" w:id="1914"/>
+    <w:bookmarkEnd w:id="1942"/>
+    <w:bookmarkStart w:name="z2083" w:id="1943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 19. ЭКСПЛУАТАЦИЯ СТРОИТЕЛЬНЫХ ОБЪЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1914"/>
+    <w:bookmarkEnd w:id="1943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 136. Основные требования по эксплуатации строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2085" w:id="1915"/>
+    <w:bookmarkStart w:name="z2085" w:id="1944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Эксплуатация строительных объектов должна осуществляться в соответствии с их разрешенным использованием (назначением).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1915"/>
-    <w:bookmarkStart w:name="z2086" w:id="1916"/>
+    <w:bookmarkEnd w:id="1944"/>
+    <w:bookmarkStart w:name="z2086" w:id="1945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эксплуатация построенного, реконструированного строительного объекта допускается после ввода данного объекта в эксплуатацию, за исключением случаев, указанных в пункте 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1916"/>
-    <w:bookmarkStart w:name="z2087" w:id="1917"/>
+    <w:bookmarkEnd w:id="1945"/>
+    <w:bookmarkStart w:name="z2087" w:id="1946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае, если для строительства, реконструкции строительных объектов не требуется выдача разрешения на строительство, эксплуатация таких объектов допускается после окончания их строительства, реконструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1917"/>
-    <w:bookmarkStart w:name="z2088" w:id="1918"/>
+    <w:bookmarkEnd w:id="1946"/>
+    <w:bookmarkStart w:name="z2088" w:id="1947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае капитального ремонта строительного объекта эксплуатация таких строительных объектов допускается после окончания их капитального ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1918"/>
-    <w:bookmarkStart w:name="z2089" w:id="1919"/>
+    <w:bookmarkEnd w:id="1947"/>
+    <w:bookmarkStart w:name="z2089" w:id="1948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Эксплуатация строительных объектов, в том числе содержание автомобильных дорог, должна осуществляться в соответствии с требованиями технических регламентов, нормативных правовых актов Республики Казахстан, а также в соответствии с проектной документацией. В случае, если для строительства, реконструкции зданий и сооружений в соответствии с настоящим Кодексом не требуются подготовка проектной документации и (или) выдача разрешений на строительство, эксплуатация таких зданий и сооружений должна осуществляться в соответствии с требованиями технических регламентов, нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1919"/>
-    <w:bookmarkStart w:name="z2090" w:id="1920"/>
+    <w:bookmarkEnd w:id="1948"/>
+    <w:bookmarkStart w:name="z2090" w:id="1949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В целях обеспечения безопасности строительных объектов в процессе их эксплуатации должны обеспечиваться техническое обслуживание строительных объектов, эксплуатационный контроль за техническим состоянием строительных объектов, текущий ремонт зданий и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1920"/>
-    <w:bookmarkStart w:name="z2091" w:id="1921"/>
+    <w:bookmarkEnd w:id="1949"/>
+    <w:bookmarkStart w:name="z2091" w:id="1950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Эксплуатационный контроль за техническим состоянием строительных объектов проводится в период эксплуатации таких объектов путем осуществления периодических осмотров, контрольных проверок и (или) мониторинга состояния оснований, строительных конструкций, систем и сетей инженерно-технического обеспечения в целях оценки состояния конструктивных и других характеристик надежности и безопасности строительных объектов, систем и сетей инженерно-технического обеспечения и соответствия указанных характеристик требованиям нормативных правовых актов Республики Казахстан, государственных нормативных документов, проектной документации, а также в соответствии с исполнительной документацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1921"/>
-    <w:bookmarkStart w:name="z2092" w:id="1922"/>
+    <w:bookmarkEnd w:id="1950"/>
+    <w:bookmarkStart w:name="z2092" w:id="1951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Техническое обслуживание строительных объектов, ремонт зданий и сооружений проводятся в целях обеспечения надлежащего технического состояния таких объектов. Под надлежащим техническим состоянием строительных объектов понимаются поддержание параметров устойчивости, надежности строительных объектов, а также исправность строительных конструкций, систем и сетей инженерно-технического обеспечения, их элементов в соответствии с требованиями нормативных правовых актов Республики Казахстан, государственных нормативных документов, проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1922"/>
-    <w:bookmarkStart w:name="z2093" w:id="1923"/>
+    <w:bookmarkEnd w:id="1951"/>
+    <w:bookmarkStart w:name="z2093" w:id="1952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случаях, определенных законодательством Республики Казахстан, при проведении ремонта зданий и сооружений могут осуществляться замена и (или) восстановление отдельных элементов строительных конструкций таких строительных объектов (за исключением элементов несущих строительных конструкций), элементов систем и сетей инженерно-технического обеспечения таких строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1923"/>
-    <w:bookmarkStart w:name="z2094" w:id="1924"/>
+    <w:bookmarkEnd w:id="1952"/>
+    <w:bookmarkStart w:name="z2094" w:id="1953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Эксплуатационный контроль за техническим состоянием строительных объектов осуществляется лицом, ответственным за эксплуатацию строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1924"/>
-    <w:bookmarkStart w:name="z2095" w:id="1925"/>
+    <w:bookmarkEnd w:id="1953"/>
+    <w:bookmarkStart w:name="z2095" w:id="1954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Особенности эксплуатации отдельных видов строительных объектов могут устанавливаться законодательством Республики Казахстан. Эксплуатация многоквартирных жилых домов осуществляется с учетом требований жилищного законодательства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1925"/>
-    <w:bookmarkStart w:name="z2096" w:id="1926"/>
+    <w:bookmarkEnd w:id="1954"/>
+    <w:bookmarkStart w:name="z2096" w:id="1955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае поступления в местный исполнительный орган по месту нахождения зданий и сооружений заявлений физических или юридических лиц о нарушении требований законодательства Республики Казахстан к эксплуатации строительных объектов, о возникновении аварийных ситуаций в строительных объектах или возникновении угрозы разрушения строительных объектов местные исполнительные органы проводят осмотр строительных объектов в целях оценки их технического состояния и надлежащего технического обслуживания в соответствии с требованиями технических регламентов, нормативных правовых актов Республики Казахстан к конструктивным и другим характеристикам надежности и безопасности строительных объектов, требованиями проектной документации указанных объектов и направляют лицам, ответственным за эксплуатацию строительных объектов, рекомендации о мерах по устранению выявленных нарушений. Порядок проведения данного осмотра устанавливается законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1926"/>
-    <w:bookmarkStart w:name="z2097" w:id="1927"/>
+    <w:bookmarkEnd w:id="1955"/>
+    <w:bookmarkStart w:name="z2097" w:id="1956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При эксплуатации строительных объектов государственный контроль и надзор осуществляются в случаях, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1927"/>
+    <w:bookmarkEnd w:id="1956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 137. Обязанности лица, ответственного за эксплуатацию строительного объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2099" w:id="1928"/>
+    <w:bookmarkStart w:name="z2099" w:id="1957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Лицом, ответственным за эксплуатацию строительного объекта, является собственник строительного объекта (в том числе через кондоминиум) или лица, которые владеют строительным объектом на ином законном основании, либо лицо (индивидуальный предприниматель или юридическое лицо), привлекаемое собственниками или лицами, владеющими строительным объектом на ином законном основании, для безопасной эксплуатации строительного объекта на основании договора по эксплуатации строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1928"/>
-    <w:bookmarkStart w:name="z2100" w:id="1929"/>
+    <w:bookmarkEnd w:id="1957"/>
+    <w:bookmarkStart w:name="z2100" w:id="1958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом договор по эксплуатации строительного объекта заключается с индивидуальным предпринимателем или юридическим лицом, соответствующим требованиям, утвержденным уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1929"/>
-    <w:bookmarkStart w:name="z2101" w:id="1930"/>
+    <w:bookmarkEnd w:id="1958"/>
+    <w:bookmarkStart w:name="z2101" w:id="1959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае, если число собственников строительного объекта составляет два и более, решения по вопросам его безопасной эксплуатации, в том числе общего имущества строительного объекта, о привлечении на основании договора по эксплуатации строительного объекта индивидуального предпринимателя или юридического лица в целях обеспечения безопасной эксплуатации строительного объекта и иным вопросам принимаются такими собственниками соразмерно доле каждого из них в общей площади строительного объекта. Размер доли определяется соотношением площади помещений строительного объекта, находящихся в индивидуальной (раздельной) собственности, к сумме площадей всех помещений строительного объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1930"/>
-    <w:bookmarkStart w:name="z2102" w:id="1931"/>
+    <w:bookmarkEnd w:id="1959"/>
+    <w:bookmarkStart w:name="z2102" w:id="1960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии двух и более собственников решения по безопасной эксплуатации строительного объекта и иным вопросам могут приниматься на общем собрании кондоминиума, созданного на добровольной основе, с учетом соразмерности доли каждого из них в общей площади строительного объекта в соответствии с правилами по безопасной эксплуатации строительного объекта кондоминиума, утвержденными уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1931"/>
-    <w:bookmarkStart w:name="z2103" w:id="1932"/>
+    <w:bookmarkEnd w:id="1960"/>
+    <w:bookmarkStart w:name="z2103" w:id="1961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае привлечения индивидуального предпринимателя или юридического лица в целях обеспечения безопасной эксплуатации строительного объекта на основании договора по эксплуатации строительного объекта собственник строительного объекта или лица, владеющие им на ином законном основании, обязаны передать этому лицу следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1932"/>
-    <w:bookmarkStart w:name="z2104" w:id="1933"/>
+    <w:bookmarkEnd w:id="1961"/>
+    <w:bookmarkStart w:name="z2104" w:id="1962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       результаты инженерных изысканий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1933"/>
-    <w:bookmarkStart w:name="z2105" w:id="1934"/>
+    <w:bookmarkEnd w:id="1962"/>
+    <w:bookmarkStart w:name="z2105" w:id="1963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заверенные проектной организацией копии проектно-сметной документации, получившей положительное заключение комплексной вневедомственной экспертизы проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1934"/>
-    <w:bookmarkStart w:name="z2106" w:id="1935"/>
+    <w:bookmarkEnd w:id="1963"/>
+    <w:bookmarkStart w:name="z2106" w:id="1964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии положительного заключения комплексной вневедомственной экспертизы проектов строительства и всех ее корректировок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1935"/>
-    <w:bookmarkStart w:name="z2107" w:id="1936"/>
+    <w:bookmarkEnd w:id="1964"/>
+    <w:bookmarkStart w:name="z2107" w:id="1965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копии исполнительной технической документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1936"/>
-    <w:bookmarkStart w:name="z2108" w:id="1937"/>
+    <w:bookmarkEnd w:id="1965"/>
+    <w:bookmarkStart w:name="z2108" w:id="1966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию акта приемки строительного объекта в эксплуатацию с обязательными приложениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1937"/>
-    <w:bookmarkStart w:name="z2109" w:id="1938"/>
+    <w:bookmarkEnd w:id="1966"/>
+    <w:bookmarkStart w:name="z2109" w:id="1967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копию правоустанавливающего документа на земельный участок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1938"/>
-    <w:bookmarkStart w:name="z2110" w:id="1939"/>
+    <w:bookmarkEnd w:id="1967"/>
+    <w:bookmarkStart w:name="z2110" w:id="1968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       паспорта технологического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1939"/>
-    <w:bookmarkStart w:name="z2111" w:id="1940"/>
+    <w:bookmarkEnd w:id="1968"/>
+    <w:bookmarkStart w:name="z2111" w:id="1969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иную документацию, необходимую для безопасной эксплуатации строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1940"/>
-    <w:bookmarkStart w:name="z2112" w:id="1941"/>
+    <w:bookmarkEnd w:id="1969"/>
+    <w:bookmarkStart w:name="z2112" w:id="1970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Периодичность, состав подлежащих выполнению работ по техническому обслуживанию, по поддержанию надлежащего технического состояния строительного объекта (включая необходимые наблюдения, осмотры) должны определяться в соответствии с государственными нормативными документами, результатами контроля за техническим состоянием строительного объекта, исходя из условий их строительства, реконструкции, капитального ремонта и эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1941"/>
-    <w:bookmarkStart w:name="z2113" w:id="1942"/>
+    <w:bookmarkEnd w:id="1970"/>
+    <w:bookmarkStart w:name="z2113" w:id="1971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицо, ответственное за эксплуатацию строительного объекта, обязано вести журнал эксплуатации строительного объекта, в который вносятся сведения о датах и результатах проведенных осмотров, контрольных проверок и (или) мониторинга их оснований, строительных конструкций, систем и сетей инженерно-технического обеспечения, их элементов, о выполненных работах по техническому обслуживанию строительного объекта, о проведении текущего ремонта строительного объекта, о датах и содержании выданных государственными органами предписаний об устранении выявленных в процессе эксплуатации строительного объекта нарушений, сведения об устранении этих нарушений, а также соблюдать требования правил эксплуатации строительного объекта, утвержденных уполномоченным органом по делам архитектуры, градостроительства и строительства, национальных стандартов и технических регламентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1942"/>
-    <w:bookmarkStart w:name="z2114" w:id="1943"/>
+    <w:bookmarkEnd w:id="1971"/>
+    <w:bookmarkStart w:name="z2114" w:id="1972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Форма журнала эксплуатации строительного объекта и требования к ведению такого журнала устанавливаются уполномоченным органом по делам архитектуры, градостроительства и строительства по согласованию с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1943"/>
-    <w:bookmarkStart w:name="z2115" w:id="1944"/>
+    <w:bookmarkEnd w:id="1972"/>
+    <w:bookmarkStart w:name="z2115" w:id="1973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Лицо, ответственное за безопасную эксплуатацию строительного объекта, обязано извещать при его эксплуатации о каждом случае возникновения аварийных ситуаций в нем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1944"/>
-    <w:bookmarkStart w:name="z2116" w:id="1945"/>
+    <w:bookmarkEnd w:id="1973"/>
+    <w:bookmarkStart w:name="z2116" w:id="1974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) органы государственного контроля и надзора в случае, если за эксплуатацией строительного объекта в соответствии с законами Республики Казахстан осуществляются государственный контроль и надзор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1945"/>
-    <w:bookmarkStart w:name="z2117" w:id="1946"/>
+    <w:bookmarkEnd w:id="1974"/>
+    <w:bookmarkStart w:name="z2117" w:id="1975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) органы местного самоуправления, за исключением случаев, указанных в подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1946"/>
-    <w:bookmarkStart w:name="z2118" w:id="1947"/>
+    <w:bookmarkEnd w:id="1975"/>
+    <w:bookmarkStart w:name="z2118" w:id="1976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) собственников строительного объекта или лиц, владеющих им на ином законном основании, в случае, если лицом, ответственным за эксплуатацию строительного объекта, является привлеченное на основании договора по эксплуатации строительного объекта индивидуальный предприниматель или юридическое лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1947"/>
-    <w:bookmarkStart w:name="z2119" w:id="1948"/>
+    <w:bookmarkEnd w:id="1976"/>
+    <w:bookmarkStart w:name="z2119" w:id="1977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае перемены лица, ответственного за безопасную эксплуатацию строительного объекта, лицо, которое являлось ответственным за его безопасную эксплуатацию, обязано передать новому лицу, ответственному за безопасную эксплуатацию строительного объекта, в течение десяти дней журнал эксплуатации строительного объекта, выданные государственными органами предписания об устранении выявленных в процессе эксплуатации строительного объекта нарушений, акты проверки выполнения государственными органами указанных предписаний, рекомендации местного исполнительного органа, иные документы, подтверждающие выполнение работ по техническому обслуживанию, эксплуатационному контролю, текущему ремонту строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1948"/>
-    <w:bookmarkStart w:name="z2120" w:id="1949"/>
+    <w:bookmarkEnd w:id="1977"/>
+    <w:bookmarkStart w:name="z2120" w:id="1978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лицо, ответственное за безопасную эксплуатацию строительного объекта, обязано принимать участие, в том числе финансовое, в содержании прилегающих строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1949"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1978"/>
+    <w:bookmarkStart w:name="z2121" w:id="1979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Действие настоящей статьи не распространяется на строительные объекты, эксплуатирующиеся в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2122" w:id="1950"/>
+    <w:bookmarkEnd w:id="1979"/>
+    <w:bookmarkStart w:name="z2122" w:id="1980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Для настоящей статьи под общим имуществом строительного объекта признаются: фасады, вестибюли, холлы, коридоры, лестничные марши (площадки), помещения, предназначенные для размещения инженерного оборудования и инженерных сетей, лифты, крыши, чердаки, общие инженерные системы и оборудование, земельный участок под строительным объектом и (или) прилегающий земельный участок, элементы благоустройства и другое имущество общего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1950"/>
+    <w:bookmarkEnd w:id="1980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 138. Приостановление и прекращение эксплуатации строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2124" w:id="1951"/>
+    <w:bookmarkStart w:name="z2124" w:id="1981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случаях нарушения при эксплуатации строительных объектов требований технических регламентов, нормативных правовых актов Республики Казахстан, проектной документации эксплуатация строительных объектов может приостанавливаться в порядке, установленном законодательством Республики Казахстан, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1951"/>
-    <w:bookmarkStart w:name="z2125" w:id="1952"/>
+    <w:bookmarkEnd w:id="1981"/>
+    <w:bookmarkStart w:name="z2125" w:id="1982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эксплуатация строительных объектов прекращается после их вывода из эксплуатации в случае, если это предусмотрено законодательством Республики Казахстан, а также в случаях их случайной гибели и (или) сноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1952"/>
+    <w:bookmarkEnd w:id="1982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 139. Признание строительного объекта аварийным и подлежащим сносу или реконструкции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2127" w:id="1953"/>
+    <w:bookmarkStart w:name="z2127" w:id="1983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Строительный объект может быть признан аварийным и подлежащим сносу или реконструкции. Признание строительного объекта аварийным и подлежащим сносу или реконструкции осуществляется по результатам обследования его фактического состояния и (или) территории, на которой расположен такой строительный объект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1953"/>
-    <w:bookmarkStart w:name="z2128" w:id="1954"/>
+    <w:bookmarkEnd w:id="1983"/>
+    <w:bookmarkStart w:name="z2128" w:id="1984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признание многоквартирного жилого дома аварийным и подлежащим сносу или реконструкции осуществляется в соответствии с законодательством Республики Казахстан с учетом особенностей, установленных жилищным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1954"/>
-    <w:bookmarkStart w:name="z2129" w:id="1955"/>
+    <w:bookmarkEnd w:id="1984"/>
+    <w:bookmarkStart w:name="z2129" w:id="1985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок и основания признания строительного объекта аварийным и подлежащим сносу или реконструкции утверждаются уполномоченным органом по делам архитектуры, градостроительства и строительства. При этом в следующем порядке определяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1955"/>
-    <w:bookmarkStart w:name="z2130" w:id="1956"/>
+    <w:bookmarkEnd w:id="1985"/>
+    <w:bookmarkStart w:name="z2130" w:id="1986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок принятия уполномоченным государственным органом и (или) местным исполнительным органом решения о создании межведомственной комиссии в целях проведения оценки фактического состояния строительного объекта и (или) территории, на которой расположен такой строительный объект, порядок формирования указанной комиссии, порядок проведения ее заседаний и порядок оформления ее решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1956"/>
-    <w:bookmarkStart w:name="z2131" w:id="1957"/>
+    <w:bookmarkEnd w:id="1986"/>
+    <w:bookmarkStart w:name="z2131" w:id="1987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок проведения обследования строительного объекта и (или) территории, на которой расположен такой строительный объект, порядок оценки фактического состояния таких строительных объектов и (или) территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1957"/>
-    <w:bookmarkStart w:name="z2132" w:id="1958"/>
+    <w:bookmarkEnd w:id="1987"/>
+    <w:bookmarkStart w:name="z2132" w:id="1988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок уведомления собственника строительного объекта, собственников помещений в нем (квартир и (или) нежилых помещений), лица, владеющего строительным объектом, помещением в нем (квартирой и (или) нежилым помещением) на ином законном основании, о рассмотрении вопроса о признании такого строительного объекта аварийным и подлежащим сносу или реконструкции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1958"/>
-    <w:bookmarkStart w:name="z2133" w:id="1959"/>
+    <w:bookmarkEnd w:id="1988"/>
+    <w:bookmarkStart w:name="z2133" w:id="1989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок и сроки принятия решения о признании строительного объекта аварийным и подлежащим сносу или реконструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1959"/>
+    <w:bookmarkEnd w:id="1989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 140. Реновация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2135" w:id="1960"/>
+    <w:bookmarkStart w:name="z2135" w:id="1990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реновация – комплекс мер по обновлению строительных объектов, в том числе ветхих и (или) аварийных, направленный на улучшение условий их эксплуатации в целях формирования качественной комфортной среды населенных пунктов с обеспечением территории социальной, инженерной и транспортной инфраструктурами, благоустройством, а также приведение в соответствие с архитектурным обликом населенного пункта путем реконструкции (капитального ремонта), реставрации или постройки новых строительных объектов со сносом ветхих и (или) аварийных строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1960"/>
-    <w:bookmarkStart w:name="z2136" w:id="1961"/>
+    <w:bookmarkEnd w:id="1990"/>
+    <w:bookmarkStart w:name="z2136" w:id="1991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектами реновации являются строительные объекты, расположенные на территории Республики Казахстан и включенные в программу реновации в соответствии с градостроительными проектами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1961"/>
-    <w:bookmarkStart w:name="z2137" w:id="1962"/>
+    <w:bookmarkEnd w:id="1991"/>
+    <w:bookmarkStart w:name="z2137" w:id="1992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целями реновации являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1962"/>
-    <w:bookmarkStart w:name="z2138" w:id="1963"/>
+    <w:bookmarkEnd w:id="1992"/>
+    <w:bookmarkStart w:name="z2138" w:id="1993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) улучшение качества населенных пунктов и условий проживания физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1963"/>
-    <w:bookmarkStart w:name="z2139" w:id="1964"/>
+    <w:bookmarkEnd w:id="1993"/>
+    <w:bookmarkStart w:name="z2139" w:id="1994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повышение функциональной, санитарной, энергетической и архитектурной эффективности застроенных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1964"/>
-    <w:bookmarkStart w:name="z2140" w:id="1965"/>
+    <w:bookmarkEnd w:id="1994"/>
+    <w:bookmarkStart w:name="z2140" w:id="1995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сохранение и адаптация объектов историко-культурного наследия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1965"/>
-    <w:bookmarkStart w:name="z2141" w:id="1966"/>
+    <w:bookmarkEnd w:id="1995"/>
+    <w:bookmarkStart w:name="z2141" w:id="1996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Финансирование программы реновации осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1966"/>
-    <w:bookmarkStart w:name="z2142" w:id="1967"/>
+    <w:bookmarkEnd w:id="1996"/>
+    <w:bookmarkStart w:name="z2142" w:id="1997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 20. ОТНЕСЕНИЕ ОБЪЕКТОВ НЕЗАВЕРШЕННОГО СТРОИТЕЛЬСТВА, СТРОИТЕЛЬСТВО ИЛИ РЕКОНСТРУКЦИЯ КОТОРЫХ ОСУЩЕСТВЛЯЮТСЯ ПОЛНОСТЬЮ ИЛИ ЧАСТИЧНО ЗА СЧЕТ БЮДЖЕТНЫХ СРЕДСТВ, К ОБЪЕКТАМ НЕЗАВЕРШЕННОГО СТРОИТЕЛЬСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1967"/>
+    <w:bookmarkEnd w:id="1997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 141. Основания отнесения объектов незавершенного строительства, строительство, реконструкция которых осуществляются полностью или частично за счет бюджетных средств, к объектам незавершенного строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2144" w:id="1968"/>
+    <w:bookmarkStart w:name="z2144" w:id="1998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Объект незавершенного строительства, строительство, реконструкция которого осуществляются полностью или частично за счет бюджетных средств и не завершены, признается объектом незавершенного строительства со дня включения сведений о нем в государственный реестр объектов незавершенного строительства по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1968"/>
-    <w:bookmarkStart w:name="z2145" w:id="1969"/>
+    <w:bookmarkEnd w:id="1998"/>
+    <w:bookmarkStart w:name="z2145" w:id="1999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок действия разрешения на строительство истек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1969"/>
-    <w:bookmarkStart w:name="z2146" w:id="1970"/>
+    <w:bookmarkEnd w:id="1999"/>
+    <w:bookmarkStart w:name="z2146" w:id="2000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) со дня отказа в регистрации акта ввода в эксплуатацию строительного объекта прошло более двенадцати месяцев (при условии, что основания для отказа в регистрации акта ввода в эксплуатацию не устранены);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1970"/>
-    <w:bookmarkStart w:name="z2147" w:id="1971"/>
+    <w:bookmarkEnd w:id="2000"/>
+    <w:bookmarkStart w:name="z2147" w:id="2001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) истек срок действия договора временного возмездного землепользования (аренды) земельного участка, на котором расположен строительный объект, строительство, реконструкция которого не завершены, или договора безвозмездного пользования таким земельным участком, заключенного с подрядчиком (генеральным подрядчиком), при отсутствии оснований, предусмотренных гражданским, земельным законодательством Республики Казахстан, для приобретения прав на такой земельный участок в целях завершения строительства, реконструкции строительного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1971"/>
-    <w:bookmarkStart w:name="z2148" w:id="1972"/>
+    <w:bookmarkEnd w:id="2001"/>
+    <w:bookmarkStart w:name="z2148" w:id="2002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство, реконструкция строительного объекта не завершены и возникли ограничения, установленные земельным и иным законодательством Республики Казахстан, являющиеся в соответствии с настоящим Кодексом основанием для отказа в регистрации акта ввода в эксплуатацию строительного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1972"/>
-    <w:bookmarkStart w:name="z2149" w:id="1973"/>
+    <w:bookmarkEnd w:id="2002"/>
+    <w:bookmarkStart w:name="z2149" w:id="2003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в соответствии с бюджетным законодательством Республики Казахстан бюджетные средства не предусмотрены на завершение строительства и реконструкции строительного объекта, строительство и реконструкция которого не завершены, в течение трех лет, начиная с последнего года, в котором осуществлялось финансирование таких строительства и реконструкции за счет бюджетных средств, при условии, что такие строительство и реконструкция не осуществляются за счет внебюджетных источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1973"/>
-    <w:bookmarkStart w:name="z2150" w:id="1974"/>
+    <w:bookmarkEnd w:id="2003"/>
+    <w:bookmarkStart w:name="z2150" w:id="2004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в отношении строительного объекта, строительство, реконструкция которого не завершены, и (или) земельного участка, на котором расположен такой строительный объект, наложен арест, запрет совершать определенные действия и (или) избрана мера пресечения в виде залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1974"/>
-    <w:bookmarkStart w:name="z2151" w:id="1975"/>
+    <w:bookmarkEnd w:id="2004"/>
+    <w:bookmarkStart w:name="z2151" w:id="2005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) имеются судебные акты, вступившие в законную силу, в том числе о признании строительного объекта самовольной постройкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1975"/>
-    <w:bookmarkStart w:name="z2152" w:id="1976"/>
+    <w:bookmarkEnd w:id="2005"/>
+    <w:bookmarkStart w:name="z2152" w:id="2006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномоченным органом по делам архитектуры, градостроительства и строительства, местным исполнительным органом наряду с основаниями, предусмотренными пунктом 1 настоящей статьи, могут быть предусмотрены иные основания отнесения строительных объектов, строительство, реконструкция которых не завершены, к объектам незавершенного строительства, строительство, реконструкция которых осуществлялись полностью или частично за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1976"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2006"/>
+    <w:bookmarkStart w:name="z2153" w:id="2007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Строительные объекты, строительство, реконструкция которых осуществлялись полностью или частично за счет бюджетных средств и не завершены, относятся к объектам незавершенного строительства, подлежащим включению в государственный реестр объектов незавершенного строительства в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 142. Реестр объектов незавершенного строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2155" w:id="1977"/>
+    <w:bookmarkStart w:name="z2155" w:id="2008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Объекты незавершенного строительства, строительство, реконструкция которых осуществлялись полностью или частично за счет бюджетных средств, подлежат включению в государственный реестр объектов незавершенного строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1977"/>
-    <w:bookmarkStart w:name="z2156" w:id="1978"/>
+    <w:bookmarkEnd w:id="2008"/>
+    <w:bookmarkStart w:name="z2156" w:id="2009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В государственный реестр объектов незавершенного строительства включаются строительные объекты по решению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1978"/>
-    <w:bookmarkStart w:name="z2157" w:id="1979"/>
+    <w:bookmarkEnd w:id="2009"/>
+    <w:bookmarkStart w:name="z2157" w:id="2010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченного органа по делам архитектуры, градостроительства и строительства, если их строительство, реконструкция осуществлялись полностью или частично за счет средств республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1979"/>
-    <w:bookmarkStart w:name="z2158" w:id="1980"/>
+    <w:bookmarkEnd w:id="2010"/>
+    <w:bookmarkStart w:name="z2158" w:id="2011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) местного исполнительного органа, если их строительство, реконструкция осуществлялись полностью или частично за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1980"/>
-    <w:bookmarkStart w:name="z2159" w:id="1981"/>
+    <w:bookmarkEnd w:id="2011"/>
+    <w:bookmarkStart w:name="z2159" w:id="2012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок формирования и ведения государственного реестра объектов незавершенного строительства, состав включаемых в него сведений, порядок представления таких сведений определяются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1981"/>
-    <w:bookmarkStart w:name="z2160" w:id="1982"/>
+    <w:bookmarkEnd w:id="2012"/>
+    <w:bookmarkStart w:name="z2160" w:id="2013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 21. ПОСТУТИЛИЗАЦИЯ (СНОС) СТРОИТЕЛЬНЫХ ОБЪЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1982"/>
+    <w:bookmarkEnd w:id="2013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 143. Общие положения о постутилизации (сносе) строительных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2162" w:id="1983"/>
+    <w:bookmarkStart w:name="z2162" w:id="2014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постутилизация (снос) строительного объекта осуществляется на основании решения собственника строительного объекта либо в случаях, предусмотренных настоящим Кодексом, иными законами Республики Казахстан, на основании судебного акта, вступившего в законную силу, или решения местного исполнительного органа, если иное не предусмотрено пунктом 2 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1983"/>
-    <w:bookmarkStart w:name="z2163" w:id="1984"/>
+    <w:bookmarkEnd w:id="2014"/>
+    <w:bookmarkStart w:name="z2163" w:id="2015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основанием для сноса строительного объекта, включенного в перечень строительных объектов, подлежащих сносу, являются градостроительные проекты развития и застройки населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1984"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2015"/>
+    <w:bookmarkStart w:name="z2164" w:id="2016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В целях постутилизации (сноса) строительного объекта подрядчик (генеральный подрядчик) или заказчик обеспечивает подготовку проекта строительства организации работ по сносу строительного объекта в качестве самостоятельного документа, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи. Подготовка проекта строительства организации работ по постутилизации (сносу) строительного объекта осуществляется проектной организацией или сертифицированным специалистом в сфере архитектурной, градостроительной и строительной деятельности, сведения о котором включены в реестр специалистов.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2016"/>
+    <w:bookmarkStart w:name="z2165" w:id="2017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Подготовка проекта строительства организации работ по постутилизации (сносу) строительного объекта не требуется для постутилизации (сноса) строительных объектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 98 настоящего Кодекса. В этом случае подрядчик (генеральный подрядчик) по собственной инициативе вправе обеспечить подготовку организации работ по постутилизации (сносу) таких строительных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2166" w:id="1985"/>
+    <w:bookmarkEnd w:id="2017"/>
+    <w:bookmarkStart w:name="z2166" w:id="2018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Подготовка проекта строительства организации работ по постутилизации (сносу) строительного объекта осуществляется на основании результатов и материалов обследования строительного объекта в соответствии с требованиями технических регламентов, санитарно-эпидемиологическими требованиями, требованиями в области охраны окружающей среды, требованиями безопасности деятельности в области использования атомной энергии, требованиями к осуществлению деятельности в области промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1985"/>
-    <w:bookmarkStart w:name="z2167" w:id="1986"/>
+    <w:bookmarkEnd w:id="2018"/>
+    <w:bookmarkStart w:name="z2167" w:id="2019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Требования к составу и содержанию проекта строительства организации работ по постутилизации (сносу) строительного объекта устанавливаются уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1986"/>
-    <w:bookmarkStart w:name="z2168" w:id="1987"/>
+    <w:bookmarkEnd w:id="2019"/>
+    <w:bookmarkStart w:name="z2168" w:id="2020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае, если постутилизация (снос) строительного объекта планируется осуществлять с привлечением государственных инвестиций, подрядчик (генеральный подрядчик) или заказчик обеспечивает подготовку сметной стоимости строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1987"/>
-    <w:bookmarkStart w:name="z2169" w:id="1988"/>
+    <w:bookmarkEnd w:id="2020"/>
+    <w:bookmarkStart w:name="z2169" w:id="2021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае, если снос строительного объекта, расположенного на земельном участке, находящемся в государственной собственности, и на который не предоставлено право землепользования в соответствии с законодательством Республики Казахстан, обеспечивается государственным органом или местным исполнительным органом, функции подрядчика (генерального подрядчика) выполняют указанные органы или лица, с которыми указанными органами заключен договор о сносе такого строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1988"/>
+    <w:bookmarkEnd w:id="2021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 144. Осуществление постутилизации (сноса) строительного объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2171" w:id="1989"/>
+    <w:bookmarkStart w:name="z2171" w:id="2022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постутилизация (снос) строительного объекта осуществляется в соответствии с проектом строительства организации работ по постутилизации (сносу) строительного объекта после отключения строительного объекта от сетей инженерно-технического обеспечения в соответствии с условиями отключения строительного объекта от сетей инженерно-технического обеспечения, выданными организациями, осуществляющими эксплуатацию сетей инженерно-технического обеспечения, а также после вывода строительного объекта из эксплуатации в случае, если это предусмотрено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1989"/>
-    <w:bookmarkStart w:name="z2172" w:id="1990"/>
+    <w:bookmarkEnd w:id="2022"/>
+    <w:bookmarkStart w:name="z2172" w:id="2023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Условия отключения строительного объекта от сетей инженерно-технического обеспечения выдаются организациями, осуществляющими эксплуатацию сетей инженерно-технического обеспечения, в течение не более чем десяти рабочих дней со дня поступления заявления о выдаче таких условий от подрядчика (генерального подрядчика), уполномоченного государственного органа или местного исполнительного органа. Отключение строительного объекта от сетей инженерно-технического обеспечения подтверждается актом, подписанным организацией, осуществляющей эксплуатацию сетей инженерно-технического обеспечения. Порядок отключения строительного объекта от сетей инженерно-технического обеспечения определяется уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1990"/>
-    <w:bookmarkStart w:name="z2173" w:id="1991"/>
+    <w:bookmarkEnd w:id="2023"/>
+    <w:bookmarkStart w:name="z2173" w:id="2024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В процессе постутилизации (сноса) строительного объекта принимаются меры, направленные на предупреждение причинения вреда жизни или здоровью людей, ущерба имуществу физических или юридических лиц, окружающей среде, предусматривается устройство временных ограждений, подъездных путей, осуществляются мероприятия по утилизации строительного мусора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1991"/>
-    <w:bookmarkStart w:name="z2174" w:id="1992"/>
+    <w:bookmarkEnd w:id="2024"/>
+    <w:bookmarkStart w:name="z2174" w:id="2025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Работы по договорам подряда на осуществление постутилизации (сноса) строительного объекта выполняются подрядчиками (генеральными подрядчиками), если иное не установлено настоящей статьей. При выполнении работ по постутилизации (сносу) строительного объекта по договорам подряда на осуществление постутилизации (сноса) строительного объекта обеспечивается соблюдение требований проекта строительства организации работ по постутилизации (сносу) строительного объекта, технических регламентов, техники безопасности в процессе выполнения работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1992"/>
-    <w:bookmarkStart w:name="z2175" w:id="1993"/>
+    <w:bookmarkEnd w:id="2025"/>
+    <w:bookmarkStart w:name="z2175" w:id="2026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В целях постутилизации (сноса) строительного объекта собственник, подрядчик (генеральный подрядчик) или заказчик подают в местный исполнительный орган по месту нахождения строительного объекта уведомление о планируемой (планируемом) постутилизации (сносе) строительного объекта не позднее чем за семь рабочих дней до начала выполнения работ по постутилизации (сносу) строительного объекта в порядке, определяемом уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1993"/>
-    <w:bookmarkStart w:name="z2176" w:id="1994"/>
+    <w:bookmarkEnd w:id="2026"/>
+    <w:bookmarkStart w:name="z2176" w:id="2027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Собственник, подрядчик (генеральный подрядчик) или заказчик в течение трех рабочих дней после завершения постутилизации (сноса) строительного объекта подают в местный исполнительный орган по месту нахождения земельного участка, на котором располагался строительный объект, уведомление о завершении постутилизации (сноса) строительного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1994"/>
-    <w:bookmarkStart w:name="z2177" w:id="1995"/>
+    <w:bookmarkEnd w:id="2027"/>
+    <w:bookmarkStart w:name="z2177" w:id="2028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акт сноса строительного объекта подлежит обязательному учету и регистрации в автоматизированной цифровой системе государственного градостроительного кадастра местными исполнительными органами по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1995"/>
+    <w:bookmarkEnd w:id="2028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 145. Особенности сноса объекта самовольных построек или приведения их в соответствие с установленными требованиями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2179" w:id="1996"/>
+    <w:bookmarkStart w:name="z2179" w:id="2029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Снос строительных объектов, являющихся самовольными постройками, или приведение их в соответствие с установленными требованиями в принудительном порядке осуществляется на основании судебного акта, вступившего в законную силу, или решения местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1996"/>
-    <w:bookmarkStart w:name="z2180" w:id="1997"/>
+    <w:bookmarkEnd w:id="2029"/>
+    <w:bookmarkStart w:name="z2180" w:id="2030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Местный исполнительный орган по месту нахождения самовольной постройки в срок, не превышающий двадцати рабочих дней со дня получения от государственных органов и (или) организаций и иных лиц уведомления (заявления) о выявлении самовольной постройки и документов, подтверждающих наличие признаков самовольной постройки, предусмотренных законодательством Республики Казахстан, обязан рассмотреть указанные уведомление (заявление) и документы и по результатам такого рассмотрения совершить одно из следующих действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1997"/>
-    <w:bookmarkStart w:name="z2181" w:id="1998"/>
+    <w:bookmarkEnd w:id="2030"/>
+    <w:bookmarkStart w:name="z2181" w:id="2031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принять решение о сносе самовольной постройки либо решение о приведении ее в соответствие с установленными требованиями в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1998"/>
-    <w:bookmarkStart w:name="z2182" w:id="1999"/>
+    <w:bookmarkEnd w:id="2031"/>
+    <w:bookmarkStart w:name="z2182" w:id="2032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обратиться в суд с иском о сносе самовольной постройки или приведении ее в соответствие с установленными требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1999"/>
-    <w:bookmarkStart w:name="z2183" w:id="2000"/>
+    <w:bookmarkEnd w:id="2032"/>
+    <w:bookmarkStart w:name="z2183" w:id="2033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направить уведомление о том, что наличие признаков самовольной постройки не усматривается, лицу, направившему ему уведомление (заявление) о выявлении самовольной постройки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2000"/>
-    <w:bookmarkStart w:name="z2184" w:id="2001"/>
+    <w:bookmarkEnd w:id="2033"/>
+    <w:bookmarkStart w:name="z2184" w:id="2034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Снос самовольной постройки или приведение ее в соответствие с установленными требованиями осуществляет лицо, которое заказало или возвело самовольную постройку, или осуществляло строительство самовольной постройки, а при отсутствии сведений о таком лице –правообладатель земельного участка, на котором создана или возведена самовольная постройка, в срок, установленный судебным актом, вступившим в законную силу, или решением местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2001"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2034"/>
+    <w:bookmarkStart w:name="z2185" w:id="2035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Снос самовольной постройки осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -46103,957 +45863,920 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса. Приведение самовольной постройки в соответствие с установленными требованиями осуществляется путем ее реконструкции в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2186" w:id="2002"/>
+    <w:bookmarkEnd w:id="2035"/>
+    <w:bookmarkStart w:name="z2186" w:id="2036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗДЕЛ 6. ОТВЕТСТВЕННОСТЬ ЗА НАРУШЕНИЕ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН ОБ АРХИТЕКТУРНОЙ, ГРАДОСТРОИТЕЛЬНОЙ И СТРОИТЕЛЬНОЙ ДЕЯТЕЛЬНОСТИ. ПЕРЕХОДНЫЕ И ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2002"/>
-    <w:bookmarkStart w:name="z2187" w:id="2003"/>
+    <w:bookmarkEnd w:id="2036"/>
+    <w:bookmarkStart w:name="z2187" w:id="2037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 22. ОТВЕТСТВЕННОСТЬ ЗА НАРУШЕНИЕ ЗАКОНОДАТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН ОБ АРХИТЕКТУРНОЙ, ГРАДОСТРОИТЕЛЬНОЙ И СТРОИТЕЛЬНОЙ ДЕЯТЕЛЬНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2003"/>
+    <w:bookmarkEnd w:id="2037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 146. Ответственность субъектов архитектурной, градостроительной и строительной деятельности за нарушение законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2189" w:id="2004"/>
+    <w:bookmarkStart w:name="z2189" w:id="2038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нарушения норм и требований (условий, правил, ограничений), установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, допущенные субъектами архитектурной, градостроительной и строительной деятельности, влекут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2004"/>
-    <w:bookmarkStart w:name="z2190" w:id="2005"/>
+    <w:bookmarkEnd w:id="2038"/>
+    <w:bookmarkStart w:name="z2190" w:id="2039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К указанным нарушениям относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2005"/>
-    <w:bookmarkStart w:name="z2191" w:id="2006"/>
+    <w:bookmarkEnd w:id="2039"/>
+    <w:bookmarkStart w:name="z2191" w:id="2040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отклонение от утвержденного функционального назначения территорий, градостроительных регламентов, установленного режима особого регулирования и градостроительной регламентации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2006"/>
-    <w:bookmarkStart w:name="z2192" w:id="2007"/>
+    <w:bookmarkEnd w:id="2040"/>
+    <w:bookmarkStart w:name="z2192" w:id="2041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отклонение и несоответствие проекта детальной планировки утвержденному генеральному плану населенного пункта или схеме развития и застройки (упрощенному генеральному плану);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2007"/>
-    <w:bookmarkStart w:name="z2193" w:id="2008"/>
+    <w:bookmarkEnd w:id="2041"/>
+    <w:bookmarkStart w:name="z2193" w:id="2042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отклонение от установленного законодательством Республики Казахстан порядка выбора и предоставления (разрешения на использование), а также изъятия земельных участков для градостроительных целей, связанных с обеспечением государственных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2008"/>
-    <w:bookmarkStart w:name="z2194" w:id="2009"/>
+    <w:bookmarkEnd w:id="2042"/>
+    <w:bookmarkStart w:name="z2194" w:id="2043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выполнение изыскательских, проектных, строительно-монтажных работ с нарушением требований законодательства Республики Казахстан и государственных нормативных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2009"/>
-    <w:bookmarkStart w:name="z2195" w:id="2010"/>
+    <w:bookmarkEnd w:id="2043"/>
+    <w:bookmarkStart w:name="z2195" w:id="2044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отклонение от установленного порядка разработки, согласования, экспертизы и утверждения градостроительной документации, равно как и отклонение от утвержденной в установленном законодательством Республики Казахстан порядке документации либо внесение в нее изменений без соблюдения требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2010"/>
-    <w:bookmarkStart w:name="z2196" w:id="2011"/>
+    <w:bookmarkEnd w:id="2044"/>
+    <w:bookmarkStart w:name="z2196" w:id="2045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) отклонение от установленного порядка разработки, экспертизы и утверждения проектно-сметной документации, равно как и отклонение от утвержденной в установленном законодательством Республики Казахстан порядке документации либо внесение в нее изменений без соблюдения требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2011"/>
-    <w:bookmarkStart w:name="z2197" w:id="2012"/>
+    <w:bookmarkEnd w:id="2045"/>
+    <w:bookmarkStart w:name="z2197" w:id="2046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство строительно-монтажных работ без уведомления государственных органов, осуществляющих государственный архитектурно-строительный контроль и надзор, в порядке, установленном законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2012"/>
-    <w:bookmarkStart w:name="z2198" w:id="2013"/>
+    <w:bookmarkEnd w:id="2046"/>
+    <w:bookmarkStart w:name="z2198" w:id="2047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление строительства без авторского сопровождения и технического надзора в случаях, когда настоящим Кодексом предусматривается их обязательность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2013"/>
-    <w:bookmarkStart w:name="z2199" w:id="2014"/>
+    <w:bookmarkEnd w:id="2047"/>
+    <w:bookmarkStart w:name="z2199" w:id="2048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществление строительства (реконструкция, реставрация, расширение, техническое перевооружение, модернизация, капитальный ремонт) строительных объектов и их комплексов с нарушением требований утвержденных государственных нормативных документов, которые могут повлечь за собой снижение и потерю прочности, устойчивости, надежности зданий, сооружений, их частей или отдельных конструктивных элементов, ухудшение эксплуатационных качеств возводимых строительных объектов, отрицательное влияние на окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2014"/>
-    <w:bookmarkStart w:name="z2200" w:id="2015"/>
+    <w:bookmarkEnd w:id="2048"/>
+    <w:bookmarkStart w:name="z2200" w:id="2049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) самовольное строительство, равно как и изменение архитектурного облика населенного пункта, несоблюдение дизайн-кода, реконструкция (перепланировка, переоборудование, перепрофилирование) строительных объектов, отдельных помещений и (или) частей строительных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2015"/>
-    <w:bookmarkStart w:name="z2201" w:id="2016"/>
+    <w:bookmarkEnd w:id="2049"/>
+    <w:bookmarkStart w:name="z2201" w:id="2050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) отклонение от установленных красных линий и линий застройки, а также желтых линий в районах (зонах) повышенной сейсмической опасности при планировке и застройке населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2016"/>
-    <w:bookmarkStart w:name="z2202" w:id="2017"/>
+    <w:bookmarkEnd w:id="2050"/>
+    <w:bookmarkStart w:name="z2202" w:id="2051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) несоблюдение норм и требований нормативных документов, а также требований, установленных нормативными правовыми актами Республики Казахстан, в том числе по охране труда, пожаро- и взрывобезопасности, гражданской обороне, санитарной и экологической безопасности, обеспечению доступа для маломобильных групп населения к строительным объектам социальной, транспортной и рекреационной инфраструктур в процессе проектирования, экспертизы, строительства и последующей эксплуатации строительного объекта, а также неприменение на строительных объектах, финансируемых за счет государственных инвестиций, материалов, оборудования, изделий и конструкций отечественного производства, включенных в базу данных товаров, работ, услуг и их поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2017"/>
-    <w:bookmarkStart w:name="z2203" w:id="2018"/>
+    <w:bookmarkEnd w:id="2051"/>
+    <w:bookmarkStart w:name="z2203" w:id="2052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) нарушение порядка приемки строительных объектов в эксплуатацию, а также их содержания в процессе эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2018"/>
-    <w:bookmarkStart w:name="z2204" w:id="2019"/>
+    <w:bookmarkEnd w:id="2052"/>
+    <w:bookmarkStart w:name="z2204" w:id="2053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) немотивированный отказ в выдаче либо выдача недостоверной информации о подготовке и принятии решений, связанных с планировкой и застройкой (реконструкцией) населенных пунктов (частей населенных пунктов), проектируемых строительных объектах, а также о состоянии среды обитания и жизнедеятельности и предполагаемых в ней изменениях, непосредственно затрагивающих интересы физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2019"/>
-    <w:bookmarkStart w:name="z2205" w:id="2020"/>
+    <w:bookmarkEnd w:id="2053"/>
+    <w:bookmarkStart w:name="z2205" w:id="2054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) отклонение от разработанной и утвержденной в установленном порядке проектно-сметной документации в ходе строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2020"/>
-    <w:bookmarkStart w:name="z2206" w:id="2021"/>
+    <w:bookmarkEnd w:id="2054"/>
+    <w:bookmarkStart w:name="z2206" w:id="2055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществление видов деятельности в сфере архитектуры, градостроительства и строительства без разрешений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2021"/>
-    <w:bookmarkStart w:name="z2207" w:id="2022"/>
+    <w:bookmarkEnd w:id="2055"/>
+    <w:bookmarkStart w:name="z2207" w:id="2056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) неосуществление регистрации объекта кондоминиума многоквартирного жилого дома, принятого в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2022"/>
-    <w:bookmarkStart w:name="z2208" w:id="2023"/>
+    <w:bookmarkEnd w:id="2056"/>
+    <w:bookmarkStart w:name="z2208" w:id="2057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) необеспечение передачи наружных инженерных сетей и сооружений многоквартирного жилого дома в коммунальную собственность согласно проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2023"/>
-    <w:bookmarkStart w:name="z2209" w:id="2024"/>
+    <w:bookmarkEnd w:id="2057"/>
+    <w:bookmarkStart w:name="z2209" w:id="2058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) необеспечение включения земельного участка в состав общего имущества объекта кондоминиума многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2024"/>
-    <w:bookmarkStart w:name="z2210" w:id="2025"/>
+    <w:bookmarkEnd w:id="2058"/>
+    <w:bookmarkStart w:name="z2210" w:id="2059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) нарушение установленных законодательством Республики Казахстан требований по предоставлению информации и (или) сведений для наполнения автоматизированной цифровой системы государственного градостроительного кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2025"/>
-    <w:bookmarkStart w:name="z2211" w:id="2026"/>
+    <w:bookmarkEnd w:id="2059"/>
+    <w:bookmarkStart w:name="z2211" w:id="2060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) нарушение установленного законодательством Республики Казахстан порядка ведения и актуализации дежурного топографического плана в автоматизированной цифровой системе государственного градостроительного кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2026"/>
-    <w:bookmarkStart w:name="z2212" w:id="2027"/>
+    <w:bookmarkEnd w:id="2060"/>
+    <w:bookmarkStart w:name="z2212" w:id="2061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) иные действия, вследствие которых ухудшается состояние среды обитания и жизнедеятельности, ущемляются права и законные интересы граждан, в том числе маломобильных групп населения, и общества в целом, наносится ущерб государственным интересам, которые влекут за собой ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2027"/>
-    <w:bookmarkStart w:name="z2213" w:id="2028"/>
+    <w:bookmarkEnd w:id="2061"/>
+    <w:bookmarkStart w:name="z2213" w:id="2062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности по устранению допущенного нарушения (условий, правил, ограничений) и его последствий, а также возмещению нанесенного ущерба (вреда) возлагаются на субъекта архитектурной, градостроительной и строительной деятельности, допустившего указанные нарушения (условия, правила, ограничения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2028"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2062"/>
+    <w:bookmarkStart w:name="z2214" w:id="2063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Факты несоблюдения гарантийного срока субъектами архитектурной, градостроительной и (или) строительной деятельности устанавливаются в соответствии с нормами Гражданского кодекса Республики Казахстан, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2215" w:id="2029"/>
+    <w:bookmarkEnd w:id="2063"/>
+    <w:bookmarkStart w:name="z2215" w:id="2064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случаях выявления нарушений требований законодательства Республики Казахстан, а также градостроительных и технических регламентов, норм и положений государственных и межгосударственных нормативных документов, оказывающих непосредственное влияние на прочность, устойчивость и надежность строительного объекта в проектно-сметной документации, а также нарушений в градостроительном проекте, нарушения норм и требований и неустранения выявленных нарушений в процессе и в установленные сроки проведения экспертизы проектов проектная организация, разработавшая проектно-сметную документацию, градостроительные проекты, несет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2029"/>
-    <w:bookmarkStart w:name="z2216" w:id="2030"/>
+    <w:bookmarkEnd w:id="2064"/>
+    <w:bookmarkStart w:name="z2216" w:id="2065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением выявленных нарушений при разработке проектно-сметной документации и градостроительных проектов является отрицательное экспертное заключение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2030"/>
-    <w:bookmarkStart w:name="z2217" w:id="2031"/>
+    <w:bookmarkEnd w:id="2065"/>
+    <w:bookmarkStart w:name="z2217" w:id="2066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении в процессе строительства в проектно-сметной документации нарушений требований законодательства Республики Казахстан, а также градостроительных и технических регламентов, норм и положений государственных и межгосударственных нормативных документов, оказывающих непосредственное влияние на прочность, устойчивость и надежность строящегося строительного объекта, проектная организация, разработавшая проектно-сметную документацию, а также эксперт, выдавший положительное экспертное заключение по проектно-сметной документации, несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2031"/>
-    <w:bookmarkStart w:name="z2218" w:id="2032"/>
+    <w:bookmarkEnd w:id="2066"/>
+    <w:bookmarkStart w:name="z2218" w:id="2067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении нарушений норм и требований в градостроительном проекте проектная организация, разработавшая градостроительный проект, а также эксперт и государственная экспертная организация, выдавшие положительное экспертное заключение по градостроительному проекту, несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2032"/>
-    <w:bookmarkStart w:name="z2219" w:id="2033"/>
+    <w:bookmarkEnd w:id="2067"/>
+    <w:bookmarkStart w:name="z2219" w:id="2068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные нарушения и замечания экспертов должны быть мотивированными и обоснованы ссылками на соответствующие нормативные правовые акты Республики Казахстан, требования градостроительных и технических регламентов, норм и положений государственных и межгосударственных нормативных документов. Выдача замечаний рекомендательного характера не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2033"/>
-    <w:bookmarkStart w:name="z2220" w:id="2034"/>
+    <w:bookmarkEnd w:id="2068"/>
+    <w:bookmarkStart w:name="z2220" w:id="2069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение обоснованности и (или) достоверности расчетной или сметной стоимости строительства подтверждается судебной экспертизой, проведенной в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2034"/>
-    <w:bookmarkStart w:name="z2221" w:id="2035"/>
+    <w:bookmarkEnd w:id="2069"/>
+    <w:bookmarkStart w:name="z2221" w:id="2070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подтверждения судебной экспертизой необоснованного завышения и (или) занижения расчетной или сметной стоимости строительства лица, разработавшие проектно-сметную документацию и проводившие по ней комплексную вневедомственную экспертизу проектов строительства, несут ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2035"/>
-    <w:bookmarkStart w:name="z2222" w:id="2036"/>
+    <w:bookmarkEnd w:id="2070"/>
+    <w:bookmarkStart w:name="z2222" w:id="2071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Архитектурно-планировочное задание, согласованный эскизный проект, а также положительное экспертное заключение, заключение технического обследования о состоянии здания и сооружения, согласованные и выданные с нарушениями требований законодательства Республики Казахстан, а также градостроительных и технических регламентов, норм и положений государственных и межгосударственных нормативных документов, подлежат отзыву либо отмене в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2036"/>
-[...57 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2071"/>
+    <w:bookmarkStart w:name="z2223" w:id="2072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отзыв и отмена архитектурно-планировочного задания, согласованного эскизного проекта производятся на основании выданного предписания уполномоченного органа по делам архитектуры, градостроительства и строительства, местного исполнительного органа столицы, области, города республиканского значения, осуществляющего государственный архитектурно-строительный контроль и надзор, и вступившего в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2072"/>
+    <w:bookmarkStart w:name="z2224" w:id="2073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отзыв и отмена заключения технического обследования о состоянии здания и сооружения производятся на основании выданного предписания местного исполнительного органа столицы, области, города республиканского значения, осуществляющего государственный архитектурно-строительный контроль и надзор, и вступившего в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2073"/>
+    <w:bookmarkStart w:name="z2225" w:id="2074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отзыв экспертного заключения производится государственной экспертной организацией или экспертными организациями в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2226" w:id="2039"/>
+    <w:bookmarkEnd w:id="2074"/>
+    <w:bookmarkStart w:name="z2226" w:id="2075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 23. ПЕРЕХОДНЫЕ И ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2039"/>
+    <w:bookmarkEnd w:id="2075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 147. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2228" w:id="2076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Приостановить до 1 января 2030 года действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47108,381 +46831,349 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части первой пункта 4 статьи 98 и части четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 настоящего Кодекса, установив, что в период приостановления данные пункт, части и подпункт действуют в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2229" w:id="2040"/>
+    <w:bookmarkEnd w:id="2076"/>
+    <w:bookmarkStart w:name="z2229" w:id="2077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. При разработке и утверждении генерального плана населенного пункта учитываются карты сейсмического микрозонирования, а также карты селевой, оползневой и лавинной опасностей и рисков при их наличии.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2040"/>
-    <w:bookmarkStart w:name="z2230" w:id="2041"/>
+    <w:bookmarkEnd w:id="2077"/>
+    <w:bookmarkStart w:name="z2230" w:id="2078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. При разработке и утверждении проекта детальной планировки учитываются карты сейсмического микрозонирования, а также карты селевой, оползневой и лавинной опасностей и рисков при их наличии.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2041"/>
-    <w:bookmarkStart w:name="z2231" w:id="2042"/>
+    <w:bookmarkEnd w:id="2078"/>
+    <w:bookmarkStart w:name="z2231" w:id="2079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) строительство индивидуальных жилых домов не выше двух этажей, кроме строительства в районах (зонах) повышенной сейсмической опасности в соответствии с картами сейсмического микрозонирования, а также картами селевой, оползневой и лавинной опасностей и рисков при их наличии;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2042"/>
-    <w:bookmarkStart w:name="z2232" w:id="2043"/>
+    <w:bookmarkEnd w:id="2079"/>
+    <w:bookmarkStart w:name="z2232" w:id="2080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Задание на проектирование должно включать требуемые параметры строительного объекта, иные исходные данные, в том числе сведения карт сейсмического микрозонирования и селевой, оползневой и лавинной опасностей и рисков при их наличии.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2043"/>
-    <w:bookmarkStart w:name="z2233" w:id="2044"/>
+    <w:bookmarkEnd w:id="2080"/>
+    <w:bookmarkStart w:name="z2233" w:id="2081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установление санитарно-защитной зоны строительных объектов, введенных в эксплуатацию до введения в действие настоящего Кодекса, по которым санитарно-защитная зона не установлена, осуществляется государственным органом в сфере санитарно-эпидемиологического благополучия населения, структурными подразделениями иных государственных органов, осуществляющих деятельность в сфере санитарно-эпидемиологического благополучия населения, в соответствии с нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2044"/>
-    <w:bookmarkStart w:name="z2234" w:id="2045"/>
+    <w:bookmarkEnd w:id="2081"/>
+    <w:bookmarkStart w:name="z2234" w:id="2082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На территории промышленных (производственных) зон населенного пункта допускается размещение зданий для проживания работников промышленных предприятий, возведенных и функционирующих до введения в действие настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2045"/>
-    <w:bookmarkStart w:name="z2235" w:id="2046"/>
+    <w:bookmarkEnd w:id="2082"/>
+    <w:bookmarkStart w:name="z2235" w:id="2083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аттестаты экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности, полученные до введения в действие настоящего Кодекса, сохраняют свою силу в течение двух лет с даты введения в действие настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2046"/>
-    <w:bookmarkStart w:name="z2236" w:id="2047"/>
+    <w:bookmarkEnd w:id="2083"/>
+    <w:bookmarkStart w:name="z2236" w:id="2084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Центры сертификации могут быть созданы в течение одного года со дня введения в действие настоящего Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2047"/>
-    <w:bookmarkStart w:name="z2237" w:id="2048"/>
+    <w:bookmarkEnd w:id="2084"/>
+    <w:bookmarkStart w:name="z2237" w:id="2085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лица, имеющие аттестаты экспертов на оказание инжиниринговых услуг и экспертных работ, вправе пройти сертификацию в центре сертификации после заключения договора на право проведения сертификации специалистов (экспертов) в сфере архитектурной, градостроительной и строительной деятельности с уполномоченным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2048"/>
-    <w:bookmarkStart w:name="z2238" w:id="2049"/>
+    <w:bookmarkEnd w:id="2085"/>
+    <w:bookmarkStart w:name="z2238" w:id="2086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При создании саморегулируемой организации с обязательным членством (участием) в сфере архитектурной, градостроительной и строительной деятельности центр сертификации должен быть создан саморегулируемой организацией с обязательным членством (участием) в течение двенадцати месяцев с даты ее внесения в реестр саморегулируемых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2049"/>
-    <w:bookmarkStart w:name="z2239" w:id="2050"/>
+    <w:bookmarkEnd w:id="2086"/>
+    <w:bookmarkStart w:name="z2239" w:id="2087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Слова "сертификат специалистов (экспертов) в сфере архитектурной, градостроительной и строительной деятельности", используемые в настоящем Кодексе, равнозначны словам "аттестаты в сфере архитектурной, градостроительной и строительной деятельности" до 1 июля 2028 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2050"/>
+    <w:bookmarkEnd w:id="2087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 148. Порядок введения в действие настоящего Кодекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2241" w:id="2051"/>
+    <w:bookmarkStart w:name="z2241" w:id="2088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Кодекс вводится в действие с 1 июля 2026 года, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2051"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2088"/>
+    <w:bookmarkStart w:name="z2242" w:id="2089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 61 настоящего Кодекса, которая вводится в действие с 1 января 2027 года;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2089"/>
+    <w:bookmarkStart w:name="z2243" w:id="2090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47497,144 +47188,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Кодекса, которые вводятся в действие с 1 июля 2028 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2244" w:id="2052"/>
+    <w:bookmarkEnd w:id="2090"/>
+    <w:bookmarkStart w:name="z2244" w:id="2091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2052"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2091"/>
+    <w:bookmarkStart w:name="z2245" w:id="2092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 3 ноября 1994 года "Об индивидуальном жилищном строительстве";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2092"/>
+    <w:bookmarkStart w:name="z2246" w:id="2093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47809,50 +47468,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 и абзаца второго </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32-1, которые действуют до 1 июля 2028 года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2093"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -48027,55 +47687,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48401,31 +48061,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>