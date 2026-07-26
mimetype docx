--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5562ce" w14:textId="a5562ce">
+    <w:p w14:paraId="8a3307e" w14:textId="8a3307e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституция Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституция принята на республиканском референдуме 15 марта 2026 года</w:t>
+        <w:t>Конституция принята на республиканском референдуме 15 марта 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4214,5235 +4214,5431 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Президент Республики Казахстан обеспечивает согласованное и беспрепятственное функционирование всех ветвей государственной власти, ответственность органов власти перед единым народом Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z195" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 43</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z196" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание. См. нормативное постановление Конституционного Суда РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Президент Республики Казахстан избирается в соответствии с конституционным законом совершеннолетними гражданами Республики Казахстан на основе всеобщего, равного и прямого избирательного права при тайном голосовании сроком на семь лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z197" w:id="193"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Одно и то же лицо не может быть в соответствии с Конституцией избрано Президентом Республики Казахстан более одного раза. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президентом Республики Казахстан может быть избран гражданин Республики Казахстан по рождению, не моложе сорока лет, свободно владеющий государственным языком, проживающий в Казахстане последние пятнадцать лет, имеющий высшее образование, опыт работы не менее пяти лет на государственной службе или на выборных государственных должностях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z198" w:id="194"/>
-[...15 lines deleted...]
-      2. Президентом Республики Казахстан может быть избран гражданин Республики Казахстан по рождению, не моложе сорока лет, свободно владеющий государственным языком, проживающий в Казахстане последние пятнадцать лет, имеющий высшее образование, опыт работы не менее пяти лет на государственной службе или на выборных государственных должностях.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Очередные выборы Президента Республики Казахстан проводятся не позднее двух месяцев до окончания срока его полномочий и не могут совпадать по срокам с выборами нового состава Курултая Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z199" w:id="195"/>
-[...15 lines deleted...]
-      3. Очередные выборы Президента Республики Казахстан проводятся не позднее двух месяцев до окончания срока его полномочий и не могут совпадать по срокам с выборами нового состава Курултая Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кандидат, набравший более пятидесяти процентов голосов избирателей, принявших участие в голосовании, считается избранным. Если ни один из кандидатов не набрал более пятидесяти процентов голосов, проводится повторное голосование, в котором участвуют два кандидата, набравших большее число голосов. Избранным считается кандидат, набравший большее число голосов избирателей, принявших участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z200" w:id="196"/>
-[...15 lines deleted...]
-      4. Кандидат, набравший более пятидесяти процентов голосов избирателей, принявших участие в голосовании, считается избранным. Если ни один из кандидатов не набрал более пятидесяти процентов голосов, проводится повторное голосование, в котором участвуют два кандидата, набравших большее число голосов. Избранным считается кандидат, набравший большее число голосов избирателей, принявших участие в голосовании.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Положения пункта 1 настоящей статьи неизменны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z201" w:id="197"/>
-[...15 lines deleted...]
-      5. Положения пункта 1 настоящей статьи неизменны.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 44</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z202" w:id="198"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 44</w:t>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан вступает в должность с момента принесения народу следующей присяги: "Торжественно клянусь верно служить народу Казахстана, строго следовать Конституции и законам Республики Казахстан, гарантировать права и свободы граждан Республики Казахстан, добросовестно выполнять возложенные на меня высокие обязанности Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z203" w:id="199"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="200"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Присяга приносится в течение одного месяца со дня опубликования итогов выборов в присутствии депутатов Курултая, судей Конституционного Суда, Верховного Суда, экс-Президентов Республики Казахстан, а также представителей общественности и приглашенных иностранных граждан. В случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции, лицом, принявшим на себя полномочия Президента Республики Казахстан, присяга приносится в течение семи дней со дня досрочного освобождения от должности в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, либо со дня его смерти.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Полномочия Президента Республики Казахстан прекращаются с момента вступления в должность вновь избранного Президента Республики Казахстан, а также в случае досрочного освобождения от должности в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, либо в случае его смерти. Все бывшие Президенты Республики Казахстан, кроме отрешенных от должности, имеют звание экс-Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z205" w:id="201"/>
-[...15 lines deleted...]
-      3. Полномочия Президента Республики Казахстан прекращаются с момента вступления в должность вновь избранного Президента Республики Казахстан, а также в случае досрочного освобождения от должности в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, либо в случае его смерти. Все бывшие Президенты Республики Казахстан, кроме отрешенных от должности, имеют звание экс-Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 45</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z206" w:id="202"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан в период осуществления своих полномочий не вправе избираться депутатом представительного органа, занимать иные оплачиваемые должности, осуществлять предпринимательскую деятельность, а также состоять в политической партии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Близкие родственники Президента Республики Казахстан не вправе занимать должности политических государственных служащих, руководителей субъектов квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 45</w:t>
-[...39 lines deleted...]
-      2. Близкие родственники Президента Республики Казахстан не вправе занимать должности политических государственных служащих, руководителей субъектов квазигосударственного сектора.</w:t>
+        <w:t xml:space="preserve"> Статья 46</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z209" w:id="205"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="206"/>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Республики Казахстан: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращается с посланиями к народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z211" w:id="207"/>
-[...15 lines deleted...]
-      1) обращается с посланиями к народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с согласия Курултая, выраженного большинством голосов от общего числа его депутатов, назначает на должность Вице-Президента Республики Казахстан; освобождает Вице-Президента от должности, определяет его полномочия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z212" w:id="208"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="209"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Республики Казахстан вправе распустить Курултай в случае повторного отказа в даче согласия на назначение на должность Вице-Президента, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 62 Конституции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает очередные и внеочередные выборы в Курултай Республики Казахстан; созывает первую сессию Курултая и принимает присягу его депутатов народу Казахстана; созывает внеочередную сессию Курултая; подписывает представленный Курултаем закон в течение одного месяца, обнародует закон либо возвращает закон или отдельные его статьи для повторного обсуждения и голосования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z214" w:id="210"/>
-[...15 lines deleted...]
-      3) назначает очередные и внеочередные выборы в Курултай Республики Казахстан; созывает первую сессию Курултая и принимает присягу его депутатов народу Казахстана; созывает внеочередную сессию Курултая; подписывает представленный Курултаем закон в течение одного месяца, обнародует закон либо возвращает закон или отдельные его статьи для повторного обсуждения и голосования;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) после консультаций с фракциями политических партий, представленных в Курултае, вносит на рассмотрение Курултая для дачи согласия кандидатуру Премьер-Министра Республики Казахстан; с согласия Курултая, выраженного большинством голосов от общего числа его депутатов, назначает на должность Премьер-Министра; освобождает от должности Премьер-Министра; по представлению Премьер-Министра определяет структуру Правительства; по представлению Премьер-Министра, внесенному после консультаций с Курултаем, назначает на должности членов Правительства; самостоятельно назначает на должности министров иностранных дел, обороны, внутренних дел; освобождает от должностей членов Правительства; принимает присягу членов Правительства; председательствует на заседаниях Правительства по особо важным вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z215" w:id="211"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="212"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Республики Казахстан вправе распустить Курултай в случае повторного отказа в даче согласия на назначение на должность Премьер-Министра, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 62 Конституции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) назначает на должности и освобождает от должностей Председателя Конституционного Суда, Председателя Верховного Суда, Председателя Национального Банка, Генерального Прокурора, Председателя Комитета национальной безопасности, Председателя Центральной избирательной комиссии, Председателя Высшей аудиторской палаты, Председателя Высшего Судебного Совета, Начальника Службы государственной охраны Республики Казахстан, Уполномоченного по правам человека в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z217" w:id="213"/>
-[...15 lines deleted...]
-      5) назначает на должности и освобождает от должностей Председателя Конституционного Суда, Председателя Верховного Суда, Председателя Национального Банка, Генерального Прокурора, Председателя Комитета национальной безопасности, Председателя Центральной избирательной комиссии, Председателя Высшей аудиторской палаты, Председателя Высшего Судебного Совета, Начальника Службы государственной охраны Республики Казахстан, Уполномоченного по правам человека в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) образует, упраздняет и реорганизует государственные органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, назначает на должности и освобождает от должностей их руководителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z218" w:id="214"/>
-[...15 lines deleted...]
-      6) образует, упраздняет и реорганизует государственные органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, назначает на должности и освобождает от должностей их руководителей;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) назначает и отзывает глав дипломатических представительств Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z219" w:id="215"/>
-[...15 lines deleted...]
-      7) назначает и отзывает глав дипломатических представительств Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) с согласия Курултая, выраженного большинством голосов от общего числа его депутатов, назначает на должности десять судей Конституционного Суда сроком на восемь лет, шесть членов Центральной избирательной комиссии сроком на пять лет, восемь членов Высшей аудиторской палаты сроком на пять лет; освобождает их от должностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z220" w:id="216"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="217"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Республики Казахстан вправе распустить Курултай в случае повторного отказа в даче согласия на назначение на должности судей Конституционного Суда, членов Центральной избирательной комиссии, Высшей аудиторской палаты, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 62 Конституции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z222" w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) является Верховным Главнокомандующим Вооруженными Силами Республики Казахстан, назначает на должности и освобождает от должностей высшее командование Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) принимает решение о проведении всенародного референдума;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z223" w:id="219"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="220"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) в интересах защиты прав и свобод человека и гражданина Республики Казахстан, обеспечения национальной безопасности, Суверенитета и целостности государства направляет обращение в Конституционный Суд о рассмотрении вступившего в силу закона или иного правового акта на соответствие Конституции, о даче заключения в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ведет переговоры и подписывает международные договоры от имени Республики Казахстан; подписывает ратификационные грамоты; принимает верительные и отзывные грамоты глав аккредитованных в Республике Казахстан дипломатических представительств иностранных государств, а также глав международных организаций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z225" w:id="221"/>
-[...15 lines deleted...]
-      12) ведет переговоры и подписывает международные договоры от имени Республики Казахстан; подписывает ратификационные грамоты; принимает верительные и отзывные грамоты глав аккредитованных в Республике Казахстан дипломатических представительств иностранных государств, а также глав международных организаций;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) учреждает государственные награды, почетные звания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z226" w:id="222"/>
-[...15 lines deleted...]
-      13) учреждает государственные награды, почетные звания;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) награждает государственными наградами, присваивает почетные звания, высшие воинские и иные звания, классные чины, дипломатические ранги, квалификационные классы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z227" w:id="223"/>
-[...15 lines deleted...]
-      14) награждает государственными наградами, присваивает почетные звания, высшие воинские и иные звания, классные чины, дипломатические ранги, квалификационные классы;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) решает вопросы гражданства Республики Казахстан, предоставления политического убежища;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z228" w:id="224"/>
-[...15 lines deleted...]
-      15) решает вопросы гражданства Республики Казахстан, предоставления политического убежища;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет помилование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z229" w:id="225"/>
-[...15 lines deleted...]
-      16) осуществляет помилование;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) если Независимость и территориальная целостность, внутриполитическая стабильность Республики Казахстан, безопасность ее граждан находятся под непосредственной угрозой, что нарушило функционирование государственных конституционных органов, после официальных консультаций с Премьер-Министром и Председателем Курултая Республики Казахстан принимает меры, продиктованные названными обстоятельствами, включая введение на всей территории Республики Казахстан или в отдельных ее местностях чрезвычайного положения, применение Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z230" w:id="226"/>
-[...15 lines deleted...]
-      17) если Независимость и территориальная целостность, внутриполитическая стабильность Республики Казахстан, безопасность ее граждан находятся под непосредственной угрозой, что нарушило функционирование государственных конституционных органов, после официальных консультаций с Премьер-Министром и Председателем Курултая Республики Казахстан принимает меры, продиктованные названными обстоятельствами, включая введение на всей территории Республики Казахстан или в отдельных ее местностях чрезвычайного положения, применение Вооруженных Сил Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в случае агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности вводит на всей территории Республики Казахстан или в отдельных ее местностях военное положение, объявляет частичную или общую мобилизацию, незамедлительно информирует об этом Курултай Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z231" w:id="227"/>
-[...15 lines deleted...]
-      18) в случае агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности вводит на всей территории Республики Казахстан или в отдельных ее местностях военное положение, объявляет частичную или общую мобилизацию, незамедлительно информирует об этом Курултай Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) формирует подчиненную ему Службу государственной охраны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z232" w:id="228"/>
-[...15 lines deleted...]
-      19) формирует подчиненную ему Службу государственной охраны;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) формирует Администрацию Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z233" w:id="229"/>
-[...15 lines deleted...]
-      20) формирует Администрацию Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) образует Совет Безопасности, иные консультативно-совещательные органы, а также Высший Судебный Совет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z234" w:id="230"/>
-[...15 lines deleted...]
-      21) образует Совет Безопасности, иные консультативно-совещательные органы, а также Высший Судебный Совет;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет другие полномочия в соответствии с Конституцией и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z235" w:id="231"/>
-[...15 lines deleted...]
-      22) осуществляет другие полномочия в соответствии с Конституцией и законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 47</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z236" w:id="232"/>
+    <w:bookmarkStart w:name="z237" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан на основе и во исполнение Конституции и законов издает указы и распоряжения, имеющие обязательную силу на всей территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики Казахстан в период временного отсутствия Курултая, вызванного досрочным прекращением его полномочий, издает указы, имеющие силу конституционных законов или законов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Законы до их подписания Президентом Республики Казахстан предварительно скрепляются подписями Председателя Курултая и Премьер-Министра, на которых возлагается ответственность за их соответствие Конституции и законам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z240" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акты Президента Республики Казахстан, издаваемые по инициативе Правительства, предварительно скрепляются подписью Премьер-Министра, на которого возлагается ответственность за их соответствие Конституции и законам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z241" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 47</w:t>
-[...79 lines deleted...]
-      Акты Президента Республики Казахстан, издаваемые по инициативе Правительства, предварительно скрепляются подписью Премьер-Министра, на которого возлагается ответственность за их соответствие Конституции и законам.</w:t>
+        <w:t xml:space="preserve"> Статья 48</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z241" w:id="237"/>
+    <w:bookmarkStart w:name="z242" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан, его честь и достоинство неприкосновенны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики Казахстан не несет уголовной и административной ответственности за действия, совершенные при исполнении им полномочий Президента, за исключением совершения государственной измены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обеспечение, обслуживание и охрана Президента Республики Казахстан и его семьи осуществляются за счет государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Положения настоящей статьи распространяются на экс-Президентов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z246" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 48</w:t>
-[...79 lines deleted...]
-      3. Положения настоящей статьи распространяются на экс-Президентов Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 49</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z246" w:id="242"/>
+    <w:bookmarkStart w:name="z247" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Вице-Президент Республики Казахстан назначается на должность Президентом Республики Казахстан с согласия Курултая Республики Казахстан, выраженного большинством голосов от общего числа его депутатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вице-Президент в период осуществления своих полномочий не вправе избираться депутатом представительного органа, занимать иные оплачиваемые должности, осуществлять предпринимательскую деятельность, а также состоять в политической партии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z249" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вице-Президент по поручению Президента Республики Казахстан представляет его при взаимодействии с Курултаем, Правительством и иными государственными органами, а также осуществляет иные полномочия, определяемые Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z250" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 49</w:t>
-[...59 lines deleted...]
-      3. Вице-Президент по поручению Президента Республики Казахстан представляет его при взаимодействии с Курултаем, Правительством и иными государственными органами, а также осуществляет иные полномочия, определяемые Президентом.</w:t>
+        <w:t xml:space="preserve"> Статья 50</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z250" w:id="246"/>
+    <w:bookmarkStart w:name="z251" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан вправе добровольно уйти в отставку путем подачи заявления в Конституционный Суд Республики Казахстан. Конституционный Суд удостоверяет, что Президент Республики Казахстан лично и добровольно подал заявление об отставке. С момента дачи Конституционным Судом заключения Президент Республики Казахстан считается освобожденным от должности в связи с добровольным уходом в отставку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z252" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики Казахстан может быть досрочно освобожден от должности при устойчивой неспособности осуществлять свои обязанности по состоянию здоровья. В этом случае Курултай образует комиссию, состоящую из депутатов и специалистов в соответствующих областях медицины. Решение о досрочном освобождении принимается на заседании Курултая большинством не менее трех четвертей голосов от общего числа депутатов на основании заключения комиссии и заключения Конституционного Суда о соблюдении установленных конституционных процедур.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z253" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Президент Республики Казахстан несет ответственность за действия, совершенные при исполнении своих полномочий, только в случае государственной измены и может быть отрешен за это от должности Курултаем. Инициатива о предъявлении обвинения Президенту Республики Казахстан в совершении государственной измены и его расследовании выдвигается не менее чем одной третью от общего числа депутатов Курултая. Решение по данному вопросу принимается большинством голосов от общего числа депутатов Курултая. Расследование обвинения организуется Курултаем и его результаты большинством голосов от общего числа депутатов Курултая выносятся на рассмотрение заседания Курултая. Окончательное решение по данному вопросу принимается на заседании Курултая большинством не менее трех четвертей голосов от общего числа депутатов при наличии заключения Верховного Суда об обоснованности обвинения и заключения Конституционного Суда о соблюдении установленных конституционных процедур. Непринятие окончательного решения в течение двух месяцев с момента предъявления обвинения влечет за собой признание обвинения против Президента Республики Казахстан отклоненным. Отклонение обвинения Президента Республики Казахстан в совершении государственной измены на любой его стадии влечет за собой досрочное прекращение полномочий депутатов Курултая, инициировавших рассмотрение данного вопроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z254" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Вопрос об отрешении Президента Республики Казахстан от должности не может быть выдвинут в период рассмотрения им вопроса о досрочном прекращении полномочий Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z255" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 50</w:t>
-[...79 lines deleted...]
-      4. Вопрос об отрешении Президента Республики Казахстан от должности не может быть выдвинут в период рассмотрения им вопроса о досрочном прекращении полномочий Курултая.</w:t>
+        <w:t xml:space="preserve"> Статья 51</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z255" w:id="251"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 51</w:t>
+    <w:bookmarkStart w:name="z256" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае досрочного освобождения от должности Президента Республики Казахстан в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, а также в случае его смерти полномочия Президента Республики Казахстан переходят к Вице-Президенту; при невозможности Вице-Президента по состоянию здоровья или иным причинам личного характера принять на себя полномочия Президента Республики Казахстан полномочия Президента Республики Казахстан переходят к Председателю Курултая; при невозможности Председателя Курултая принять на себя полномочия Президента Республики Казахстан полномочия Президента Республики Казахстан переходят к Премьер-Министру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z256" w:id="252"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="253"/>
+    <w:bookmarkStart w:name="z257" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицо, решившее отказаться принять на себя полномочия Президента Республики Казахстан, подает заявление об отказе принять на себя полномочия Президента Республики Казахстан в Конституционный Суд. Конституционный Суд удостоверяет, что данное лицо лично и добровольно подало заявление об отказе принять на себя полномочия Президента Республики Казахстан, и дает заключение. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z258" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, принявшее на себя полномочия Президента Республики Казахстан, слагает с себя полномочия Вице-Президента, Председателя Курултая, Премьер-Министра соответственно. В этом случае замещение вакантных государственных должностей осуществляется в порядке, предусмотренном Конституцией.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z258" w:id="254"/>
-[...15 lines deleted...]
-      Лицо, принявшее на себя полномочия Президента Республики Казахстан, слагает с себя полномочия Вице-Президента, Председателя Курултая, Премьер-Министра соответственно. В этом случае замещение вакантных государственных должностей осуществляется в порядке, предусмотренном Конституцией.</w:t>
+    <w:bookmarkStart w:name="z259" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В течение семи дней со дня досрочного освобождения от должности Президента Республики Казахстан в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, либо со дня его смерти Курултай объявляет о проведении выборов Президента Республики Казахстан. Выборы проводятся в течение двух месяцев со дня принятия Курултаем соответствующего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z259" w:id="255"/>
-[...15 lines deleted...]
-      2. В течение семи дней со дня досрочного освобождения от должности Президента Республики Казахстан в связи с добровольным уходом в отставку, устойчивой неспособностью осуществлять свои обязанности по состоянию здоровья или отрешением Президента Республики Казахстан от должности, либо со дня его смерти Курултай объявляет о проведении выборов Президента Республики Казахстан. Выборы проводятся в течение двух месяцев со дня принятия Курултаем соответствующего решения.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лицо, принявшее на себя полномочия Президента Республики Казахстан согласно пункту 1 настоящей статьи, не вправе инициировать изменения и дополнения в Конституцию, а также распустить Курултай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z260" w:id="256"/>
-[...15 lines deleted...]
-      3. Лицо, принявшее на себя полномочия Президента Республики Казахстан согласно пункту 1 настоящей статьи, не вправе инициировать изменения и дополнения в Конституцию, а также распустить Курултай.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел IV </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z261" w:id="257"/>
+    <w:bookmarkStart w:name="z262" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел IV </w:t>
+        <w:t xml:space="preserve"> Курултай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z262" w:id="258"/>
+    <w:bookmarkStart w:name="z263" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Курултай</w:t>
+        <w:t xml:space="preserve"> Статья 52</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z263" w:id="259"/>
+    <w:bookmarkStart w:name="z264" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Курултай Республики Казахстан – высший представительный орган Республики Казахстан, осуществляющий законодательную власть.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z265" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Полномочия Курултая начинаются с момента открытия его первой сессии и заканчиваются с началом работы первой сессии Курултая нового созыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z266" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Полномочия Курултая могут быть прекращены досрочно в случаях и в порядке, предусмотренных Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z267" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация и деятельность Курултая, правовое положение его депутатов определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z268" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 52</w:t>
-[...79 lines deleted...]
-      4. Организация и деятельность Курултая, правовое положение его депутатов определяются конституционным законом.</w:t>
+        <w:t xml:space="preserve"> Статья 53</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z268" w:id="264"/>
+    <w:bookmarkStart w:name="z269" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Курултай состоит из ста сорока пяти депутатов, избираемых в порядке, установленном конституционным законом, по системе пропорционального представительства по территории единого общенационального избирательного округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z270" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Срок полномочий депутатов Курултая – пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z271" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 53</w:t>
-[...39 lines deleted...]
-      2. Срок полномочий депутатов Курултая – пять лет.</w:t>
+        <w:t xml:space="preserve"> Статья 54</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z271" w:id="267"/>
+    <w:bookmarkStart w:name="z272" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Избрание депутатов Курултая осуществляется на основе всеобщего, равного и прямого избирательного права при тайном голосовании. Очередные выборы депутатов Курултая проводятся не позднее чем за два месяца до окончания срока полномочий действующего созыва Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z273" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Внеочередные выборы депутатов Курултая проводятся в течение двух месяцев со дня досрочного прекращения полномочий Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z274" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Депутатом Курултая может быть лицо, достигшее двадцати пяти лет, состоящее в гражданстве Республики Казахстан и постоянно проживающее на ее территории последние десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z275" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выборы депутатов Курултая регулируются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z276" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Депутаты Курултая приносят присягу народу Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z277" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 54</w:t>
-[...99 lines deleted...]
-      5. Депутаты Курултая приносят присягу народу Казахстана.</w:t>
+        <w:t xml:space="preserve"> Статья 55</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z277" w:id="273"/>
+    <w:bookmarkStart w:name="z278" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Депутаты Курултая обязаны принимать участие в его работе. Голосование в Курултае осуществляется депутатом лично. Отсутствие депутата без уважительных причин на заседаниях Курултая и его органов более трех раз, как и передача права голоса, влечет за собой применение к депутату установленных законом мер взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z279" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Депутат Курултая не вправе быть депутатом другого представительного органа, занимать иные оплачиваемые должности, кроме преподавательской, научной, творческой деятельности, осуществлять предпринимательскую деятельность, входить в состав руководящего органа или наблюдательного совета коммерческой организации. Нарушение этих требований влечет за собой прекращение полномочий депутата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z280" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Депутат Курултая в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z281" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Полномочия депутата Курултая прекращаются в случаях подачи в отставку, его смерти, признания депутата по вступившему в законную силу решению суда недееспособным, умершим или безвестно отсутствующим и в иных предусмотренных Конституцией и конституционным законом случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z282" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депутат Курултая лишается своего мандата при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z283" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выезде на постоянное место жительства за пределы Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z284" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вступлении в законную силу в отношении его обвинительного приговора суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z285" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращении гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z286" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выходе или исключении из политической партии, от которой он избран;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z287" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прекращении деятельности политической партии, от которой он избран.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z288" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полномочия депутатов Курултая прекращаются в случае роспуска Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z289" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Подготовка вопросов, связанных с применением к депутатам мер взыскания, соблюдением ими требований пункта 2 настоящей статьи, правил депутатской этики, а также прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, возлагается на Центральную избирательную комиссию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z290" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 55</w:t>
-[...239 lines deleted...]
-      5. Подготовка вопросов, связанных с применением к депутатам мер взыскания, соблюдением ими требований пункта 2 настоящей статьи, правил депутатской этики, а также прекращением полномочий депутатов, лишением их полномочий и депутатской неприкосновенности, возлагается на Центральную избирательную комиссию Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 56</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z290" w:id="286"/>
+    <w:bookmarkStart w:name="z291" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курултай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z292" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимает конституционные законы и законы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z293" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит повторное обсуждение и голосование по законам или статьям закона, вызвавшим возражения Президента Республики Казахстан, в месячный срок со дня направления возражений. Несоблюдение этого срока означает принятие возражений Президента. Если Курултай по конституционным законам или статьям конституционного закона большинством в три четверти голосов от общего числа депутатов, а по законам или статьям закона большинством в две трети голосов от общего числа депутатов преодолеет возражения Президента, Президент в течение одного месяца подписывает конституционный закон или закон. Если возражения Президента не преодолены, конституционный закон или закон считается непринятым или принятым в редакции, предложенной Президентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z294" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) решает вопросы войны и мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z295" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимает по предложению Президента Республики Казахстан решение об использовании Вооруженных Сил Республики Казахстан для выполнения международных обязательств по поддержанию мира и безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z296" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объявляет выборы Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z297" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выдвигает инициативу о назначении всенародного референдума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z298" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) большинством голосов от общего числа депутатов Курултая дает согласие Президенту Республики Казахстан на назначение Вице-Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z299" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) большинством голосов от общего числа депутатов Курултая дает согласие Президенту Республики Казахстан на назначение Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z300" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) большинством голосов от общего числа депутатов Курултая дает согласие на назначение Президентом Республики Казахстан судей Конституционного Суда, членов Центральной избирательной комиссии, Высшей аудиторской палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z301" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) избирает и освобождает от должностей по представлению Президента Республики Казахстан судей Верховного Суда Республики Казахстан, принимает их присягу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z302" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лишает неприкосновенности судей Конституционного Суда, судей Верховного Суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z303" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) прекращает полномочия депутата Курултая, а также по представлению Генерального Прокурора Республики Казахстан решает вопросы о лишении депутата Курултая его неприкосновенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z304" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) по инициативе не менее одной пятой от общего числа депутатов Курултая вправе большинством голосов от общего числа депутатов Курултая выразить вотум недоверия Правительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z305" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) заслушивает ежегодные послания Конституционного Суда о состоянии конституционной законности в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z306" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) заслушивает два раза в год отчет Председателя Высшей аудиторской палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z307" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обсуждает и утверждает отчеты Правительства и Высшей аудиторской палаты об исполнении республиканского бюджета. Неутверждение Курултаем отчета Правительства об исполнении республиканского бюджета означает выражение Курултаем вотума недоверия Правительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z308" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) вправе по инициативе не менее одной трети от общего числа депутатов Курултая заслушивать отчеты членов Правительства Республики Казахстан по вопросам их деятельности. По итогам заслушивания отчета большинством не менее чем двумя третями голосов от общего числа депутатов Курултая вправе принимать решение об обращении к Президенту Республики Казахстан об освобождении от должности члена Правительства в случае неисполнения им законов Республики Казахстан. В этом случае Президент Республики Казахстан освобождает от должности члена Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z309" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) проводит по вопросам своей компетенции слушания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z310" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) принимает регламент своей деятельности и иные решения по вопросам, связанным с организацией и внутренним распорядком Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z311" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) формирует координационный и рабочие органы Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z312" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) образует комиссии Курултая, избирает и освобождает от должности председателей, заслушивает отчеты о деятельности комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z313" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет иные полномочия, возложенные на Курултай Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z314" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 56</w:t>
-[...459 lines deleted...]
-      22) осуществляет иные полномочия, возложенные на Курултай Конституцией.</w:t>
+        <w:t xml:space="preserve"> Статья 57</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z314" w:id="310"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 57</w:t>
+    <w:bookmarkStart w:name="z315" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Курултай возглавляет Председатель, избираемый из числа депутатов, свободно владеющих государственным языком, тайным голосованием большинством голосов от общего числа депутатов Курултая. Кандидатура на должность Председателя Курултая выдвигается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z315" w:id="311"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z316" w:id="312"/>
+    <w:bookmarkStart w:name="z316" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Республики Казахстан вправе распустить Курултай в случае повторного отказа в избрании Председателя Курултая. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z317" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель Курултая может быть отозван от должности, а также уйти в отставку, если за это проголосовало большинство от общего числа депутатов Курултая.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z317" w:id="313"/>
-[...15 lines deleted...]
-      2. Председатель Курултая может быть отозван от должности, а также уйти в отставку, если за это проголосовало большинство от общего числа депутатов Курултая.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Председатель Курултая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z318" w:id="314"/>
-[...15 lines deleted...]
-      3. Председатель Курултая:</w:t>
+    <w:bookmarkStart w:name="z319" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) созывает заседания Курултая и председательствует на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z319" w:id="315"/>
-[...15 lines deleted...]
-      1) созывает заседания Курултая и председательствует на них;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет общее руководство подготовкой вопросов, вносимых на рассмотрение Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z320" w:id="316"/>
-[...15 lines deleted...]
-      2) осуществляет общее руководство подготовкой вопросов, вносимых на рассмотрение Курултая;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляет Курултаю кандидатуры к избранию на должности заместителей Председателя Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z321" w:id="317"/>
-[...15 lines deleted...]
-      3) представляет Курултаю кандидатуры к избранию на должности заместителей Председателя Курултая;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение регламента в деятельности Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z322" w:id="318"/>
-[...15 lines deleted...]
-      4) обеспечивает соблюдение регламента в деятельности Курултая;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) руководит деятельностью координационного органа Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z323" w:id="319"/>
-[...15 lines deleted...]
-      5) руководит деятельностью координационного органа Курултая;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подписывает акты, издаваемые Курултаем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z324" w:id="320"/>
-[...15 lines deleted...]
-      6) подписывает акты, издаваемые Курултаем;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выполняет другие обязанности, возлагаемые на него регламентом Курултая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z325" w:id="321"/>
-[...15 lines deleted...]
-      7) выполняет другие обязанности, возлагаемые на него регламентом Курултая.</w:t>
+    <w:bookmarkStart w:name="z326" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Председатель Курултая открывает сессии Курултая, если иное не предусмотрено Конституцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z326" w:id="322"/>
-[...15 lines deleted...]
-      4. Председатель Курултая открывает сессии Курултая, если иное не предусмотрено Конституцией.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По вопросам своей компетенции Председатель Курултая издает распоряжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z327" w:id="323"/>
-[...15 lines deleted...]
-      5. По вопросам своей компетенции Председатель Курултая издает распоряжения.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 58</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z328" w:id="324"/>
+    <w:bookmarkStart w:name="z329" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сессия Курултая проходит в форме заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z330" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Первая сессия Курултая созывается Президентом Республики Казахстан не позднее тридцати дней со дня опубликования итогов выборов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z331" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Очередные сессии Курултая проводятся раз в год, начиная с первого рабочего дня сентября и по последний рабочий день июня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z332" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сессия открывается и закрывается на заседании Курултая. Сессия Курултая, как правило, открывается Президентом Республики Казахстан. В период между сессиями Курултая Президент Республики Казахстан по собственной инициативе, по предложению Председателя Курултая или не менее одной трети от общего числа депутатов Курултая может созвать внеочередную сессию Курултая. На ней могут рассматриваться только вопросы, послужившие основанием для ее созыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z333" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заседания Курултая проводятся при условии присутствия на них не менее двух третей от общего числа депутатов Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z334" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заседания Курултая – открытые. В случаях, предусмотренных регламентом, могут проводиться закрытые заседания. Президент Республики Казахстан, Вице-Президент, Премьер-Министр и члены Правительства, Председатель Қазақстан Халық Кеңесі, Председатель Национального Банка, Генеральный Прокурор, Председатель Комитета национальной безопасности имеют право присутствовать на любых заседаниях и быть выслушанными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z335" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 58</w:t>
-[...119 lines deleted...]
-      6. Заседания Курултая – открытые. В случаях, предусмотренных регламентом, могут проводиться закрытые заседания. Президент Республики Казахстан, Вице-Президент, Премьер-Министр и члены Правительства, Председатель Қазақстан Халық Кеңесі, Председатель Национального Банка, Генеральный Прокурор, Председатель Комитета национальной безопасности имеют право присутствовать на любых заседаниях и быть выслушанными.</w:t>
+        <w:t xml:space="preserve"> Статья 59</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z335" w:id="331"/>
+    <w:bookmarkStart w:name="z336" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Курултай образует постоянные комитеты, число которых определяется конституционным законом, а также комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z337" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитеты и комиссии по вопросам своей компетенции издают постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z338" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 59</w:t>
-[...39 lines deleted...]
-      2. Комитеты и комиссии по вопросам своей компетенции издают постановления.</w:t>
+        <w:t xml:space="preserve"> Статья 60</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z338" w:id="334"/>
+    <w:bookmarkStart w:name="z339" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Право законодательной инициативы принадлежит Президенту Республики Казахстан, депутатам Курултая, Правительству, Қазақстан Халық Кеңесі и реализуется исключительно в Курултае.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z340" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики Казахстан вправе определять приоритетность рассмотрения проектов законов, означающую, что соответствующие законопроекты должны быть приняты в первоочередном порядке в течение двух месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z341" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Курултай вправе издавать законы, которые регулируют важнейшие общественные отношения, устанавливают основополагающие принципы и нормы, касающиеся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z342" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правосубъектности физических и юридических лиц, гражданских прав и свобод, обязательств и ответственности физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z343" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) режима собственности и иных вещных прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z344" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основ организации и деятельности государственных органов и органов местного самоуправления, государственной и воинской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z345" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) налогообложения, установления или отмены сборов и других обязательных платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z346" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) республиканского бюджета, вопросов о государственных займах и оказании Республикой Казахстан экономической и иной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z347" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вопросов судоустройства и судопроизводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z348" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вопросов амнистии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z349" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) образования, науки, культуры, здравоохранения и социального обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z350" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приватизации предприятий и их имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z351" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) охраны окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z352" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) административно-территориального устройства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z353" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечения обороны и безопасности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z354" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) государственных символов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z355" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ратификации международных договоров и их денонсации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z356" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) государственных наград, почетных званий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z357" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) иных вопросов в соответствии с Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z358" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Законопроекты, внесенные в порядке законодательной инициативы Правительства Республики Казахстан в целях оперативного реагирования на условия, создающие угрозу жизни и здоровью населения, конституционному строю, охране общественного порядка, экономической безопасности страны, подлежат рассмотрению Курултаем немедленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z359" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения в Курултай законопроектов, предусмотренных частью первой настоящего пункта, Правительство вправе принимать под свою ответственность временные нормативные правовые акты, имеющие силу закона, по вопросам, указанным в пункте 3 настоящей статьи, которые действуют до вступления в силу принятых Курултаем законов или до отклонения Курултаем законопроектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z360" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Закон, принятый Курултаем, в течение десяти дней представляется на подпись Президенту Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z361" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курултай вправе в целом отклонить проект закона большинством голосов от общего числа депутатов. Отклоненный законопроект считается непринятым и возвращается инициатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z362" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Проекты законов, предусматривающие сокращение государственных доходов или увеличение государственных расходов, могут быть внесены только при наличии положительного заключения Правительства. Для проектов законов, вносимых в Курултай в порядке законодательной инициативы Президента Республики Казахстан, наличие такого заключения не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z363" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В связи с непринятием внесенного Правительством проекта закона Премьер-Министр вправе поставить на заседании Курултая вопрос о доверии Правительству. Голосование по этому вопросу проводится не ранее чем через сорок восемь часов с момента постановки вопроса о доверии. Если предложение о вотуме недоверия не наберет большинства голосов от общего числа депутатов Курултая, проект закона считается принятым без голосования. Однако Правительство не может пользоваться этим правом более двух раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z364" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 60</w:t>
-[...499 lines deleted...]
-      7. В связи с непринятием внесенного Правительством проекта закона Премьер-Министр вправе поставить на заседании Курултая вопрос о доверии Правительству. Голосование по этому вопросу проводится не ранее чем через сорок восемь часов с момента постановки вопроса о доверии. Если предложение о вотуме недоверия не наберет большинства голосов от общего числа депутатов Курултая, проект закона считается принятым без голосования. Однако Правительство не может пользоваться этим правом более двух раз в год.</w:t>
+        <w:t xml:space="preserve"> Статья 61</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z364" w:id="360"/>
+    <w:bookmarkStart w:name="z365" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Курултай принимает законы и постановления, имеющие обязательную силу на всей территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z366" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Законы вступают в силу после их подписания Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z367" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституционные законы принимаются по вопросам, предусмотренным Конституцией Республики Казахстан, большинством не менее двух третей голосов от общего числа депутатов Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z368" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Законы принимаются Курултаем большинством голосов от общего числа депутатов Курултая, если иное не предусмотрено Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z369" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановления Курултая принимаются большинством голосов от общего числа депутатов Курултая, если иное не предусмотрено Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z370" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Законы, постановления Курултая не должны противоречить Конституции. Постановления Курултая не должны противоречить законам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z371" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Порядок разработки, представления, обсуждения, введения в действие и опубликования законодательных и иных нормативных правовых актов Республики Казахстан регламентируется законом и регламентом Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z372" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 61</w:t>
-[...139 lines deleted...]
-      6. Порядок разработки, представления, обсуждения, введения в действие и опубликования законодательных и иных нормативных правовых актов Республики Казахстан регламентируется законом и регламентом Курултая.</w:t>
+        <w:t xml:space="preserve"> Статья 62</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z372" w:id="368"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 62</w:t>
+    <w:bookmarkStart w:name="z373" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Президент Республики Казахстан вправе распустить Курултай после консультаций с Председателем Курултая и Премьер-Министром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z373" w:id="369"/>
-[...15 lines deleted...]
-      1. Президент Республики Казахстан вправе распустить Курултай после консультаций с Председателем Курултая и Премьер-Министром.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президент Республики Казахстан вправе распустить Курултай в случае повторного отказа в даче согласия на назначение кандидатуры, предложенной Президентом на должность, назначение на которую осуществляется с согласия Курултая, а также в случае повторного отказа в избрании Председателя Курултая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z374" w:id="370"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z375" w:id="371"/>
+    <w:bookmarkStart w:name="z375" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Курултай не может быть распущен в период чрезвычайного или военного положения, в последние шесть месяцев полномочий Президента, в течение одного года после предыдущего роспуска или в случае, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Конституции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z376" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел V</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z376" w:id="372"/>
+    <w:bookmarkStart w:name="z377" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел V</w:t>
+        <w:t xml:space="preserve"> Правительство</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z377" w:id="373"/>
+    <w:bookmarkStart w:name="z378" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительство</w:t>
+        <w:t xml:space="preserve"> Статья 63</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z378" w:id="374"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 63</w:t>
+    <w:bookmarkStart w:name="z379" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правительство Республики Казахстан осуществляет исполнительную власть Республики Казахстан, возглавляет систему исполнительных органов и осуществляет руководство их деятельностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z379" w:id="375"/>
-[...15 lines deleted...]
-      1. Правительство Республики Казахстан осуществляет исполнительную власть Республики Казахстан, возглавляет систему исполнительных органов и осуществляет руководство их деятельностью.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правительство – коллегиальный орган, который в своей деятельности ответственен перед Президентом Республики Казахстан и Курултаем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z380" w:id="376"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="377"/>
+    <w:bookmarkStart w:name="z381" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Члены Правительства подотчетны Курултаю в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 56 Конституции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z382" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Компетенция, порядок организации и деятельности Правительства определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z382" w:id="378"/>
-[...15 lines deleted...]
-      4. Компетенция, порядок организации и деятельности Правительства определяются конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 64</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z383" w:id="379"/>
+    <w:bookmarkStart w:name="z384" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правительство образуется Президентом Республики Казахстан в порядке, предусмотренном Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z385" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предложения о структуре и составе Правительства вносятся Президенту Республики Казахстан Премьер-Министром Республики Казахстан в десятидневный срок после назначения Премьер-Министра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z386" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Члены Правительства приносят присягу народу и Президенту Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z387" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 64</w:t>
-[...59 lines deleted...]
-      3. Члены Правительства приносят присягу народу и Президенту Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 65</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z387" w:id="383"/>
+    <w:bookmarkStart w:name="z388" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z389" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает основные направления социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка и организует их осуществление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z390" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет Курултаю республиканский бюджет и отчет о его исполнении, обеспечивает исполнение бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z391" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносит в Курултай проекты законов и обеспечивает исполнение законов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z392" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует управление государственной собственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z393" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вырабатывает меры по проведению внешней политики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z394" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) руководит деятельностью министерств, иных центральных и местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z395" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отменяет или приостанавливает полностью или в части действие актов министерств, иных центральных и местных исполнительных органов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z396" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по согласованию с Президентом Республики Казахстан утверждает единую систему финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z397" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) выполняет иные функции, возложенные на него Конституцией, законами и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z398" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 65</w:t>
-[...199 lines deleted...]
-      9) выполняет иные функции, возложенные на него Конституцией, законами и актами Президента Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 66</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z398" w:id="394"/>
+    <w:bookmarkStart w:name="z399" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z400" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Правительства, персонально отвечает за его работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z401" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подписывает постановления Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z402" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) докладывает Президенту и Курултаю об основных направлениях деятельности Правительства и всех его важнейших решениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z403" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выполняет другие функции, связанные с организацией и руководством деятельностью Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z404" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 66</w:t>
-[...99 lines deleted...]
-      4) выполняет другие функции, связанные с организацией и руководством деятельностью Правительства.</w:t>
+        <w:t xml:space="preserve"> Статья 67</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z404" w:id="400"/>
+    <w:bookmarkStart w:name="z405" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Члены Правительства самостоятельны в принятии решений в пределах своей компетенции и несут персональную ответственность перед Премьер-Министром за работу подчиненных им государственных органов. Член Правительства, не согласный с проводимой Правительством политикой или не проводящий ее, подает в отставку либо подлежит освобождению от занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z406" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Члены Правительства не вправе быть депутатами представительного органа, занимать иные оплачиваемые должности, кроме преподавательской, научной, творческой деятельности, осуществлять предпринимательскую деятельность, входить в состав руководящего органа или наблюдательного совета коммерческой организации, за исключением случаев, когда это является их должностными обязанностями в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z407" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 67</w:t>
-[...39 lines deleted...]
-      2. Члены Правительства не вправе быть депутатами представительного органа, занимать иные оплачиваемые должности, кроме преподавательской, научной, творческой деятельности, осуществлять предпринимательскую деятельность, входить в состав руководящего органа или наблюдательного совета коммерческой организации, за исключением случаев, когда это является их должностными обязанностями в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 68</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z407" w:id="403"/>
+    <w:bookmarkStart w:name="z408" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правительство по вопросам своей компетенции издает постановления, имеющие обязательную силу на всей территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z409" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Премьер-Министр издает распоряжения, имеющие обязательную силу на всей территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z410" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Постановления Правительства и распоряжения Премьер-Министра не должны противоречить Конституции, законам, актам Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z411" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 68</w:t>
-[...59 lines deleted...]
-      3. Постановления Правительства и распоряжения Премьер-Министра не должны противоречить Конституции, законам, актам Президента Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 69</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z411" w:id="407"/>
+    <w:bookmarkStart w:name="z412" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правительство слагает свои полномочия перед вновь избранным Курултаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z413" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правительство и любой его член вправе заявить Президенту Республики Казахстан о своей отставке, если считают невозможным дальнейшее осуществление возложенных на них функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z414" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правительство заявляет Президенту Республики Казахстан об отставке в случае выражения Курултаем вотума недоверия Правительству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z415" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Президент Республики Казахстан в десятидневный срок рассматривает вопрос о принятии или отклонении отставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z416" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Принятие отставки означает прекращение полномочий Правительства либо соответствующего его члена. Принятие отставки Премьер-Министра означает прекращение полномочий всего Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z417" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При отклонении отставки Правительства или его члена Президент Республики Казахстан поручает ему дальнейшее осуществление обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z418" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Президент Республики Казахстан вправе по собственной инициативе принять решение о прекращении полномочий Правительства и освободить от должности любого его члена. Освобождение от должности Премьер-Министра означает прекращение полномочий всего Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z419" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 69</w:t>
-[...139 lines deleted...]
-      7. Президент Республики Казахстан вправе по собственной инициативе принять решение о прекращении полномочий Правительства и освободить от должности любого его члена. Освобождение от должности Премьер-Министра означает прекращение полномочий всего Правительства.</w:t>
+        <w:t xml:space="preserve"> Раздел VI</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z419" w:id="415"/>
+    <w:bookmarkStart w:name="z420" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел VI</w:t>
+        <w:t xml:space="preserve"> Қазақстан Халық Кеңесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z420" w:id="416"/>
+    <w:bookmarkStart w:name="z421" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Халық Кеңесі</w:t>
+        <w:t xml:space="preserve"> Статья 70</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z421" w:id="417"/>
+    <w:bookmarkStart w:name="z422" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Халық Кеңесі (Народный Совет Казахстана) – высший консультативный орган, представляющий интересы народа Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z423" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Состав Қазақстан Халық Кеңесі формируется из числа граждан Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z424" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок образования, формирования состава, полномочия и организация деятельности Қазақстан Халық Кеңесі определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z425" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 70</w:t>
-[...59 lines deleted...]
-      3. Порядок образования, формирования состава, полномочия и организация деятельности Қазақстан Халық Кеңесі определяются конституционным законом.</w:t>
+        <w:t xml:space="preserve"> Статья 71</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z425" w:id="421"/>
+    <w:bookmarkStart w:name="z426" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Халық Кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z427" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает предложения и рекомендации по основным направлениям внутренней политики государства, укреплению общественного согласия, общенационального единства и солидарности, продвижению основополагающих принципов деятельности Республики Казахстан и общенациональных ценностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z428" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит в Курултай проекты законов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z429" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выдвигает инициативу о назначении всенародного референдума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z430" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные полномочия в соответствии с конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z431" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 71</w:t>
-[...99 lines deleted...]
-      4) осуществляет иные полномочия в соответствии с конституционным законом.</w:t>
+        <w:t xml:space="preserve"> Раздел VII </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z431" w:id="427"/>
+    <w:bookmarkStart w:name="z432" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел VII </w:t>
+        <w:t xml:space="preserve"> Конституционный Суд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z432" w:id="428"/>
+    <w:bookmarkStart w:name="z433" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституционный Суд</w:t>
+        <w:t xml:space="preserve"> Статья 72</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z433" w:id="429"/>
+    <w:bookmarkStart w:name="z434" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конституционный Суд Республики Казахстан – независимый государственный орган, осуществляющий конституционный контроль и обеспечивающий верховенство Конституции Республики Казахстан на всей территории страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание. См. нормативное постановление Конституционного Суда РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конституционный Суд состоит из Председателя и десяти судей. Срок их полномочий – восемь лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z436" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одно и то же лицо не может быть назначено в соответствии с Конституцией судьей Конституционного Суда более одного раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание. См. нормативное постановление Конституционного Суда РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Председатель Конституционного Суда назначается на должность Президентом Республики Казахстан и одновременно является судьей Конституционного Суда в течение срока полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одно и то же лицо не может быть назначено в соответствии с Конституцией Председателем Конституционного Суда более одного раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z439" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судьи Конституционного Суда назначаются Президентом Республики Казахстан с согласия Курултая, выраженного большинством голосов от общего числа его депутатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z440" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Председателя Конституционного Суда назначается на должность Президентом Республики Казахстан по представлению Председателя Конституционного Суда из числа судей Конституционного Суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z441" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Должность судьи Конституционного Суда несовместима с депутатским мандатом, занятием иных оплачиваемых должностей, кроме преподавательской, научной, творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z442" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Председатель и судьи Конституционного Суда в течение срока своих полномочий не могут быть задержаны, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнуты приводу, административному взысканию, налагаемому в судебном порядке, привлечены к уголовной ответственности без согласия Президента Республики Казахстан либо Курултая соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z443" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Организация и деятельность Конституционного Суда регулируются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z444" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 72</w:t>
-[...159 lines deleted...]
-      5. Должность судьи Конституционного Суда несовместима с депутатским мандатом, занятием иных оплачиваемых должностей, кроме преподавательской, научной, творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации.</w:t>
+        <w:t xml:space="preserve"> Статья 73</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z442" w:id="438"/>
-[...15 lines deleted...]
-      6. Председатель и судьи Конституционного Суда в течение срока своих полномочий не могут быть задержаны, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнуты приводу, административному взысканию, налагаемому в судебном порядке, привлечены к уголовной ответственности без согласия Президента Республики Казахстан либо Курултая соответственно.</w:t>
+    <w:bookmarkStart w:name="z445" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конституционный Суд по обращению Президента Республики Казахстан, Председателя Курултая, не менее одной пятой части от общего числа депутатов Курултая, Премьер-Министра:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z443" w:id="439"/>
-[...15 lines deleted...]
-      7. Организация и деятельность Конституционного Суда регулируются конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решает в случае спора вопрос о правильности проведения выборов Президента, депутатов Курултая и всенародного референдума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z444" w:id="440"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Статья 73</w:t>
+    <w:bookmarkStart w:name="z447" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассматривает до подписания Президентом принятые Курултаем законы на их соответствие Конституции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z445" w:id="441"/>
-[...15 lines deleted...]
-      1. Конституционный Суд по обращению Президента Республики Казахстан, Председателя Курултая, не менее одной пятой части от общего числа депутатов Курултая, Премьер-Министра:</w:t>
+    <w:bookmarkStart w:name="z448" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассматривает на соответствие Конституции принятые Курултаем постановления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z446" w:id="442"/>
-[...15 lines deleted...]
-      1) решает в случае спора вопрос о правильности проведения выборов Президента, депутатов Курултая и всенародного референдума;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассматривает до ратификации международные договоры на их соответствие Конституции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z447" w:id="443"/>
-[...15 lines deleted...]
-      2) рассматривает до подписания Президентом принятые Курултаем законы на их соответствие Конституции;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассматривает на соответствие Конституции исполнение решений международных организаций и их органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z448" w:id="444"/>
-[...15 lines deleted...]
-      3) рассматривает на соответствие Конституции принятые Курултаем постановления;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дает официальное толкование норм Конституции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z449" w:id="445"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z452" w:id="448"/>
+    <w:bookmarkStart w:name="z452" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) дает заключения в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9457,52 +9653,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 Конституции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z453" w:id="449"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z453" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Конституционный Суд рассматривает обращения Президента в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9517,132 +9713,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) статьи 46 Конституции, а также обращения судов в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z454" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституционный Суд по обращениям граждан Республики Казахстан рассматривает на соответствие Конституции нормативные правовые акты Республики Казахстан, непосредственно затрагивающие их права и свободы, предусмотренные Конституцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z455" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и условия обращения граждан Республики Казахстан в Конституционный Суд определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z456" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституционный Суд по обращению Генерального Прокурора рассматривает вопросы, указанные в подпунктах 4), 5) и 6) пункта 1 настоящей статьи, а также нормативные правовые акты Республики Казахстан на их соответствие Конституции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z454" w:id="450"/>
-[...15 lines deleted...]
-      3. Конституционный Суд по обращениям граждан Республики Казахстан рассматривает на соответствие Конституции нормативные правовые акты Республики Казахстан, непосредственно затрагивающие их права и свободы, предусмотренные Конституцией.</w:t>
+    <w:bookmarkStart w:name="z457" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Конституционный Суд по обращению Уполномоченного по правам человека рассматривает на соответствие Конституции нормативные правовые акты Республики Казахстан, затрагивающие закрепленные Конституцией права и свободы человека и гражданина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z455" w:id="451"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z458" w:id="454"/>
+    <w:bookmarkStart w:name="z458" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Конституционный Суд дает заключения в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9657,2340 +9853,2466 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Конституции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z459" w:id="455"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z459" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 74</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z460" w:id="456"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z460" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В случае обращения в Конституционный Суд по вопросам, указанным в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Конституции, вступление в должность Президента Республики Казахстан, регистрация избранных депутатов Курултая, подведение итогов всенародного референдума приостанавливается соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z461" w:id="457"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z461" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае обращения в Конституционный Суд по вопросам, указанным в подпунктах 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Конституции, течение сроков подписания либо ратификации соответствующих актов приостанавливается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z462" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституционный Суд выносит свое решение в сроки, установленные конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z463" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 75</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z464" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Законы и международные договоры, признанные не соответствующими Конституции, не могут быть подписаны либо ратифицированы и введены в действие.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z462" w:id="458"/>
-[...15 lines deleted...]
-      3. Конституционный Суд выносит свое решение в сроки, установленные конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z465" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Законы и иные нормативные правовые акты, их отдельные положения, признанные не соответствующими Конституции, в том числе ущемляющими закрепленные Конституцией права и свободы человека и гражданина, прекращают свое действие и не подлежат применению со дня принятия Конституционным Судом решения или с даты, им установленной.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z463" w:id="459"/>
+    <w:bookmarkStart w:name="z466" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законы и иные нормативные правовые акты, их отдельные положения, признанные соответствующими Конституции в истолковании Конституционного Суда, подлежат применению в данном истолковании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z467" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решения международных организаций и их органов, отдельные положения этих решений, исполнение которых признано Конституционным Судом не соответствующим Конституции, исполнению не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z468" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решения Конституционного Суда вступают в силу со дня их принятия, являются общеобязательными на всей территории Республики Казахстан, окончательными и обжалованию не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z469" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 75</w:t>
-[...59 lines deleted...]
-      Законы и иные нормативные правовые акты, их отдельные положения, признанные соответствующими Конституции в истолковании Конституционного Суда, подлежат применению в данном истолковании.</w:t>
+        <w:t xml:space="preserve"> Раздел VIII</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z467" w:id="463"/>
-[...15 lines deleted...]
-      3. Решения международных организаций и их органов, отдельные положения этих решений, исполнение которых признано Конституционным Судом не соответствующим Конституции, исполнению не подлежат.</w:t>
+    <w:bookmarkStart w:name="z470" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правосудие. Прокуратура. Правозащитные механизмы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z468" w:id="464"/>
-[...15 lines deleted...]
-      4. Решения Конституционного Суда вступают в силу со дня их принятия, являются общеобязательными на всей территории Республики Казахстан, окончательными и обжалованию не подлежат.</w:t>
+    <w:bookmarkStart w:name="z471" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 76</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z469" w:id="465"/>
+    <w:bookmarkStart w:name="z472" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правосудие в Республике Казахстан осуществляется только судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z473" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судебная власть осуществляется посредством гражданского, административного, уголовного и иных установленных законом форм судопроизводства. В случаях, предусмотренных законом, уголовное судопроизводство осуществляется с участием присяжных заседателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z474" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Суды Республики Казахстан – Верховный Суд, местные и другие суды, учреждаемые законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z475" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судебная система Республики Казахстан устанавливается Конституцией и конституционным законом. Учреждение специальных и чрезвычайных судов под каким-либо названием не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z476" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел VIII</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="466"/>
+        <w:t xml:space="preserve"> Статья 77</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z477" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судебная власть осуществляется от имени Республики Казахстан в целях защиты прав, свобод и законных интересов человека, гражданина, организаций, а также исполнения Конституции, законов, иных нормативных правовых актов, международных договоров Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z478" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судебная власть распространяется на все дела и споры, возникающие в связи с применением норм Конституции, законов, иных нормативных правовых актов, международных договоров Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z479" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решения, приговоры и иные постановления судов имеют обязательную силу на всей территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z480" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правосудие. Прокуратура. Правозащитные механизмы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="467"/>
+        <w:t xml:space="preserve"> Статья 78</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z481" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судья при отправлении правосудия независим и подчиняется только Конституции и закону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z482" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Какое-либо вмешательство в деятельность суда по отправлению правосудия недопустимо и влечет ответственность по закону. По конкретным делам судьи не подотчетны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z483" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При отправлении правосудия судья должен руководствоваться следующими принципами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z484" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) никому не может быть без его согласия изменена подсудность, предусмотренная для него законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z485" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в суде каждый человек имеет право быть выслушанным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z486" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обвиняемый не обязан доказывать свою невиновность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z487" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) любые сомнения в виновности лица толкуются в пользу обвиняемого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z488" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не имеют юридической силы доказательства, полученные незаконным способом. Никто не может быть осужден лишь на основе его собственного признания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z489" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) применение уголовного закона по аналогии не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z490" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Принципы правосудия, установленные Конституцией, являются общими и едиными для всех судов и судей Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z491" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 76</w:t>
-[...335 lines deleted...]
-      5) не имеют юридической силы доказательства, полученные незаконным способом. Никто не может быть осужден лишь на основе его собственного признания;</w:t>
+        <w:t xml:space="preserve"> Статья 79</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z489" w:id="485"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="488"/>
+    <w:bookmarkStart w:name="z492" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Суды не вправе применять законы и иные нормативные правовые акты, ущемляющие закрепленные Конституцией права и свободы человека и гражданина. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z493" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если суд усмотрит, что закон или иной нормативный правовой акт, подлежащий применению, ущемляет закрепленные Конституцией права и свободы человека и гражданина, он обязан приостановить производство по делу и обратиться в Конституционный Суд с представлением о признании этого акта неконституционным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z494" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 80</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z495" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Суды состоят из постоянных судей, независимость которых защищается Конституцией и законом. Полномочия судьи могут быть прекращены или приостановлены исключительно по основаниям, установленным законом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z493" w:id="489"/>
-[...15 lines deleted...]
-      Если суд усмотрит, что закон или иной нормативный правовой акт, подлежащий применению, ущемляет закрепленные Конституцией права и свободы человека и гражданина, он обязан приостановить производство по делу и обратиться в Конституционный Суд с представлением о признании этого акта неконституционным.</w:t>
+    <w:bookmarkStart w:name="z496" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судья не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан, основанного на заключении Высшего Судебного Совета, либо без согласия Курултая соответственно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z494" w:id="490"/>
+    <w:bookmarkStart w:name="z497" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Требования, предъявляемые к судьям судов Республики Казахстан, определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z498" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Должность судьи несовместима с депутатским мандатом, занятием иной оплачиваемой должности, кроме преподавательской, научной, творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z499" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 80</w:t>
-[...39 lines deleted...]
-      2. Судья не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан, основанного на заключении Высшего Судебного Совета, либо без согласия Курултая соответственно.</w:t>
+        <w:t xml:space="preserve"> Статья 81</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z497" w:id="493"/>
-[...15 lines deleted...]
-      3. Требования, предъявляемые к судьям судов Республики Казахстан, определяются конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование судов, обеспечение судей жильем производится за счет средств республиканского бюджета и должно обеспечивать возможность полного и независимого осуществления правосудия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z498" w:id="494"/>
-[...15 lines deleted...]
-      4. Должность судьи несовместима с депутатским мандатом, занятием иной оплачиваемой должности, кроме преподавательской, научной, творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации.</w:t>
+    <w:bookmarkStart w:name="z501" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 82</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z499" w:id="495"/>
+    <w:bookmarkStart w:name="z502" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Верховный Суд – высший судебный орган по гражданским, административным, уголовным и иным делам, подсудным местным и другим судам, который в предусмотренных законом случаях рассматривает отнесенные к его подсудности судебные дела и дает разъяснения по вопросам судебной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z503" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 81</w:t>
-[...19 lines deleted...]
-      Финансирование судов, обеспечение судей жильем производится за счет средств республиканского бюджета и должно обеспечивать возможность полного и независимого осуществления правосудия.</w:t>
+        <w:t xml:space="preserve"> Статья 83</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z501" w:id="497"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z504" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание. См. нормативное постановление Конституционного Суда РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Председатель Верховного Суда назначается Президентом Республики Казахстан по рекомендации Высшего Судебного Совета и одновременно является судьей Верховного Суда в течение срока его полномочий. Срок полномочий Председателя Верховного Суда – шесть лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z505" w:id="501"/>
+    <w:bookmarkStart w:name="z505" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Одно и то же лицо не может быть назначено в соответствии с Конституцией Председателем Верховного Суда более одного раза. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z506" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьи Верховного Суда избираются Курултаем по представлению Президента Республики Казахстан, основанному на рекомендации Высшего Судебного Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z507" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судьи местных и других судов назначаются на должности Президентом Республики Казахстан по рекомендации Высшего Судебного Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z508" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В судах в соответствии с конституционным законом могут создаваться судебные коллегии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z509" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Председатель Высшего Судебного Совета назначается на должность Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z506" w:id="502"/>
-[...15 lines deleted...]
-      Судьи Верховного Суда избираются Курултаем по представлению Президента Республики Казахстан, основанному на рекомендации Высшего Судебного Совета.</w:t>
+    <w:bookmarkStart w:name="z510" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Статус, порядок формирования состава и организация работы Высшего Судебного Совета определяются законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z507" w:id="503"/>
-[...15 lines deleted...]
-      2. Судьи местных и других судов назначаются на должности Президентом Республики Казахстан по рекомендации Высшего Судебного Совета.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 84</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z508" w:id="504"/>
-[...15 lines deleted...]
-      3. В судах в соответствии с конституционным законом могут создаваться судебные коллегии.</w:t>
+    <w:bookmarkStart w:name="z512" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратура от имени государства осуществляет в установленных законом пределах и формах высший надзор за соблюдением законности на территории Республики Казахстан, представляет интересы государства в суде и от имени государства осуществляет уголовное преследование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z509" w:id="505"/>
-[...15 lines deleted...]
-      4. Председатель Высшего Судебного Совета назначается на должность Президентом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z513" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прокуратура Республики Казахстан составляет единую централизованную систему с подчинением нижестоящих прокуроров вышестоящим и Генеральному Прокурору. Она осуществляет свои полномочия независимо от других государственных органов, должностных лиц и подотчетна только Президенту Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z510" w:id="506"/>
-[...15 lines deleted...]
-      5. Статус, порядок формирования состава и организация работы Высшего Судебного Совета определяются законом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание. См. нормативное постановление Конституционного Суда РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Генеральный Прокурор назначается Президентом Республики Казахстан. Срок полномочий Генерального Прокурора – шесть лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z515" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одно и то же лицо не может быть назначено в соответствии с Конституцией Генеральным Прокурором более одного раза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z511" w:id="507"/>
+    <w:bookmarkStart w:name="z516" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Генеральный Прокурор в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z517" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Компетенция, организация и порядок деятельности прокуратуры определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z518" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 84</w:t>
-[...39 lines deleted...]
-      2. Прокуратура Республики Казахстан составляет единую централизованную систему с подчинением нижестоящих прокуроров вышестоящим и Генеральному Прокурору. Она осуществляет свои полномочия независимо от других государственных органов, должностных лиц и подотчетна только Президенту Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Статья 85</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z514" w:id="510"/>
-[...15 lines deleted...]
-      3. Генеральный Прокурор назначается Президентом Республики Казахстан. Срок полномочий Генерального Прокурора – шесть лет.</w:t>
+    <w:bookmarkStart w:name="z519" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Уполномоченный по правам человека в Республике Казахстан содействует восстановлению нарушенных прав и свобод человека и гражданина, способствует продвижению прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z515" w:id="511"/>
-[...15 lines deleted...]
-      Одно и то же лицо не может быть назначено в соответствии с Конституцией Генеральным Прокурором более одного раза. </w:t>
+    <w:bookmarkStart w:name="z520" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный по правам человека назначается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z516" w:id="512"/>
-[...15 lines deleted...]
-      4. Генеральный Прокурор в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z521" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При осуществлении своих полномочий Уполномоченный по правам человека независим и неподотчетен государственным органам и должностным лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z517" w:id="513"/>
-[...15 lines deleted...]
-      5. Компетенция, организация и порядок деятельности прокуратуры определяются конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z522" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный по правам человека в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z518" w:id="514"/>
+    <w:bookmarkStart w:name="z523" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Правовое положение и организация деятельности Уполномоченного по правам человека определяются конституционным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z524" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 85</w:t>
-[...19 lines deleted...]
-      1. Уполномоченный по правам человека в Республике Казахстан содействует восстановлению нарушенных прав и свобод человека и гражданина, способствует продвижению прав и свобод человека и гражданина.</w:t>
+        <w:t xml:space="preserve"> Статья 86</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z520" w:id="516"/>
-[...15 lines deleted...]
-      2. Уполномоченный по правам человека назначается Президентом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z525" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокатура в Республике Казахстан содействует реализации гарантированных государством прав человека на судебную защиту, на получение юридической помощи. Юридическая помощь оказывается адвокатами и иными лицами в соответствии с законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z521" w:id="517"/>
-[...15 lines deleted...]
-      3. При осуществлении своих полномочий Уполномоченный по правам человека независим и неподотчетен государственным органам и должностным лицам.</w:t>
+    <w:bookmarkStart w:name="z526" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок осуществления адвокатской деятельности, права, обязанности, ответственность адвоката определяются законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z522" w:id="518"/>
-[...15 lines deleted...]
-      4. Уполномоченный по правам человека в течение срока своих полномочий не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z527" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел IX </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z523" w:id="519"/>
-[...15 lines deleted...]
-      5. Правовое положение и организация деятельности Уполномоченного по правам человека определяются конституционным законом.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Местное государственное управление и самоуправление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z524" w:id="520"/>
+    <w:bookmarkStart w:name="z529" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 86</w:t>
+        <w:t xml:space="preserve"> Статья 87</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z525" w:id="521"/>
-[...15 lines deleted...]
-      1. Адвокатура в Республике Казахстан содействует реализации гарантированных государством прав человека на судебную защиту, на получение юридической помощи. Юридическая помощь оказывается адвокатами и иными лицами в соответствии с законом.</w:t>
+    <w:bookmarkStart w:name="z530" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местное государственное управление осуществляется местными представительными и исполнительными органами, которые ответственны за состояние дел на соответствующей территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z526" w:id="522"/>
-[...15 lines deleted...]
-      2. Порядок осуществления адвокатской деятельности, права, обязанности, ответственность адвоката определяются законом.</w:t>
+    <w:bookmarkStart w:name="z531" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 88</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z527" w:id="523"/>
+    <w:bookmarkStart w:name="z532" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Местные представительные органы – маслихаты выражают волю населения соответствующих административно-территориальных единиц и с учетом общегосударственных интересов определяют меры, необходимые для ее реализации, контролируют их осуществление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z533" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Маслихаты избираются населением на основе всеобщего, равного, прямого избирательного права при тайном голосовании сроком на пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z534" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Депутатом маслихата может быть избран гражданин Республики Казахстан, достигший двадцати лет. Гражданин Республики Казахстан может быть депутатом только одного маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z535" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К ведению маслихатов относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z536" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждение планов, экономических и социальных программ развития территории, местного бюджета и отчетов об их исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z537" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) решение отнесенных к их ведению вопросов местного административно-территориального устройства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z538" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение отчетов руководителей местных исполнительных органов по вопросам, отнесенным законом к компетенции маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z539" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) образование постоянных комиссий и иных рабочих органов маслихата, заслушивание отчетов об их деятельности, решение иных вопросов, связанных с организацией работы маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z540" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление в соответствии с законом иных полномочий по обеспечению прав и законных интересов граждан Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z541" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Полномочия маслихата прекращаются досрочно Президентом Республики Казахстан после консультаций с Премьер-Министром и Председателем Курултая, а также в случае принятия маслихатом решения о самороспуске.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z542" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Компетенция маслихатов, порядок их организации и деятельности, правовое положение депутатов устанавливаются законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z543" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел IX </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z528" w:id="524"/>
+        <w:t xml:space="preserve"> Статья 89</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z544" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Местные исполнительные органы входят в единую систему исполнительных органов Республики Казахстан, обеспечивают проведение общегосударственной политики исполнительной власти в сочетании с интересами и потребностями развития соответствующей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z545" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. К ведению местных исполнительных органов относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z546" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка планов, экономических и социальных программ развития территории, местного бюджета и обеспечение их исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z547" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление коммунальной собственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z548" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначение на должности и освобождение от должностей руководителей местных исполнительных органов, решение иных вопросов, связанных с организацией работы местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z549" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z550" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местный исполнительный орган возглавляет аким соответствующей административно-территориальной единицы, являющийся представителем Президента и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z551" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Акимы столицы, областей, городов республиканского значения назначаются на должности Президентом Республики Казахстан с согласия депутатов маслихата столицы, маслихатов, расположенных на территории области, маслихата города республиканского значения соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z552" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики Казахстан предлагает не менее двух кандидатур, по которым проводится голосование. Кандидат, набравший большинство голосов депутатов маслихатов, принявших участие в голосовании, считается получившим согласие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z553" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акимы иных административно-территориальных единиц назначаются или избираются на должности, а также освобождаются от должностей в порядке, определяемом законом. Президент Республики Казахстан вправе по своему усмотрению освобождать от должностей акимов столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z554" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По инициативе не менее одной пятой от общего числа депутатов маслихата может быть поставлен вопрос о выражении вотума недоверия акиму. В этом случае маслихат большинством голосов от общего числа его депутатов вправе выразить недоверие акиму и поставить вопрос о его освобождении от должности перед Президентом Республики Казахстан в отношении акимов столицы, областей, городов республиканского значения либо перед вышестоящим акимом в отношении акимов иных административно-территориальных единиц соответственно. Полномочия акимов столицы, областей, городов республиканского значения прекращаются при вступлении в должность вновь избранного Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z555" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Компетенция местных исполнительных органов, порядок их организации и деятельности устанавливаются законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z556" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Местное государственное управление и самоуправление</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z529" w:id="525"/>
+        <w:t xml:space="preserve"> Статья 90</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z557" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Маслихаты принимают по вопросам своей компетенции решения, а акимы – решения и распоряжения, обязательные для исполнения на территории соответствующей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z558" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проекты решений маслихатов, предусматривающие сокращение местных бюджетных доходов или увеличение местных бюджетных расходов, могут быть внесены на рассмотрение только при наличии положительного заключения акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z559" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решения маслихатов, не соответствующие Конституции и законодательству Республики Казахстан, могут быть отменены в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z560" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Решения и распоряжения акимов могут быть отменены Правительством Республики Казахстан либо вышестоящим акимом соответственно, а также в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z561" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 87</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="527"/>
+        <w:t xml:space="preserve"> Статья 91</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z562" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В Республике Казахстан признается местное самоуправление, обеспечивающее самостоятельное решение населением вопросов местного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z563" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Местное самоуправление осуществляется населением непосредственно, а также через маслихаты и другие органы местного самоуправления в местных сообществах, охватывающих территории, на которых компактно проживают группы населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z564" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органам местного самоуправления в соответствии с законом может делегироваться осуществление государственных функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z565" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация и деятельность местного самоуправления в Казахстане регулируются законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z566" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Гарантируется самостоятельность органов местного самоуправления в пределах их полномочий, установленных законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z567" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 88</w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z543" w:id="539"/>
+        <w:t xml:space="preserve"> Раздел X</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z568" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 89</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z556" w:id="552"/>
+        <w:t xml:space="preserve">  Внесение изменений и дополнений в Конституцию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z569" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 90</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z561" w:id="557"/>
+        <w:t xml:space="preserve"> Статья 92</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z570" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Изменения и дополнения в Конституцию Республики Казахстан вносятся всенародным референдумом, проводимым по решению Президента Республики Казахстан, принятому им по собственной инициативе, инициативе Курултая, Правительства, Қазақстан Халық Кеңесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z571" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Всенародный референдум считается состоявшимся, если в голосовании приняло участие более половины граждан Республики Казахстан, имеющих право участвовать во всенародном референдуме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z572" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Изменения и дополнения в Конституцию, вынесенные на всенародный референдум, считаются принятыми, если за них проголосовало более половины граждан Республики Казахстан, принявших участие в голосовании, не менее чем в двух третях областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z573" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Статья 91</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">  Внесение изменений и дополнений в Конституцию</w:t>
+        <w:t xml:space="preserve"> Статья 93</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z569" w:id="565"/>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z574" w:id="570"/>
+    <w:bookmarkStart w:name="z574" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Изменения и дополнения в Конституцию Республики Казахстан выносятся на всенародный референдум при наличии заключения Конституционного Суда об их соответствии требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12005,475 +12327,475 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 2 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43 Конституции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z575" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел XI </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z576" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключительные и переходные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z577" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 94</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z578" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конституция Республики Казахстан, принятая на республиканском референдуме, вступает в силу с 1 июля 2026 года с одновременным прекращением действия ранее принятой Конституции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z579" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. День принятия Конституции на республиканском референдуме объявляется государственным праздником – Днем Конституции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z575" w:id="571"/>
+    <w:bookmarkStart w:name="z580" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел XI </w:t>
+        <w:t xml:space="preserve"> Статья 95</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z576" w:id="572"/>
+    <w:bookmarkStart w:name="z581" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Парламент Республики Казахстан, сформированный в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, прекращает свои полномочия с 1 июля 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z582" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выборы в Курултай должны быть объявлены Президентом Республики Казахстан в течение месяца и проведены в течение двух месяцев со дня вступления Конституции в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z583" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В течение двух месяцев со дня открытия первой сессии Курултая первого созыва Президент Республики Казахстан должен назначить Вице-Президента с согласия Курултая.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z584" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Председатель и судьи Конституционного Суда должны быть назначены в течение двух месяцев со дня открытия первой сессии Курултая первого созыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z585" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До формирования нового состава Конституционного Суда Председатель и судьи Конституционного Суда, назначенные в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, сохраняют свои полномочия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z586" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Председатели и члены Центральной избирательной комиссии, Высшей аудиторской палаты должны быть назначены в течение двух месяцев со дня открытия первой сессии Курултая первого созыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z587" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До формирования новых составов Центральной избирательной комиссии и Высшей аудиторской палаты председатели и члены Центральной избирательной комиссии, Высшей аудиторской палаты, назначенные в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, сохраняют свои полномочия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z588" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Председатель Верховного Суда, Председатель Национального Банка, Генеральный Прокурор, Председатель Комитета национальной безопасности, Председатель Высшего Судебного Совета, Уполномоченный по правам человека должны быть назначены в течение двух месяцев со дня вступления Конституции в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z589" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Судьи Верховного Суда, местных и других судов, депутаты маслихатов, иные должностные лица, избранные (назначенные) в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, сохраняют свои полномочия до их прекращения по основаниям, предусмотренным Конституцией и законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z590" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключительные и переходные положения</w:t>
-[...175 lines deleted...]
-      До формирования нового состава Конституционного Суда Председатель и судьи Конституционного Суда, назначенные в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, сохраняют свои полномочия.</w:t>
+        <w:t xml:space="preserve"> Статья 96</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z586" w:id="582"/>
-[...15 lines deleted...]
-      4. Председатели и члены Центральной избирательной комиссии, Высшей аудиторской палаты должны быть назначены в течение двух месяцев со дня открытия первой сессии Курултая первого созыва.</w:t>
+    <w:bookmarkStart w:name="z591" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Законы и иные нормативные правовые акты Республики Казахстан, действующие на день вступления Конституции в силу, применяются в части, не противоречащей Конституции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z587" w:id="583"/>
-[...15 lines deleted...]
-      До формирования новых составов Центральной избирательной комиссии и Высшей аудиторской палаты председатели и члены Центральной избирательной комиссии, Высшей аудиторской палаты, назначенные в соответствии с Конституцией Республики Казахстан от 30 августа 1995 года, сохраняют свои полномочия.</w:t>
+    <w:bookmarkStart w:name="z592" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правительство, центральные и местные государственные органы принимают необходимые меры по приведению нормативных правовых актов в соответствие с Конституцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z588" w:id="584"/>
-[...15 lines deleted...]
-      5. Председатель Верховного Суда, Председатель Национального Банка, Генеральный Прокурор, Председатель Комитета национальной безопасности, Председатель Высшего Судебного Совета, Уполномоченный по правам человека должны быть назначены в течение двух месяцев со дня вступления Конституции в силу.</w:t>
+    <w:bookmarkStart w:name="z593" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нормативные постановления Конституционного Совета и Конституционного Суда, принятые в соответствии с законодательством Республики Казахстан, действующим на день вступления Конституции в силу, сохраняют юридическую силу в части, не противоречащей Конституции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z589" w:id="585"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12799,31 +13121,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>