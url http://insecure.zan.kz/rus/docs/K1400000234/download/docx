--- v1 (2026-03-13)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e55a43e" w14:textId="e55a43e">
+    <w:p w14:paraId="27e5707" w14:textId="27e5707">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -46914,709 +46914,597 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 171. Административный надзор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1080" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный надзор устанавливается в отношении лиц, осужденных к лишению свободы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z1081" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) за преступления небольшой или средней тяжести, – на три года после отбытия наказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z1082" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) за тяжкие преступления, – на шесть лет после отбытия наказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z1083" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) за особо тяжкие преступления, – на восемь лет после отбытия наказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 171 - в редакции Закона РК от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 172. Подготовка и оформление материалов на лиц, в отношении которых необходимо установить административный надзор органов внутренних дел</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z860" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Администрация учреждения определяет круг лиц, в отношении которых необходимо установить административный надзор органов внутренних дел, и не позднее чем за месяц до окончания срока наказания направляет в суд представление об установлении в отношении этих лиц административного надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z861" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Перед освобождением из учреждения лица, в отношении которого установлен административный надзор, администрация учреждения направляет в орган внутренних дел по избранному им месту жительства постановление суда, характеризующие материалы и уведомление о времени его прибытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z862" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае неприбытия по избранному месту жительства лица, в отношении которого установлен административный надзор, орган внутренних дел проводит первоначальные мероприятия по установлению места его нахождения и причин его неприбытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустановления места нахождения указанного лица орган внутренних дел вносит в суд представление об объявлении его в розыск и избрании меры пресечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z863" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для осуществления надлежащего административного надзора и получения информации о месте нахождения лица, в отношении которого судом установлен административный надзор, органы внутренних дел вправе использовать электронные средства слежения, перечень которых определяется Правительством Республики Казахстан. Порядок их применения и организация деятельности органов внутренних дел по осуществлению надзора определяются уполномоченным органом в сфере уголовно-исполнительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z864" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Органы внутренних дел после постановки на учет лица, в отношении которого судом установлен административный надзор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают его явку в местные исполнительные органы для оказания социально-правовой помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляют копию постановления суда в местные исполнительные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">6. Исключен Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Статья 171 предусматривается в редакции Закона РК от 30.12.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен Законом РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...499 lines deleted...]
-    <w:bookmarkStart w:name="z867" w:id="791"/>
+    <w:bookmarkStart w:name="z867" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Лицо, в отношении которого судом установлен административный надзор, вправе обратиться в местные исполнительные органы, общественные объединения и иные организации за предоставлением ему социально-правовой помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z106" w:id="792"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z106" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы, общественные объединения и иные организации оказывают социально-правовую помощь лицу, в отношении которого судом установлен административный надзор, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z868" w:id="793"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z868" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лицо, в отношении которого судом установлен административный надзор, обязано не реже одного раза в месяц являться в орган внутренних дел, на учете которого состоит, для регистрации, отчета и участия в проведении с ним профилактической беседы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkEnd w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47690,110 +47578,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 173 с изменением, внесенным Законом РК от 06.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z870" w:id="794"/>
+    <w:bookmarkStart w:name="z870" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Освобождаемые из учреждения больные туберкулезом, представляющие опасность для окружающих, не прошедшие полный курс лечения в период отбывания наказания, после освобождения по решению суда подлежат принудительному лечению в специализированных противотуберкулезных организациях по месту освобождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z871" w:id="795"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z871" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Администрация учреждения в отношении лиц, указанных в части первой настоящей статьи, не позднее месяца до окончания срока наказания направляет в суд по месту нахождения учреждения представление о назначении им принудительного лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z872" w:id="796"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z872" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Извещения об освобождении из учреждений лиц, больных туберкулезом, в отношении которых решением суда установлено принудительное лечение, направляются в специализированные противотуберкулезные организации по месту освобождения и органы внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkEnd w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47812,117 +47700,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z873" w:id="797"/>
+    <w:bookmarkStart w:name="z873" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 28. ОСУЩЕСТВЛЕНИЕ ПРОБАЦИОННОГО КОНТРОЛЯ ЗА ЛИЦАМИ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ОСУЖДЕННЫМИ УСЛОВНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkEnd w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 174. Порядок осуществления пробационного контроля за лицами, осужденными условно, и оказания им социально-правовой помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z874" w:id="798"/>
+    <w:bookmarkStart w:name="z874" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Служба пробации при постановке на учет лица, осужденного условно, находящегося под пробационным контролем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkEnd w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводит изучение личности осужденного с установлением состояния здоровья, уровня его образования, трудовой занятости, наличия места жительства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -48005,150 +47893,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z876" w:id="799"/>
+    <w:bookmarkStart w:name="z876" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лицо, осужденное условно, вправе обратиться в местные исполнительные органы, общественные объединения и иные организации за предоставлением ему социально-правовой помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z117" w:id="800"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z117" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы, общественные объединения и иные организации оказывают социально-правовую помощь лицу, осужденному условно, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z877" w:id="801"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z877" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лица, осужденные условно, обязаны отчитываться перед службой пробации о своем поведении, выполнять возложенные судом обязанности, являться два раза (проживающие в сельской местности один раз) в месяц для регистрации, а также по вызову в службу пробации. При неявке без уважительных причин лицо, осужденное условно, подвергается приводу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z878" w:id="802"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z878" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для обеспечения надлежащего пробационного контроля и получения информации о месте нахождения осужденных лиц служба пробации вправе использовать электронные средства слежения, перечень которых определяется Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z879" w:id="803"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z879" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае уклонения лица, осужденного условно, от пробационного контроля служба пробации проводит первоначальные мероприятия по установлению места его нахождения и причин уклонения. В случае неустановления места его нахождения служба пробации вносит представление в суд об объявлении в розыск и избрании меры пресечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkEnd w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -48184,281 +48072,281 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 175. Исчисление срока пробационного контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z881" w:id="804"/>
+    <w:bookmarkStart w:name="z881" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Срок пробационного контроля исчисляется со дня постановки лица, осужденного условно, на учет службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z882" w:id="805"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z882" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пробационный контроль осуществляется в течение всего срока, установленного приговором суда. По истечении срока пробационного контроля служба пробации снимает лицо, осужденное условно, со своего учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z883" w:id="806"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z883" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Течение срока пробационного контроля приостанавливается с момента начала проведения первоначальных розыскных мероприятий на основании постановления суда об объявлении в розыск лица, осужденного условно, и возобновляется по постановлению суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 176. Ответственность лица, осужденного условно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z885" w:id="807"/>
+    <w:bookmarkStart w:name="z885" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В случае если лицо, осужденное условно, совершило:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkEnd w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) административное правонарушение, посягающее на общественный порядок и нравственность, права несовершеннолетних, на личность и в сфере семейно-бытовых отношений, за которое на него было наложено административное взыскание;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) умышленное повреждение (порчу) электронных средств слежения либо не явилось для регистрации без уважительной причины или сменило место жительства без уведомления службы пробации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z990" w:id="808"/>
+    <w:bookmarkStart w:name="z990" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) уклонение от прохождения геномной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkEnd w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уголовный проступок, служба пробации вносит в суд представление о продлении срока пробационного контроля, но не более чем на один год, а в отношении несовершеннолетнего не более шести месяцев, а также в письменной форме выносит предупреждение о возможности отмены условного осуждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z886" w:id="809"/>
+    <w:bookmarkStart w:name="z886" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае неисполнения лицом, осужденным условно, возложенных на него судом обязанностей либо повторного совершения им нарушений, указанных в части первой настоящей статьи, а также если оно скрылось от пробационного контроля, служба пробации вносит в суд представление об отмене условного осуждения и исполнении назначенного наказания приговором суда, а в отношении несовершеннолетнего осужденного – о продлении срока пробационного контроля, но не более чем на один год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z887" w:id="810"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z887" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Скрывающимся от пробационного контроля признается лицо, осужденное условно, место нахождения которого в течение более пятнадцати дней со дня неявки для регистрации в службу пробации не установлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z888" w:id="811"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z888" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае повреждения (порчи) лицом, осужденным условно, электронных средств слежения службой пробации составляется акт. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkEnd w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При умышленном повреждении (порче) электронных средств слежения лица, осужденные условно, несут материальную ответственность в установленном законом порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -48495,86 +48383,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z917" w:id="812"/>
+    <w:bookmarkStart w:name="z917" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkEnd w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 177. Порядок введения в действие настоящего Кодекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z890" w:id="813"/>
+    <w:bookmarkStart w:name="z890" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Кодекс вводится в действие с 1 января 2015 года, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -48609,72 +48497,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпункта 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Уголовно-исполнительному кодексу, которые вводятся в действие с 1 января 2018 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z891" w:id="814"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z891" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу со дня введения в действие настоящего Кодекса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z914" w:id="815"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z914" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -48709,131 +48597,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Уголовно-исполнительному кодексу, утрачивающих силу с 1 января 2018 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z915" w:id="816"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z915" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 1997 года "О введении в действие Уголовно-исполнительного кодекса Республики Казахстан" (Ведомости Парламента Республики Казахстан, 1997 г., № 24, ст. 338; 2000 г., № 6, ст. 141; 2003 г. № 24, ст. 180; 2009 г., № 24, ст. 128);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z916" w:id="817"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z916" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 ноября 2000 года "О введении в действие положений Уголовно-исполнительного кодекса Республики Казахстан о льготных условиях содержания осужденных, отбывающих наказание в исправительных колониях общего и строгого режимов, а также в воспитательных колониях" (Ведомости Парламента Республики Казахстан, 2000 г., № 18, ст. 339).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkEnd w:id="821"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>