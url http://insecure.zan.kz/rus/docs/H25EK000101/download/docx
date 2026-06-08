--- v0 (2026-03-16)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ee51a1" w14:textId="6ee51a1">
+    <w:p w14:paraId="24ce5eb" w14:textId="24ce5eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О применении антидемпинговой меры посредством введения антидемпинговой пошлины в отношении графитированных электродов, происходящих из Китайской Народной Республики и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 17 ноября 2025 года № 101</w:t>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 17 ноября 2025 года № 101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -202,114 +202,648 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Применить антидемпинговую меру посредством введения антидемпинговой пошлины в размерах согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в отношении ввозимых на таможенную территорию Евразийского экономического союза электродов, используемых в печах, графитированных круглого сечения диаметром более 520 мм, но не более 650 мм, или иного поперечного сечения площадью более 2700 см</w:t>
+        <w:t xml:space="preserve"> в отношении ввозимых на таможенную территорию Евразийского экономического союза (далее – Союз) электродов, используемых в печах, графитированных круглого сечения диаметром более 520 мм, но не более 650 мм, или иного поперечного сечения площадью более 2700 см</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, но не более 3300 см</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, происходящих из Китайской Народной Республики и классифицируемых кодом 8545 11 002 0 ТН ВЭД ЕАЭС, установив срок действия данной антидемпинговой меры 5 лет.</w:t>
+        <w:t>, происходящих из Китайской Народной Республики и классифицируемых кодом 8545 11 002 0 ТН ВЭД ЕАЭС (далее – графитированные электроды), установив срок действия данной антидемпинговой меры 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Одобрить принятые производителем Liaoning Dantan New Materials Co., Ltd. ценовые обязательства (дата и номер регистрации в Евразийской экономической комиссии письма, которым представлены обязательства: 8 декабря 2025 г. № ДЗВР-427конф/AD-40).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Решение дополнено пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Установить, что антидемпинговая пошлина, предусмотренная настоящим Решением, не взимается в отношении графитированных электродов, изготавливаемых производителем Liaoning Dantan New Materials Co., Ltd., при наличии у декларанта такого товара на дату регистрации декларации на товары сертификата производителя по форме согласно приложению № 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, подписанного уполномоченным сотрудником указанного производителя и заверенного печатью этого производителя, и при заявлении сведений о таком сертификате в декларации на товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Решение дополнено пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Определить, что антидемпинговая пошлина, предусмотренная настоящим Решением, не взимается при ввозе на таможенную территорию Союза графитированных электродов в пределах ежегодных объемов (вне рамок ценовых обязательств) в размере 700 тонн для Республики Армения, 1000 тонн для Республики Беларусь (в отношении графитированных электродов, предназначенных для использования при производстве товаров) и 1000 тонн для Республики Казахстан при наличии у декларанта на дату регистрации декларации на товары документа, подтверждающего целевое назначение графитированных электродов, выданного уполномоченным органом исполнительной власти государства – члена Союза, на территорию которого осуществляется их ввоз, и содержащего сведения о количестве ввозимого товара. Сведения о таком документе подлежат заявлению в декларации на товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Решение дополнено пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственным органам государств – членов Евразийского экономического союза, уполномоченным в сфере таможенного дела, обеспечить взимание антидемпинговой пошлины, предусмотренной настоящим Решением, руководствуясь кодом ТН ВЭД ЕАЭС.</w:t>
+      2. Государственным органам государств – членов Союза, уполномоченным в сфере таможенного дела, обеспечить взимание антидемпинговой пошлины, предусмотренной настоящим Решением, руководствуясь кодом ТН ВЭД ЕАЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту защиты внутреннего рынка Евразийской экономической комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -366,50 +900,148 @@
         <w:t xml:space="preserve">
       в случае несоблюдения обществом с ограниченной ответственностью "Эл 6" рекомендованных подходов рассмотреть вопрос о проведении повторного антидемпингового расследования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направить государственным органам государств – членов Союза, уполномоченным в сфере таможенного дела, образцы подписей уполномоченных сотрудников и оттисков печатей производителя Liaoning Dantan New Materials Co., Ltd.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль за исполнением ценовых обязательств, одобренных настоящим Решением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1908,138 +2540,50 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...86 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -2074,50 +2618,2149 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Решению Коллегии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийской экономической комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 17 ноября 2025 г. № 101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(форма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СЕРТИФИКАТ ПРОИЗВОДИТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Решение дополнено приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с решением Коллегии Евразийской экономической комиссии от 16.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Производитель (наименование, адрес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Порядковый номер и дата выдачи сертификата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Экспортер (наименование, адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТИ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>АТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ОИЗ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ДИТЕ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЛЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Страна назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Импортер – резидент государства –</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+члена Евразийского экономического союза (наименование, адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Инвойс (номер, дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Код ТН ВЭД ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8. Номер транспортного средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9. Сведения о товаре </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание товара, другие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+примечания (указываются разновидности товара в соответствии с обязательствами)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вес нетто (тонн)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цена (долларов США)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость (долларов США)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Я, нижеподписавшийся, подтверждаю, что продажа с целью экспорта на таможенную территорию Евразийского экономического союза товаров, указанных в пункте 9 настоящего сертификата, совершается с соблюдением принятых обязательств. Я подтверждаю, что сведения, указанные в настоящем сертификате, являются полными и точными.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+         ______________________            ___________________          ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(должность)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                          </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ь</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Ф.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+             (М.П.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сертификат заполняется печатным способом на русском языке, за исключением пунктов 1 и 3 сертификата, заполняемых на русском или английском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Срок действия сертификата составляет 90 календарных дней со дня его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В пункте 4 сертификата указывается страна назначения в соответствии с классификатором стран мира, утверждаемым Евразийской экономической комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В пункте 6 сертификата указываются номер и дата инвойса, используемого при таможенном декларировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В пункте 8 сертификата указывается регистрационный номер транспортного средства, которым ввозится товар на таможенную территорию Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В пункте 9 сертификата указываются цифрами цена товара за тонну и стоимость товара, фактически уплаченная или подлежащая уплате покупателем товара в соответствии со схемой продаж, предусмотренной обязательствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Исправления и (или) дополнения вносятся в сертификат путем зачеркивания ошибочной информации и надпечатывания откорректированных сведений, которые заверяются печатью производителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В сертификате не допускается использование факсимиле подписей лиц, а также наличие подчисток, исправлений и (или) дополнений, не заверенных в порядке, указанном в пункте 7 настоящих примечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сертификат признается недействительным в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срок действия сертификата истек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форма сертификата не соответствует форме, предусмотренной настоящим приложением, и (или) сертификат не заполнен в соответствии с требованиями пунктов 1 – 8 настоящих примечаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения, указанные в сертификате, не соответствуют сведениям, заявленным в декларации на товары, и (или) не позволяют провести однозначную идентификацию товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проставленные в сертификате подпись и (или) печать не соответствуют образцам подписей и (или) оттисков печати, имеющимся в наличии у таможенного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Решению Коллегии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2278,55 +4921,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>