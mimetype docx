--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cba8532" w14:textId="cba8532">
+    <w:p w14:paraId="3b07686" w14:textId="3b07686">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -608,154 +608,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>реализации общего процесса "Формирование сборника принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза по классификации товаров"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила разработаны в соответствии со следующими международными договорами и актами, входящими в право Евразийского экономического союза (далее – Союз):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -828,100 +744,82 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таможенный кодекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Евразийского экономического союза (приложение № 1 к Договору о Таможенном кодексе Евразийского экономического союза от 11 апреля 2017 года);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 6 ноября 2014 г. № 200 "О технологических документах, регламентирующих информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общих процессов";</w:t>
+        <w:t xml:space="preserve"> Евразийского межправительственного совета от 15 августа 2025 г. № 2 "Об изменении Решения Коллегии Евразийской экономической комиссии от 14 января 2025 г. № 6";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -933,51 +831,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 14 апреля 2015 г. № 29 "О перечне общих процессов в рамках Евразийского экономического союза и внесении изменения в Решение Коллегии Евразийской экономической комиссии от 19 августа 2014 г. № 132";</w:t>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 6 ноября 2014 г. № 200 "О технологических документах, регламентирующих информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общих процессов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -989,51 +887,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 9 июня 2015 г. № 63 "О Методике анализа, оптимизации, гармонизации и описания общих процессов в рамках Евразийского экономического союза";</w:t>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 14 апреля 2015 г. № 29 "О перечне общих процессов в рамках Евразийского экономического союза и внесении изменения в Решение Коллегии Евразийской экономической комиссии от 19 августа 2014 г. № 132";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1045,51 +943,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 19 декабря 2016 г. № 169 "Об утверждении Порядка реализации общих процессов в рамках Евразийского экономического союза";</w:t>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 9 июня 2015 г. № 63 "О Методике анализа, оптимизации, гармонизации и описания общих процессов в рамках Евразийского экономического союза";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1101,51 +999,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 17 апреля 2018 г. № 58 "Об утверждении формы предварительного решения о классификации товара, порядка ее заполнения и внесения изменений (дополнений) в такое предварительное решение";</w:t>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 19 декабря 2016 г. № 169 "Об утверждении Порядка реализации общих процессов в рамках Евразийского экономического союза";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1157,1045 +1055,1163 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 17 апреля 2018 г. № 58 "Об утверждении формы предварительного решения о классификации товара, порядка ее заполнения и внесения изменений (дополнений) в такое предварительное решение";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 15 ноября 2022 г. № 172 "О Порядке направления в Евразийскую экономическую комиссию информации из предварительных решений о классификации товаров, принятых таможенными органами государств – членов Евразийского экономического союза".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила являются основанием для выполнения технологического проектирования и планирования работ по организационно-техническому обеспечению реализации общего процесса "Формирование сборника принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза по классификации товаров" (далее – общий процесс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для целей настоящих Правил используются понятия, которые означают следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "заинтересованное лицо" – участник внешнеэкономической деятельности или иное лицо, заинтересованное в получении информации, необходимой для классификации товаров в соответствии </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с ТН ВЭД ЕАЭС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "корректировка предварительного решения" – внесение изменений в предварительное решение о классификации товаров на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Таможенного кодекса Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "предварительное решение" – предварительное решение о классификации товаров в соответствии с ТН ВЭД ЕАЭС, принятое таможенным органом государства – члена Союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "сборник предварительных решений" – общий информационный ресурс, содержащий в обезличенном виде информацию (сведения) из предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "центральный таможенный орган" – государственный орган государства – члена Союза, уполномоченный в сфере таможенного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные понятия, используемые в настоящих Правилах, применяются в значениях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года, Таможенным кодексом Евразийского экономического союза (далее – Кодекс) и актами органов Союза по вопросам создания и развития интегрированной информационной системы Союза (далее – интегрированная система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Цель и задачи реализации общего процесса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Целью реализации общего процесса является формирование и ведение сборника предварительных решений, а также представление сведений из него заинтересованным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В рамках реализации общего процесса необходимо решить следующие задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) обеспечить реализацию информационного взаимодействия между центральными таможенными органами и Евразийской экономической комиссией (далее – Комиссия) в целях представления центральными таможенными органами в Комиссию актуальной и достоверной информации из предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) обеспечить автоматическое формирование сборника предварительных решений на основе поступивших в Комиссию сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) обеспечить размещение сведений из сборника предварительных решений на информационном портале Союза, а также предоставление заинтересованным лицам доступа к этим сведениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Участники информационного взаимодействия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участниками информационного взаимодействия при реализации общего процесса являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) центральные таможенные органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) Комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) заинтересованные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В рамках реализации информационного взаимодействия центральные таможенные органы выполняют следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) формируют и представляют в Комиссию сведения из принятых таможенными органами государств – членов Союза (далее – таможенные органы) предварительных решений, срок действия которых не истек, которые не были изменены, не были отозваны и действие которых не прекращено;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) формируют и представляют в Комиссию сведения о корректировке предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) формируют и представляют в Комиссию сведения об отзыве предварительных решений или о прекращении их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В рамках реализации информационного взаимодействия Комиссия выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) получает и обрабатывает сведения из предварительных решений, срок действия которых не истек, которые не были изменены, не были отозваны и действие которых не прекращено;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) получает и обрабатывает сведения о корректировке предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) получает и обрабатывает сведения об отзыве предварительных решений или о прекращении их действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) формирует сборник предварительных решений на основе обработанных сведений, представленных центральными таможенными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) обеспечивает предоставление заинтересованным лицам сведений из сборника предварительных решений с использованием средств информационного портала Союза, в том числе посредством сервисов поиска, фильтрации и выгрузки сведений из сборника предварительных решений в установленных форматах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Информационное взаимодействие между участниками общего процесса осуществляется в соответствии с функциональной схемой согласно приложению № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Информационные ресурсы и сервисы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для размещения на информационном портале Союза сведений из предварительных решений и организации оперативного доступа к указанной информации Комиссией формируется сборник предварительных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Формирование сборника предварительных решений включает в себя получение Комиссией от центральных таможенных органов актуальных сведений, предусмотренных пунктом 7 настоящих Правил, их внесение в указанный сборник и хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения включаются в сборник предварительных решений в составе согласно приложению № 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сборник предварительных решений содержит в обезличенном виде сведения из предварительных решений, в том числе сведения о корректировке, об окончании срока действия, отзыве или прекращении действия предварительных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Информация, составляющая государственную, коммерческую, банковскую и иную охраняемую законом тайну (секреты), либо другая конфиденциальная информация, касающаяся заинтересованных лиц, не передается центральными таможенными органами в Комиссию и не подлежит включению в сборник предварительных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. На информационном портале Союза обеспечивается размещение актуальных сведений, представленных центральными таможенными органами и определенных пунктами 2 – 6 таблицы, приведенной в приложении № 2 к настоящим Правилам, в части информации из предварительных решений, срок действия которых не истек, которые не были отозваны и действие которых не прекращено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Формирование центральными таможенными органами сведений, предусмотренных пунктом 7 настоящих Правил, осуществляется с использованием информационной системы таможенных органов или компонентов программного обеспечения интеграционного сегмента Комиссии интегрированной системы, предусматривающих возможность использования их в составе национальных сегментов интегрированной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В целях реализации общего процесса центральными таможенными органами обеспечиваются создание и применение следующих видов электронных сервисов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) сервисы, обеспечивающие формирование полных актуальных сведений из предварительных решений, представляемых однократно центральным таможенным органом в Комиссию для включения в сборник предварительных решений при присоединении к общему процессу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) сервисы, обеспечивающие формирование и представление сведений из предварительного решения, принятого таможенным органом, для включения в сборник предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) сервисы, обеспечивающие формирование и представление информации о корректировке сведений, включенных в сборник предварительных решений (в случае если центральными таможенными органами осуществлена корректировка ранее направленных в Комиссию и опубликованных сведений из таких решений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) сервисы, обеспечивающие формирование и представление информации для исключения сведений, включенных в сборник предварительных решений (в случае отзыва предварительного решения или принятия решения о прекращении действия такого решения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для целей реализации общего процесса Комиссия обеспечивает реализацию, доработку, настройку и (или) применение следующих видов электронных сервисов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) сервисы, обеспечивающие автоматическое формирование сборника предварительных решений, а также публикацию сведений из сборника предварительных решений на информационном портале Союза на основе полных актуальных сведений, представленных центральным таможенным органом однократно при присоединении к общему процессу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) сервисы, обеспечивающие взаимодействие между центральными таможенными органами и Комиссией в целях обмена сведениями, предусмотренными пунктом 7 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) сервисы информационного портала Союза, обеспечивающие представление по запросам заинтересованных лиц актуальных публикуемых сведений, содержащихся в сборнике предварительных решений, включая их поиск, фильтрацию, отображение и выгрузку в установленных форматах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) сервисы, обеспечивающие предоставление сотрудникам Комиссии доступа к полным (как актуальным, так и неактуальным) сведениям из сборника предварительных решений, в том числе к сведениям из предварительных решений, включенных в сборник предварительных решений, срок действия по которым истек, а также к сведениям из предварительных решений, которые были изменены в связи с внесением изменений (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2210,759 +2226,765 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Кодекса), отозваны, по которым было принято решение о прекращении действия (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> cтатьи 26 Кодекса). Указанные сервисы должны обеспечивать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поиск, фильтрацию и отображение информации из предварительных решений, включенных в сборник предварительных решений, по состоянию на определенную дату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отображение истории изменения статусов и содержания определенных сведений из предварительных решений, включенных в сборник предварительных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выгрузку во внешние форматы сведений из предварительных решений, включенных в сборник предварительных решений, с учетом установленных фильтров при отображении указанных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Особенности информационного взаимодействия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Информационное взаимодействие между центральными таможенными органами и Комиссией осуществляется посредством обмена электронными сообщениями с использованием средств интегрированной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В рамках одного электронного сообщения передаются сведения, относящиеся к одному предварительному решению, за исключением случаев корректировки сведений в таком решении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Информация из нового предварительного решения направляется центральным таможенным органом в Комиссию для включения в сборник предварительных решений в автоматическом или автоматизированном режиме не позднее 30 рабочих дней с даты принятия такого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Информация о корректировке предварительного решения, включенного в сборник предварительных решений, направляется центральным таможенным органом в Комиссию в автоматическом или автоматизированном режиме не позднее 5 рабочих дней с даты корректировки указанных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Корректировка предварительного решения осуществляется на основании положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Кодекса в соответствии с положениями раздела III Порядка заполнения формы предварительного решения о классификации товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза и внесения изменений (дополнений) в такое предварительное решение, утвержденного Решением Коллегии Евразийской экономической комиссии от 17 апреля 2018 г. № 58 (далее – Порядок заполнения формы предварительного решения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в электронном сообщении передаются сведения о 2 предварительных решениях (о старом решении, действие которого прекращено в связи с корректировкой, и новом решении) с указанием даты вступления в силу нового предварительного решения и даты окончания действия старого предварительного решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрационные номера старого и нового предварительных решений формируются с учетом положений пунктов 8 и 33 Порядка заполнения формы предварительного решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сведения для исключения информации, включенной в сборник предварительных решений, направляются центральным таможенным органом в Комиссию в автоматическом или автоматизированном режиме не позднее 5 рабочих дней с даты принятия решения об отзыве предварительного решения или с даты принятия решения о прекращении действия такого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Сведения для исключения информации, включенной в сборник предварительных решений, в отношении решения о прекращении действия предварительного решения, представляются в случаях, определенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Представление сведений из сборника предварительных решений по запросам заинтересованных лиц осуществляется с использованием средств информационного портала Союза в объеме сведений, определенных в пунктах 2 – 6 таблицы, приведенной в приложении № 2 к настоящим Правилам, в части информации из предварительных решений, срок действия которых не истек, которые не были отозваны и действие которых не прекращено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При информационном взаимодействии между центральными таможенными органами и Комиссией требования к составу электронных сообщений, структуре содержащихся в них электронных документов и (или) сведений, используемых при информационном взаимодействии, устанавливаются в технологических документах, регламентирующих информационное взаимодействие при реализации средствами интегрированной системы общего процесса (далее – технологические документы), в соответствии с требованиями настоящих Правил, в том числе определенными в приложении № 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Принципы обеспечения информационной безопасности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Сведения, содержащиеся в сборнике предварительных решений и размещаемые на информационном портале Союза в соответствии с пунктом 13 настоящих Правил, являются информацией общего пользования и могут быть опубликованы в открытых источниках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При реализации общего процесса безопасность при передаче электронных документов и (или) сведений из документов в электронном виде должна обеспечиваться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) в рамках интеграционного сегмента Комиссии интегрированной системы – в соответствии с правом Союза средствами подсистемы информационной безопасности интегрированной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) в рамках национальных сегментов интегрированной системы – в соответствии с законодательством и техническими требованиями по обеспечению информационной безопасности, действующими на территории соответствующего государства-члена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VII. Мероприятия, направленные на реализацию общего процесса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для осуществления информационного взаимодействия Комиссией обеспечивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) разработка технологических документов и их утверждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) разработка на основе модели данных Союза унифицированных структур электронных документов (сведений), используемых в процессе информационного взаимодействия, и их утверждение в составе технологических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) доработка (настройка) информационных систем (подсистем) Комиссии в соответствии с требованиями технологических документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) формирование и ведение в рамках единой системы нормативно-справочной информации Союза справочников и классификаторов, используемых при реализации информационного взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Центральные таможенные органы обеспечивают разработку (модернизацию) информационных систем таможенных органов для обеспечения выполнения требований настоящих Правил, технологических документов и документов, применяемых при обеспечении функционирования интегрированной системы, и их подключение к национальным сегментам интегрированной системы (если такое подключение не было обеспечено ранее).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Центральные таможенные органы при координации Комиссии обеспечивают выполнение процедуры присоединения к общему процессу в целях введения его в действие, в том числе проведение тестирования информационного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральные таможенные органы Республики Беларусь и Российской Федерации обеспечивают выполнение процедуры присоединения к общему процессу в целях введения его в действие, в том числе проведение тестирования информационного взаимодействия, в срок, определенный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Решения Евразийского межправительственного совета от 15 августа 2025 г. № 2 "Об изменении Решения Коллегии Евразийской экономической комиссии от 14 января 2025 г. № 6".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Координация мероприятий, направленных на реализацию общего процесса в соответствии с настоящими Правилами, осуществляется Комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3106,80 +3128,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">экономического союза </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по классификации товаров"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ФУНКЦИОНАЛЬНАЯ СХЕМА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>информационного взаимодействия при реализации общего процесса "Формирование сборника принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза по классификации товаров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4787900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3325,340 +3347,340 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по классификации товаров"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, содержащихся в сборнике принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза по классификации товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий документ определяет состав сведений, содержащихся в сборнике принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза о классификации товаров и передаваемых в рамках информационного взаимодействия между участниками общего процесса "Формирование сборника принятых предварительных решений таможенных органов государств – членов Евразийского экономического союза по классификации товаров" (далее соответственно – сборник предварительных решений, предварительные решения, таможенные органы, общий процесс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. На этапе разработки технологических документов, регламентирующих информационное взаимодействие при реализации общего процесса средствами интегрированной информационной системы Евразийского экономического союза, состав сведений детализируется, а также определяются формат и структура электронных документов и сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В рамках реализации общего процесса передаются сведения, состав которых приведен в таблице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В таблице формируются следующие поля (графы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "наименование элемента" – порядковый номер и устоявшееся или официальное словесное обозначение элемента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "описание элемента" – текст, поясняющий смысл (семантику) элемента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "примечание" – текст, уточняющий назначение элемента, определяющий правила его формирования (заполнения), или словесное описание возможных значений элемента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "мн." – множественность элементов (обязательность (опциональность) и количество возможных повторений элемента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для указания множественности элементов передаваемых данных используются следующие обозначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – элемент обязателен, повторения не допускаются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1..* – элемент обязателен, может повторяться без ограничений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0..1 – элемент опционален, повторения не допускаются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0..* – элемент опционален, может повторяться без ограничений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3698,68 +3720,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таблица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав сведений, содержащихся в сборнике предварительных решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6036,70 +6058,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код статуса действия предварительного решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="97"/>
+          <w:bookmarkStart w:name="z116" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приводятся сведения о коде статуса предварительного решения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6415,70 +6437,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о дате установки статуса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="98"/>
+          <w:bookmarkStart w:name="z120" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 приводятся сведения о дате установки статуса предварительного решения в соответствии </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с серией стандартов ИСО 8601 в формате "YYYY-MM-DD".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6811,70 +6833,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о дате, начиная с которой статус имеет силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="99"/>
+          <w:bookmarkStart w:name="z124" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приводятся сведения о дате начала действия статуса предварительного решения о классификации товаров в соответствии с серией стандартов ИСО 8601 в формате "YYYY-MM-DD".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>