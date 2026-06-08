--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55d38e3" w14:textId="55d38e3">
+    <w:p w14:paraId="f883e57" w14:textId="f883e57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Об алгоритме информационного взаимодействия между уполномоченными органами (экспертными учреждениями) государств – членов Евразийского экономического союза, а также между уполномоченными органами (экспертными учреждениями) государств-членов и Евразийской экономической комиссией в сфере обращения ветеринарных лекарственных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рекомендация Коллегии Евразийской экономической комиссии от 13 марта 2024 года № 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллегия Евразийской экономической комиссии в соответствии со статьей 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,68 +195,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокола о применении санитарных, ветеринарно-санитарных и карантинных фитосанитарных мер (приложение № 12 к Договору) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом "м"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 Решения Совета Евразийской экономической комиссии от 21 января 2022 г. № 1 "О Правилах регулирования обращения ветеринарных лекарственных средств на таможенной территории Евразийского экономического союза"</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -277,50 +255,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государствам – членам Евразийского экономического союза (далее соответственно – государства-члены, Союз) с даты опубликования настоящей Рекомендации на официальном сайте Союза применять при реализации Правил регулирования обращения ветеринарных лекарственных средств на таможенной территории Евразийского экономического союза до введения в действие соответствующих общих процессов в рамках Союза алгоритм информационного взаимодействия между уполномоченными органами (экспертными учреждениями) государств – членов Евразийского экономического союза, а также между уполномоченными органами (экспертными учреждениями) государств-членов и Евразийской экономической комиссией в сфере обращения ветеринарных лекарственных средств согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -568,1099 +547,1092 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 марта 2024 г. № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АЛГОРИТМ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>информационного взаимодействия между уполномоченными органами (экспертными учреждениями) государств – членов Евразийского экономического союза, а также между уполномоченными органами (экспертными учреждениями) государств-членов и Евразийской экономической комиссией в сфере обращения ветеринарных лекарственных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий документ определяет способы информационного взаимодействия между уполномоченными органами (экспертными учреждениями) государств – членов Евразийского экономического союза (далее соответственно – государства-члены, Союз), а также между уполномоченными органами (экспертными учреждениями) государств-членов и Евразийской экономической комиссией (далее – Комиссия) в сфере обращения ветеринарных лекарственных средств при реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> регулирования обращения ветеринарных лекарственных средств на таможенной территории Евразийского экономического союза, утвержденных Решением Совета Евразийской экономической комиссии от 21 января 2022 г. № 1 (далее – Правила), до введения в действие следующих общих процессов в рамках Союза (далее – информационное взаимодействие):</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> регулирования обращения ветеринарных лекарственных средств на таможенной территории Евразийского экономического союза, утвержденных Решением Совета Евразийской экономической комиссии от 21 января 2022 г. № 1 (далее – Правила), до присоединения всех государств-членов к следующим общим процессам в рамках Союза (далее – информационное взаимодействие):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) общий процесс "Формирование, ведение и использование единого реестра зарегистрированных ветеринарных лекарственных препаратов, кормовых добавок для животных и не вступающих в непосредственный контакт с животными диагностических, дезинфицирующих, дезинсекционных и дезакаризационных средств ветеринарного назначения Евразийского экономического союза" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 68);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) общий процесс "Формирование, ведение и использование единой информационной базы данных некачественных, фальсифицированных и (или) контрафактных ветеринарных лекарственных средств, выявленных в рамках государственного контроля и надзора в сфере обращения ветеринарных лекарственных средств на территориях государств – членов Евразийского экономического союза" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 69);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) общий процесс "Формирование, ведение и использование единой информационной базы данных по неблагоприятным реакциям у животных, выявленным при применении ветеринарных лекарственных препаратов на территориях государств – членов Евразийского экономического союза" (Решение Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 70);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) общий процесс "Формирование, ведение и использование единого реестра производителей ветеринарных лекарственных средств, производство которых признано соответствующим требованиям Правил надлежащей производственной практики Евразийского экономического союза" (Решение Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 71);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) общий процесс "Формирование, ведение и использование единого реестра фармацевтических инспекторов Евразийского экономического союза в сфере обращения ветеринарных лекарственных средств" (Решение Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 72).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесеннным рекомендациям Коллегии Евразийской экономической комиссии от 26.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками информационного взаимодействия являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) уполномоченные органы государств-членов (далее – уполномоченные органы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) экспертные учреждения государств-членов (далее – экспертные учреждения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) Комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченные органы в письменной форме информируют друг друга и Комиссию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) о должностных лицах уполномоченных органов (экспертных учреждений), ответственных за обеспечение информационного взаимодействия (с указанием фамилии, имени, отчества (при наличии), должности, номера телефона, адреса электронной почты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) о сотрудниках уполномоченных органов (экспертных учреждений), ответственных за передачу и получение информации, сведений и документов, предусмотренных Правилами (далее соответственно – оператор, информация) (с указанием фамилии, имени, отчества (при наличии), должности, номера телефона, а также адреса электронной почты, используемой для информационного взаимодействия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В независимости от программного обеспечения, используемого участниками информационного взаимодействия, обмен информацией осуществляется с использованием актуальной версии почтовой программы (например, "Outlook Express" или ее аналога).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...275 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Алгоритм информационного взаимодействия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Обмен информацией осуществляется в рабочие дни согласно производственному календарю государств-членов. Если плановый день направления информации не является рабочим днем в соответствии с законодательством государства-члена, передача информации осуществляется не позднее последнего рабочего дня, предшествующего нерабочему дню. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор при получении информации направляет уведомление о получении отправителю не позднее 1 рабочего дня со дня ее получения. Если информация поступила оператору в нерабочий день, уведомление о ее получении направляется отправителю в ближайший рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В процессе информационного взаимодействия его участники обмениваются информацией в соответствии с Порядком, определенным в приложении № 5 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Информация формируется с использованием программных средств уполномоченных органов (экспертных учреждений) в виде отдельных файлов в формате PDF в соответствии с требованиями, предусмотренными приложением № 20 к Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сообщение, содержащее информацию, отправляемое в электронном виде, включает в себя сведения о наименованиях файлов, передаваемых в этом сообщении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В нештатных ситуациях по согласованию между участниками информационного взаимодействия допускается передача файлов на электронных носителях (флэш-картах, CD-дисках или DVD-дисках).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае необходимости получения информации на бумажном носителе такая информация представляется участникам информационного взаимодействия по их письменному запросу в порядке, установленном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Допускается объединение группы файлов, содержащих информацию в электронном виде, в архив в формате ZIP. В качестве архиватора используется программа архивации WinZIP версии не ниже 3.20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При передаче группы файлов, относящихся к одному ветеринарному лекарственному препарату, их объединяют в один архив в формате максимального сжатия. Суммарный размер объединенного архива не должен превышать 100 Мб. Объединенному архиву присваивается наименование в соответствии с требованиями, предусмотренными приложением № 20 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уполномоченные органы (экспертные учреждения) обеспечивают хранение файлов на почтовом сервере оператора не менее 30 календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уполномоченные органы (экспертные учреждения) обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) формирование, ведение, использование и актуализацию следующих национальных информационных ресурсов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реестр зарегистрированных ветеринарных лекарственных препаратов Евразийского экономического союза по ____________ (указывается государство-член ("по Республике Армения", "по Республике Беларусь", "по Республике Казахстан", "по Кыргызской Республике", "по Российской Федерации")), содержащий сведения о ветеринарных лекарственных препаратах, зарегистрированных референтным органом по регистрации государства-члена согласно Правилам, или о ветеринарных лекарственных препаратах, регистрационное досье которых признано референтным органом по регистрации государства-члена соответствующим требованиям Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информационная база данных о некачественных, фальсифицированных и (или) контрафактных ветеринарных лекарственных средствах Евразийского экономического союза по ____________ (указывается государство-член ("по Республике Армения", "по Республике Беларусь", "по Республике Казахстан", "по Кыргызской Республике", "по Российской Федерации")), содержащая сведения о некачественных, фальсифицированных и (или) контрафактных ветеринарных лекарственных средствах, выявленных в рамках государственного контроля (надзора) в сфере обращения ветеринарных лекарственных средств на территории государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информационная база данных о неблагоприятных реакциях у животных, выявленных при применении ветеринарных лекарственных препаратов, Евразийского экономического союза по ____________ (указывается государство-член ("по Республике Армения", "по Республике Беларусь", "по Республике Казахстан", "по Кыргызской Республике", "по Российской Федерации")), содержащая сведения о неблагоприятных реакциях (в том числе побочных действиях, не предусмотренных инструкциями по применению ветеринарных лекарственных препаратов), выявленных на территории государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реестр производителей ветеринарных лекарственных средств, производство которых признано соответствующим требованиям Правил надлежащей производственной практики Евразийского экономического союза по ____________ (указывается государство-член ("по Республике Армения", "по Республике Беларусь", "по Республике Казахстан", "по Кыргызской Республике", "по Российской Федерации")), содержащий сведения о производителях ветеринарных лекарственных средств государств-членов и третьих стран, производство которых признано согласно Правилам соответствующим требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> надлежащей производственной практики Евразийского экономического союза, утвержденных Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реестр фармацевтических инспекторов Евразийского экономического союза в сфере обращения ветеринарных лекарственных средств по ____________ (указывается государство-член ("по Республике Армения", "по Республике Беларусь", "по Республике Казахстан", "по Кыргызской Республике", "по Российской Федерации")), содержащий сведения о фармацевтических инспекторах в сфере обращения ветеринарных лекарственных средств государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) представление в Комиссию ссылок на адреса официальных сайтов, где размещены национальные информационные ресурсы, указанные в подпункте "а" настоящего пункта (далее – национальные информационные ресурсы), в том числе информирование Комиссии в течение 1 рабочего дня об изменении указанных адресов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) реализацию следующих электронных сервисов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение выгрузки информации, содержащейся в национальных информационных ресурсах, с возможностью выбора формата сохранения файла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение возможности просмотра и сохранения (при необходимости) прикрепленных файлов, включенных в национальные информационные ресурсы и предусмотренных в соответствии с Правилами для публикации в открытом доступе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поиск и предоставление информации по набору поисковых реквизитов, составу сведений, содержащихся в национальных информационных ресурсах, и обеспечение выгрузки отфильтрованной информации с возможностью выбора формата сохранения файла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уведомление об обновлении информации, содержащейся в национальных информационных ресурсах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия осуществляет размещение на информационном портале Союза ссылок на адреса национальных информационных ресурсов на официальных сайтах государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уведомление участников информационного взаимодействия об изменении информации, содержащейся в указанных в подпункте "а" пункта 13 настоящего документа национальных информационных ресурсах, осуществляется в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>