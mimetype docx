--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19eeb3a" w14:textId="19eeb3a">
+    <w:p w14:paraId="049d4d7" w14:textId="049d4d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,188 +100,167 @@
         </w:rPr>
         <w:t>О плане мероприятий по созданию, обеспечению функционирования и развитию интегрированной информационной системы Евразийского экономического союза в 2025 году</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение Совета Евразийской экономической комиссии от 24 сентября 2024 года № 32.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокола об информационно-коммуникационных технологиях и информационном взаимодействии в рамках Евразийского экономического союза (приложение № 3 к Договору о Евразийском экономическом союзе от 29 мая 2014 года):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>план мероприятий</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по созданию, обеспечению функционирования и развитию интегрированной информационной системы Евразийского экономического союза в 2025 году (далее – план).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в процессе реализации в 2025 году плана перераспределение объемов финансирования между мероприятиями в рамках одного пункта плана осуществляется Коллегией Евразийской экономической комиссии (между мероприятиями, предусмотренными подпунктами 1.1 – 1.6, между мероприятиями, предусмотренными подпунктами 2.1 – 2.3, между мероприятиями, предусмотренными подпунктами 3.1 – 3.4, между мероприятиями, предусмотренными подпунктами 4.1 – 4.6), за исключением перераспределения объемов финансирования между мероприятиями, предусмотренными подпунктами 5.1 и 5.2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее распоряжение вступает в силу по истечении 10 календарных дней с даты его опубликования на официальном сайте Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -346,51 +325,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономической</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -941,80 +920,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 сентября 2024 г. № 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мероприятий по созданию, обеспечению функционирования и развитию интегрированной информационной системы Евразийского экономического союза в 2025 году</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. План с изменениями, внесенными распоряжением Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1435,51 +1452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85 332,9</w:t>
+83 484,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2295,51 +2312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 771,7</w:t>
+37 922,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2371,52 +2388,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-18, 19, 20, 37, 38 </w:t>
+              <w:t>
+18, 19, 20, 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2609,51 +2626,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13, 18, 19, 20, 26, 32, 35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, 37, 38, 48, 73, 73</w:t>
+              <w:t>, 37, 48, 73, 73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -2759,51 +2776,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 186,9</w:t>
+20 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3513,70 +3530,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="4"/>
+          <w:bookmarkStart w:name="z11" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 архитектурные решения, проекты актов органов Союза</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="4"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3861,51 +3878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-580 404,3</w:t>
+564 556,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4074,51 +4091,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225 004,3</w:t>
+209 156,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4151,131 +4168,111 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26, 29, 31, 32, 35</w:t>
+21, 26, 32, 35***, 37, 40, 41, 42, 43, 44, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...9 lines deleted...]
-              <w:t>, 37, 38, 40, 41, 42, 43, 44, 44</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, 45, 55, 56, 57, 58, 77, 78</w:t>
+              <w:t>, 45, 55, 56, 57, 58, 73, 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4367,51 +4364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 784,4</w:t>
+89 804,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4444,51 +4441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26, 29, 31, 32, 37, 38, 40, 41, 42, 43, 44, 44</w:t>
+26, 32, 36, 37, 40, 41, 42, 43, 44, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4640,51 +4637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 106,9</w:t>
+65 239,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5386,70 +5383,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="5"/>
+          <w:bookmarkStart w:name="z12" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 программное обеспечение,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 документация технического проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7933,51 +7930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-программное обеспечение, документация технорабочего проекта, технические средства</w:t>
+программное обеспечение, документация технорабочего проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9178,51 +9175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3.3. Проведение тематических и контрольных исследований </w:t>
+3.3. Проведение тематических исследований </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9810,51 +9807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338 716,3</w:t>
+339 816,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10040,51 +10037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 400,0</w:t>
+71 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10418,51 +10415,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, 36, 38, 39, 40, 41, 42, 43, 44</w:t>
+              <w:t>, 35****, 36, 38, 39, 40, 41, 42, 43, 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 45, 47, 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10614,51 +10611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 200,0</w:t>
+47 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12071,51 +12068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.6.1. Аренда (приобретение) лицензий на общесистемное и прикладное программное обеспечение, необходимое для функционирования интеграционного сегмента Комиссии</w:t>
+4.6.1. Приобретение лицензий и сертификатов технической поддержки на общесистемное и прикладное программное обеспечение, необходимое для функционирования интеграционного сегмента Комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13276,51 +13273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 345 981,5</w:t>
+1 329 384,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13908,385 +13905,367 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="6"/>
-[...36 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z13" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 377 434,8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень общих процессов в рамках Евразийского экономического союза, утвержденный Решением Коллегии Евразийской экономической комиссии от 14 апреля 2015 г. № 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Финансирование мероприятий осуществляется за счет средств, предусмотренных в бюджете Союза на 2025 год на создание, обеспечение функционирования и развитие интегрированной системы, и средств, образовавшихся на счетах Комиссии по состоянию на 1 января 2025 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*** </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Общий процесс "Формирование и ведение единых реестров выданных или принятых документов об оценке соответствия требованиям технических регламентов Евразийского экономического союза (технических регламентов Таможенного союза)" в части, касающейся единого реестра выданных одобрений типа транспортного средства, одобрений типа шасси, свидетельств о безопасности конструкции транспортного средства и зарегистрированных уведомлений об отмене документа, удостоверяющего соответствие требованиям технического регламента Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>****</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Общий процесс "Формирование и ведение единых реестров выданных или принятых документов об оценке соответствия требованиям технических регламентов Евразийского экономического союза (технических регламентов Таможенного союза)" в части, касающейся единого реестра выданных сертификатов соответствия и зарегистрированных деклараций о соответствии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*****</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Финансирование проектов осуществляется после принятия актов органов Союза о реализации таких проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>