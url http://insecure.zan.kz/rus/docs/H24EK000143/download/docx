--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18dd7ef" w14:textId="18dd7ef">
+    <w:p w14:paraId="772e5f1" w14:textId="772e5f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,61 +93,159 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О декларации на товары электронной торговли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 17 декабря 2024 года № 143</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 17 декабря 2024 года № 143.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции решения Коллегии Евразийской экономической комиссии от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.07.2026, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -172,71 +270,70 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Таможенного кодекса Евразийского экономического союза Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решила:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -305,88 +402,177 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заполнения декларации на товары электронной торговли (далее - Порядок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается дополнить абзацами в соответствии с решением Коллегии Евразийской экономической комиссии от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.07.2026, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что до 1 января 2026 г. при таможенном декларировании оператором электронной торговли товаров электронной торговли, приобретенных физическим лицом, допускается указание в декларации на товары электронной торговли следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       о физическом лице - сведения, предусмотренные абзацами третьим и четвертым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -401,126 +587,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и абзацами третьим и четвертым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта "е"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 14 Порядка, после выпуска товаров;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       о наименовании электронной торговой площадки - сведения, предусмотренные абзацем седьмым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка (при наличии такой информации у оператора электронной торговли).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11 апреля 2017 года, подписанного 25 декабря 2023 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -768,80 +939,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 декабря 2024 г. № 143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ФОРМА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>декларации на товары электронной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="724"/>
@@ -1711,70 +1882,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="5"/>
+          <w:bookmarkStart w:name="z15" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 TH ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3823,51 +3994,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего по транспор гному (перевозочному) документу</w:t>
+              <w:t xml:space="preserve">Всего по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транспор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гному (перевозочному) документу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5007,51 +5198,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего по транспор гному (перевозочному) документу</w:t>
+              <w:t xml:space="preserve">Всего по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транспор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гному (перевозочному) документу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10989,339 +11200,339 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 декабря 2024 г. № 143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заполнения декларации на товары электронной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Порядок определяет правила заполнения декларации на товары электронной торговли (далее - ДЭТ) в виде электронного документа или документа на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В одной ДЭТ декларируются сведения о товарах электронной торговли (далее - товары), содержащихся в одной товарной партии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей настоящего Порядка как одна товарная партия рассматриваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при ввозе товаров, приобретенных физическими лицами, на таможенную территорию Евразийского экономического союза (далее - Союз) - товары, перевозимые по одной или нескольким общим накладным от одного и того же отправителя (по общей накладной) в адрес одного и того же получателя (по общей накладной), если такие товары в пределах сроков, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза (далее - Кодекс), предъявлены одному и тому же таможенному органу в месте прибытия на таможенную территорию Союза или, если применялась таможенная процедура таможенного транзита, в месте доставки и находятся в одном месте временного хранения (если товары помещались на временное хранение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при вывозе товаров, приобретенных физическими лицами, с таможенной территории Союза - товары, одновременно отгружаемые по одной или нескольким общим накладным в регионе деятельности одного и того же таможенного органа одним и тем же отправителем (по общей накладной) в адрес одного и того же получателя (по общей накладной), находящегося за пределами таможенной территории Союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при ввозе товаров, предназначенных для реализации физическим лицам, на таможенную территорию Союза - товары, перевозимые от одного и того же отправителя в адрес одного и того же получателя по таможенной территории Союза в рамках исполнения обязательств по одному документу, подтверждающему совершение сделки, или по односторонней сделке, или без совершения какой-либо сделки, если такие товары в пределах сроков, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, предъявлены одному и тому же таможенному органу в месте прибытия на таможенную территорию Союза или, если применялась таможенная процедура таможенного транзита, в месте доставки и находятся в одном месте временного хранения (если товары помещались на временное хранение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при завершении действия ранее заявленной таможенной процедуры таможенного склада в отношении товаров, предназначенных для реализации физическим лицам, помещением таких товаров под таможенную процедуру выпуска для внутреннего потребления - товары, приобретенные физическими лицами на электронных торговых площадках и вывезенные из одного места хранения товаров, являющегося сооружением (помещением, площадкой) одного и того же оператора электронной торговли, одновременно или в течение 1 календарного месяца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при завершении действия ранее заявленной таможенной процедуры таможенного склада в отношении товаров, предназначенных для реализации физическим лицам, помещением таких товаров под таможенную процедуру реэкспорта - товары, одновременно отгружаемые в целях вывоза с таможенной территории Союза из одного места хранения товаров, являющегося сооружением (помещением, площадкой) одного и того же оператора электронной торговли, в адрес одного и того же получателя, находящегося за пределами таможенной территории Союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при завершении действия ранее заявленной таможенной процедуры таможенного склада в отношении товаров, предназначенных для реализации физическим лицам, помещением таких товаров под таможенную процедуру таможенного склада в соответствии с подпунктом 3 пункта 4 статьи 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса - товары, помещенные одним оператором электронной торговли под предшествующую таможенную процедуру по одной или нескольким ДЭТ, находящиеся под таможенным контролем в регионе деятельности одного и того же таможенного органа и помещаемые под таможенную процедуру таможенного склада одним оператором электронной торговли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при помещении под таможенную процедуру таможенного склада товаров, предназначенных для реализации физическим лицам, в отношении которых завершена таможенная процедура таможенного склада в соответствии с подпунктом 2 пункта 4 статьи 309</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -11336,971 +11547,1085 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, - товары, перевозимые от одного оператора электронной торговли в адрес другого оператора электронной торговли, если такие товары предъявлены в пределах сроков, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Кодекса, одному и тому же таможенному органу в месте доставки, или находящиеся в одном месте временного хранения (если товары помещались на временное хранение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Декларант вправе заявить сведения о товарах, содержащихся в одной товарной партии, в нескольких ДЭТ, подаваемых в один и тот же таможенный орган, за исключением случая, когда товары, содержащиеся в одной товарной партии в силу Основного правила интерпретации единой Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза 2 (а), рассматриваются как составляющие товара, представленного в несобранном или разобранном виде, и классифицируются в позиции единой Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее - ТН ВЭД ЕАЭС), соответствующей комплектному или завершенному товару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В одной ДЭТ могут быть заявлены сведения не более чем о 999 товарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Если товары, содержащиеся в одной товарной партии, заявляются для помещения под разные таможенные процедуры, для каждой таможенной процедуры должны подаваться отдельные ДЭТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ДЭТ в виде электронного документа заполняется в соответствии со структурой, определяемой Евразийской экономической комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ДЭТ в виде документа на бумажном носителе, подаваемая в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 104 Кодекса, заполняется на листах бумаги формата А4 по форме, утвержденной Решением Коллегии Евразийской экономической комиссии от              г. №             .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При заполнении ДЭТ применяются справочники и классификаторы, входящие в состав ресурсов единой системы нормативно-справочной информации Союза, а также справочники и классификаторы, используемые для таможенных целей, формируемые и подлежащие применению в соответствии с законодательством государств - членов Союза (далее - государства-члены).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Как один товар декларируются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, приобретенные физическими лицами, одного наименования (торгового, коммерческого или иного традиционного наименования), сведения о которых содержатся в одной индивидуальной накладной или документе, сопровождающем международное почтовое отправление при его перевозке, определенном актом Всемирного почтового союза (далее - документ ВПС), отнесенные к одному классификационному коду в соответствии с ТН ВЭД ЕАЭС (на уровне 6 знаков);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, предназначенные для реализации физическим лицам, одного наименования (торгового, коммерческого или иного традиционного наименования), которые содержатся в одной товарной партии, отнесены к одному классификационному коду в соответствии с ТН ВЭД ЕАЭС и к которым применяются одинаковые меры таможенно-тарифного регулирования, запреты и ограничения, меры защиты внутреннего рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товары, предназначенные для реализации физическим лицам, содержащие объекты интеллектуальной собственности, включенные в национальный таможенный реестр объектов интеллектуальной собственности государства-члена (далее - таможенный реестр объектов интеллектуальной собственности), в котором эти товары помещаются под таможенную процедуру, и (или) единый таможенный реестр объектов интеллектуальной собственности государств-членов, декларируются отдельно от товаров, не содержащих объекты интеллектуальной собственности, включенные в указанный реестр (реестры).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для целей настоящего Порядка под графой понимается реквизит (реквизиты) структуры ДЭТ в виде электронного документа или структурная единица формы ДЭТ в виде документа на бумажном носителе, которая может включать в себя подразделы, колонки (столбцы), элементы. В одной графе указываются сведения, объединенные по одному признаку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ДЭТ в виде электронного документа может содержать сведения технического характера, необходимые для автоматизированной обработки ДЭТ. Такие сведения формируются информационной системой. Состав указанных сведений определяется в структуре ДЭТ в виде электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения технического характера не отображаются при распечатывании бумажной копии ДЭТ в виде электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ДЭТ заполняется строчными буквами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в наименованиях иностранных лиц, товарных знаков, марок, моделей, артикулов, сортов, стандартов и т. п. согласно документам используются буквы латинского алфавита, такие сведения указываются в ДЭТ с использованием букв латинского алфавита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Все графы ДЭТ, за исключением граф "А", "С" и "D", заполняются лицом, осуществляющим таможенное декларирование. Графы "А", "С" и "D" заполняются таможенным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. ДЭТ в виде документа на бумажном носителе составляется в 2 экземплярах, один из которых предназначен для таможенного органа, которому подается ДЭТ, а другой - для лица, осуществляющего таможенное декларирование. При таможенном декларировании товаров с целью их вывоза с таможенной территории Союза ДЭТ в виде документа на бумажном носителе составляется в 3 экземплярах, один из которых представляется в таможенный орган, расположенный в месте убытия товаров с таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДЭТ в виде документа на бумажном носителе заполняется с использованием печатающих устройств, не должна содержать подчисток, помарок, исправлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если при заполнении ДЭТ в виде документа на бумажном носителе недостаточно места для указания сведений в графах "Общие сведения", "Сведения о товарах", "Сведения о документах", "Предшествующий документ", строках "Всего по транспортному (перевозочному) документу" и "Всего по декларации", такие сведения указываются на втором и последующих листах бумаги формата A4, которые являются неотъемлемой частью ДЭТ в виде документа на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При заполнении второго и последующих листов ДЭТ в виде документа на бумажном носителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все листы (кроме первого) должны быть пронумерованы (номер проставляется по центру верхнего поля листа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каждый лист в правом нижнем углу подписывается лицом, заполнившим ДЭТ, а также удостоверяется путем проставления печати оператора электронной торговли, если им осуществляется таможенное декларирование и в соответствии с законодательством государства-члена оператор электронной торговли должен иметь печать.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Графы "B. Исчисление платежей", "Сведения о лице, заполнившем ДЭТ, дата", "С", "B1. Подробности уплаты (взыскания)" и "D" располагаются на оборотной стороне последнего листа ДЭТ в виде документа на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сведения об отправителе и получателе товаров указываются в ДЭТ в виде электронного документа - в соответствующих реквизитах структуры ДЭТ, а в ДЭТ в виде документа на бумажном носителе - отдельными строками в соответствующих графах ДЭТ и включают в себя следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) для юридического лица (организации, не являющейся юридическим лицом), созданного в соответствии с законодательством государства-члена:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое (сокращенное) или полное наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговый номер (в соответствии с пунктом 16 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные реквизиты (в соответствии с пунктом 18 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) для иностранной организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое (сокращенное) или полное наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения (в соответствии с пунктом 17 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные реквизиты (в соответствии с пунктом 18 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) для обособленного подразделения, не являющегося юридическим лицом и выступающего от имени юридического лица (организации, не являющейся юридическим лицом), созданного в соответствии с законодательством государства-члена:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое (сокращенное) или полное наименование юридического лица (организации, не являющейся юридическим лицом), обособленным подразделением которого оно является;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое (сокращенное) или полное наименование обособленного подразделения (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения обособленного подразделения (в соответствии с пунктом 17 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговый номер обособленного подразделения (в соответствии с пунктом 16 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговый номер юридического лица (организации, не являющейся юридическим лицом), обособленным подразделением которого оно является (в соответствии с пунктом 16 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные реквизиты (в соответствии с пунктом 18 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) для физического лица, зарегистрированного в соответствии с законодательством государства-члена в качестве индивидуального предпринимателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства (в соответствии с пунктом 17 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговый номер (в соответствии с пунктом 16 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные реквизиты (в соответствии с пунктом 18 настоящего Порядка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт д) предусматривается изменение решением Коллегии Евразийской экономической комиссии от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.07.2026, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) для физического лица государства-члена, не являющегося индивидуальным предпринимателем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19627,50 +19952,170 @@
         <w:t>
       реквизиты акта таможенного досмотра (осмотра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:bookmarkStart w:name="z424" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о внесении изменений (дополнений) в сведения, заявленные в ДЭТ, после выпуска товаров в виде записи: "Скорректированы графы: ____________" (с указанием порядкового номера товара и номеров граф ДЭТ, в которые внесены изменения (дополнения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Решение предусматривается дополнить формой в соответствии с решением Коллегии Евразийской экономической комиссии от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.07.2026, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>