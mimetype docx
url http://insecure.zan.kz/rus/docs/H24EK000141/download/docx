--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e95393d" w14:textId="e95393d">
+    <w:p w14:paraId="9c7ff86" w14:textId="9c7ff86">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,76 +76,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Порядка оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации и декларации на транспортное средство, а также об изменении и признании утратившими силу некоторых решений Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>Об утверждении Порядка оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации, декларации на транспортное средство и декларации на товары электронной торговли, а также об изменении и признании утратившими силу некоторых решений Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 17 декабря 2024 года № 141.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Наименование с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -163,238 +194,252 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 111 Таможенного кодекса Евразийского экономического союза Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации и декларации на транспортное средство.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации, декларации на транспортное средство и декларации на товары электронной торговли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в решения Комиссии Таможенного союза изменения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившими силу решения Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии по перечню согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее Решение вступает в силу с 1 апреля 2026 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -642,437 +687,677 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 декабря 2024 г. № 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации и декларации на транспортное средство</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+        <w:t>оформления регистрации или отказа в регистрации декларации на товары, транзитной декларации, декларации на транспортное средство и декларации на товары электронной торговли</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Наименование с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты официального опубликования настоящего Решения, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017 года, подписанного 25.12.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Порядок определяет правила оформления регистрации или отказа в регистрации декларации на товары (далее – ДТ), транзитной декларации (далее – ТД), в том числе если в качестве ДТ и ТД используются транспортные (перевозочные) коммерческие и (или) иные документы, включая предусмотренные международными договорами государств – членов Евразийского экономического союза (далее соответственно – государства-члены, Союз) с третьей стороной, таможенной декларации на транспортное средство (далее – ТДТС), в том числе если в качестве ТДТС используются стандартные документы перевозчика, предусмотренные международными договорами государств-членов с третьей стороной в области транспорта, и декларации на товары электронной торговли (далее – ДЭТ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей настоящего Порядка под таможенной декларацией понимаются все документы, указанные в абзаце первом настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Таможенный орган регистрирует таможенную декларацию в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 111 Таможенного кодекса Евразийского экономического союза (далее – Кодекс), путем присвоения ей соответствующего регистрационного номера с использованием информационной системы таможенного органа или посредством информационной системы таможенного органа без участия должностного лица и фиксирует дату и время такой регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрационный номер ДТ (в том числе если в качестве такой декларации используются транспортные (перевозочные) коммерческие и (или) иные документы, включая предусмотренные международными договорами государств-членов с третьей стороной) формируется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заполнения декларации на товары, утвержденным Решением Комиссии Таможенного союза от 20 мая 2010 г. № 257.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрационный номер ТД (в том числе если в качестве такой декларации используются транспортные (перевозочные) коммерческие и (или) иные документы, включая предусмотренные международными договорами государств-членов с третьей стороной) формируется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядком</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заполнения транзитной декларации, утвержденным Решением Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрационный номер ТДТС (в том числе если в качестве такой декларации используются стандартные документы перевозчика, предусмотренные международными договорами государств-членов с третьей стороной в области транспорта) формируется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке заполнения таможенной декларации на транспортное средство, утвержденной Решением Комиссии Таможенного союза от 14 октября 2010 г. № 422.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Регистрационный номер ДЭТ формируется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Порядком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполнения декларации на товары электронной торговли, утвержденным Решением Коллегии Евразийской экономической комиссии от 17 декабря 2024 г. № 143.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрационный номер таможенной декларации должен быть уникален для каждого вида таможенной декларации независимо от формы таможенного декларирования и от того, какие документы используются в качестве такой таможенной декларации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты официального опубликования настоящего Решения, но не ранее даты вступления в силу Протокола о внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Таможенном кодексе Евразийского экономического союза от 11.04.2017 года, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Таможенный орган отказывает в регистрации таможенной декларации в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 111 Кодекса, путем оформления отказа в регистрации таможенной декларации с использованием информационной системы таможенного органа или посредством информационной системы таможенного органа без участия должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Порядок оформления регистрации или отказа в регистрации таможенной декларации, поданной в виде электронного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Регистрация таможенной декларации, поданной в виде электронного документа, оформляется таможенным органом с использованием информационной системы таможенного органа или посредством информационной системы таможенного органа без участия должностного лица в соответствии с пунктом 2 настоящего Порядка, и сведения о регистрационном номере такой таможенной декларации, дате и времени ее регистрации направляются в электронной форме декларанту или таможенному представителю в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация таможенной декларации, поданной в виде электронного документа, посредством информационной системы таможенного органа без участия должностного лица оформляется в случае, если соблюдены условия проверки таможенной декларации, определенные алгоритмами (техническими требованиями) работы информационной системы таможенного органа при проведении такой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отказ в регистрации таможенной декларации, поданной в виде электронного документа, оформляется таможенным органом с использованием информационной системы таможенного органа или посредством информационной системы таможенного органа без участия должностного лица, и сведения о дате и времени отказа в регистрации таможенной декларации, обо всех причинах, послуживших в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1087,549 +1372,701 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 111 Кодекса основанием для отказа в регистрации таможенной декларации, и, если это предусмотрено законодательством государства-члена о таможенном регулировании, рекомендации по их устранению направляются декларанту или таможенному представителю в электронной форме в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оформление регистрации таможенной декларации, поданной в виде электронного документа, посредством информационной системы таможенного органа без участия должностного лица прекращается в случае несоблюдения одного из условий проверки таможенной декларации, определенных алгоритмами (техническими требованиями) работы информационной системы таможенного органа при проведении такой проверки, если это предусмотрено порядком и технологией совершения таможенных операций, установленными в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса законодательством государства-члена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Порядок оформления регистрации или отказа в регистрации таможенной декларации, поданной в виде документа на бумажном носителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Регистрация таможенной декларации, поданной в виде документа на бумажном носителе, оформляется должностным лицом таможенного органа в соответствии с пунктом 2 настоящего Порядка путем указания в соответствующей графе таможенной декларации сведений о регистрационном номере таможенной декларации (на всех экземплярах такой таможенной декларации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если в качестве ДТ используются транспортные (перевозочные), коммерческие и (или) иные документы с предоставлением письменного заявления, оформленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке использования транспортных (перевозочных), коммерческих и (или) иных документов в качестве декларации на товары, утвержденной Решением Комиссии Таможенного союза от 20 мая 2010 г. № 263 (далее – Инструкция), регистрационный номер такой ДТ указывается должностным лицом таможенного органа в правом верхнем углу такого заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в качестве ДТ используются транспортные (перевозочные), коммерческие и (или) иные документы с предоставлением перечня товаров согласно приложению 3 к Инструкции, регистрационный номер такой ДТ указывается должностным лицом таможенного органа в соответствующей строке формы указанного перечня товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в качестве ДТ используется карнет АТА, заполненный в соответствии с Конвенцией о временном ввозе от 26 июня 1990 года с прилагаемыми к нему транспортными (перевозочными) и коммерческими документами, регистрационный номер такой ДТ указывается должностным лицом таможенного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       в подразделе "с" графы "H." в отрывном листе (ваучере) карнета АТА и в графе 3 корешка карнета АТА белого цвета "importation" – при помещении товаров под таможенную процедуру временного ввоза (допуска);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подразделе "с" графы "H." на лицевой стороне обложки и в отрывном листе (ваучере) карнета АТА, а также в графе 3 корешка карнета АТА желтого цвета "exportation" – при помещении товаров под таможенную процедуру временного вывоза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подразделе "d" графы "H." в отрывном листе (ваучере) карнета АТА и в графе 4 корешка карнета АТА белого цвета "reexportation" – при помещении товаров под таможенную процедуру реэкспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подразделе "c" графы "H." в отрывном листе (ваучере) карнета АТА и в графе 2 корешка карнета АТА желтого цвета "reimportation" – при помещении товаров под таможенную процедуру реимпорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в качестве ДТ используются иные документы, в том числе предусмотренные международными договорами государств-членов с третьей стороной, регистрационный номер такой ДТ указывается должностным лицом таможенного органа в соответствии с законодательством государств-членов о таможенном регулировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в качестве ТД используется книжка МДП, заполненная в соответствии с положениями Таможенной конвенции о международной перевозке грузов с применением книжки МДП от 14 ноября 1975 года, с прилагаемыми к ней транспортными (перевозочными) и коммерческими документами, регистрационный номер такой ТД указывается должностным лицом таможенного органа в правом подразделе графы 21 отрывных листов № 1 и 2 и в графе 2 неотрывного корешка № 1 книжки МДП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в качестве ТД используется карнет АТА, заполненный в соответствии с Конвенцией о временном ввозе от 26 июня 1990 года, с прилагаемыми к нему транспортными (перевозочными) и коммерческими документами, регистрационный номер такой ТД указывается должностным лицом таможенного органа в подразделе "c" графы "H." отрывного листа (ваучера) карнета АТА голубого цвета "transit" и в графе 3 корешка карнета АТА голубого цвета "transit".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве ТД транспортных (перевозочных) документов регистрационный номер такой ТД указывается должностным лицом таможенного органа отправления на 2 экземплярах описи документов, составляющих ТД, и транспортных (перевозочных) документах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в качестве ТДТС используются стандартные документы перевозчика, предусмотренные международными договорами государств-членов с третьей стороной в области транспорта, регистрационный номер такой ТДТС указывается на соответствующем документе (в любом свободном месте).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении регистрации таможенной декларации, поданной в виде документа на бумажном носителе, должностное лицо таможенного органа вносит соответствующую информацию в информационную систему таможенного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Отказ в регистрации таможенной декларации, поданной в виде документа на бумажном носителе, оформляется должностным лицом таможенного органа путем проставления на оборотной стороне 2 экземпляров такой таможенной декларации отметки "В регистрации отказано" с указанием всех причин, послуживших в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 111 Кодекса основанием для отказа в регистрации таможенной декларации, и, если это предусмотрено законодательством государства-члена о таможенном регулировании, рекомендаций по их устранению, и заверяется оттиском личной номерной печати должностного лица таможенного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если при оформлении отказа в регистрации таможенной декларации, поданной в виде документа на бумажном носителе, на ее оборотной стороне недостаточно места для указания необходимых сведений, такие сведения указываются на дополнительно прикладываемых к такой таможенной декларации листах формата A4, которые являются неотъемлемой частью таможенной декларации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве ДТ карнета АТА должностным лицом таможенного органа проставляется отметка "В регистрации отказано" с указанием сведений, предусмотренных абзацем первым настоящего пункта, на 2 копиях соответствующего отрывного листа (ваучера) карнета АТА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае использования в качестве ТД книжки МДП либо карнета АТА на 2 копиях отрывного листа № 1 книжки МДП либо на копиях соответствующего листа (ваучера) карнета АТА должностным лицом таможенного органа проставляется отметка "В регистрации отказано" с указанием сведений, предусмотренных абзацем первым настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в качестве ТДТС используются стандартные документы перевозчика, предусмотренные международными договорами государств-членов с третьей стороной в области транспорта, сведения, предусмотренные абзацем первым настоящего пункта, указываются на соответствующем документе (копии соответствующего документа) (в любом свободном месте).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При оформлении отказа в регистрации таможенной декларации, поданной в виде документа на бумажном носителе, один экземпляр таможенной декларации с отметками, предусмотренными пунктом 7 настоящего Порядка, хранится в таможенном органе, а другой возвращается декларанту или таможенному представителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае невозможности вручения декларанту или таможенному представителю указанного экземпляра таможенной декларации таможенный орган не позднее 5 рабочих дней, следующих за днем оформления отказа в регистрации таможенной декларации, направляет экземпляр таможенной декларации заказным почтовым отправлением с уведомлением о вручении или передает иным способом, позволяющим подтвердить факт получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На экземпляре таможенной декларации, который подлежит хранению в таможенном органе, декларантом или таможенным представителем проставляются дата и время вручения ему экземпляра таможенной декларации с отметками об отказе в регистрации таможенной декларации, предусмотренными пунктом 7 настоящего Порядка, свои фамилия и инициалы, а также подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа декларанта или таможенного представителя от проставления подписи, даты и времени вручения экземпляра таможенной декларации с отметками, предусмотренными пунктом 7 настоящего Порядка, на экземпляре таможенной декларации, который подлежит хранению в таможенном органе, проставляется подпись должностного лица таможенного органа с указанием, что декларантом (таможенным представителем) в подписи отказано (в любом свободном месте).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении отказа в регистрации таможенной декларации, поданной в виде документа на бумажном носителе, должностным лицом таможенного органа вносится соответствующая информация в информационную систему таможенного органа либо осуществляется автоматическое формирование такого отказа посредством информационной системы таможенного органа без участия должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При необходимости информация о дате и времени регистрации или об отказе в регистрации таможенной декларации, поданной в виде документа на бумажном носителе, может быть представлена таможенным органом по запросу декларанта или таможенного представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1708,260 +2145,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 17 декабря 2024 г. № 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">вносимые в Решения Комиссии Таможенного союза </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссии Таможенного союза от 17 августа 2010 г. № 438 "О Порядке совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименовании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и тексте слово ", регистрацией" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядке</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита, утвержденном указанным Решением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в наименовании и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово ", регистрацией" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в наименовании раздела II слова "и регистрацией" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1994,211 +2431,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившими силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово ", регистрацией" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в нумерационном заголовке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к указанному Порядку слово ", регистрацией" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке совершения отдельных таможенных операций в отношении временно ввозимых и временно вывозимых транспортных средств международной перевозки, утвержденной Решением Комиссии Таможенного союза от 18 ноября 2010 г. № 511:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "порядок регистрации ТДТС," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2213,92 +2650,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 12 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) фиксирование даты и времени подачи ТДТС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрация ТДТС либо отказ в регистрации ТДТС;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2313,91 +2750,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 28 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) фиксирование даты и времени подачи документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрация завершения временного ввоза или временного вывоза ТСМП;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2476,334 +2913,334 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 17 декабря 2024 г. № 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>решений Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Абзац пятый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкции о порядке совершения отдельных таможенных операций в отношении временно ввозимых и временно вывозимых транспортных средств международной перевозки, утвержденной Решением Комиссии Таможенного союза от 18 ноября 2010 г. № 511.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 2 июля 2014 г. № 98 "Об Инструкции о порядке регистрации или отказа в регистрации декларации на товары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, вносимых в Порядок совершения таможенными органами таможенных операций, связанных с подачей, регистрацией транзитной декларации и завершением таможенной процедуры таможенного транзита (приложение к Решению Коллегии Евразийской экономической комиссии от 10 ноября 2015 г. № 147).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, вносимых в решения Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии (приложение к Решению Коллегии Евразийской экономической комиссии от 21 мая 2019 г. № 83).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт "б"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 Решения Коллегии Евразийской экономической комиссии от 30 мая 2023 г. № 73 "Об утверждении формы транзитной декларации и порядка ее заполнения, а также об изменении и признании утратившими силу некоторых решений Комиссии Таможенного союза и Коллегии Евразийской экономической комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3129,31 +3566,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>