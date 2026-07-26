--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c7ff86" w14:textId="9c7ff86">
+    <w:p w14:paraId="28bf32f" w14:textId="28bf32f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3192,55 +3192,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3566,31 +3566,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>