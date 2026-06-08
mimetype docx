--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2b9235" w14:textId="b2b9235">
+    <w:p w14:paraId="7e65483" w14:textId="7e65483">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О порядке представления в Евразийскую экономическую комиссию сведений о резидентах (участниках, субъектах) свободных (специальных, особых) экономических зон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 6 мая 2024 года № 49</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 6 мая 2024 года № 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,550 +155,631 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашения по вопросам свободных (специальных, особых) экономических зон на таможенной территории Таможенного союза и таможенной процедуры свободной таможенной зоны от 18 июня 2010 года Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Определить, что общий реестр резидентов (участников, субъектов) свободных (специальных, особых) экономических зон (далее – общий реестр) является общим информационным ресурсом, содержащим сведения, указанные в пункте 2 настоящего Решения, формируемым с использованием средств интегрированной информационной системы Евразийского экономического союза на основе информационного взаимодействия между органами исполнительной власти государств – членов Евразийского экономического союза (далее – уполномоченные органы) и Евразийской экономической комиссией (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что представление в Комиссию сведений о резидентах (участниках, субъектах), включенных в реестры резидентов (участников, субъектов) свободных (специальных, особых) экономических зон государств – членов Евразийского экономического союза (далее соответственно – сведения, реестры государств-членов, СЭЗ, государства-члены), осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) представление сведений в Комиссию осуществляется следующими уполномоченными органами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Республике Армения – Министерством экономики Республики Армения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Республике Беларусь – Министерством экономики Республики Беларусь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Республике Казахстан – Министерством промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Кыргызской Республике – Национальным агентством по инвестициям при Президенте Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Российской Федерации – Министерством экономического развития Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) сведения, представляемые уполномоченными органами, должны содержать следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полное и краткое (сокращенное) наименование юридического лица, созданного в соответствии с законодательством государства-члена (далее – юридическое лицо), или фамилия, имя, отчество (при наличии) индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства-члена (далее – индивидуальный предприниматель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения юридического лица или место жительства индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       учетный номер налогоплательщика (УНН) – для налогоплательщиков Республики Армения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       учетный номер плательщика (УНП) – для налогоплательщиков Республики Беларусь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер (БИН) – для налогоплательщиков Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный налоговый номер налогоплательщика (ИНН) либо персональный идентификационный номер (ПИН) – для налогоплательщиков Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный номер налогоплательщика (ИНН) – для налогоплательщиков Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование СЭЗ, на территории которой резидентом (участником, субъектом) осуществляется деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое наименование проекта, реализуемого резидентом (участником, субъектом) СЭЗ в соответствии с соглашением (договором) об осуществлении (ведении) деятельности на территории СЭЗ (договором об условиях деятельности в СЭЗ, инвестиционной декларацией, предпринимательской программой) (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата внесения записи в реестр государства-члена о регистрации в качестве резидента (участника, субъекта) СЭЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование органа исполнительной власти государства-члена, осуществившего регистрацию юридического лица или индивидуального предпринимателя в качестве резидента (участника, субъекта) СЭЗ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серия и номер свидетельства, удостоверяющего регистрацию юридического лица или индивидуального предпринимателя в качестве резидента (участника, субъекта) СЭЗ (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) уполномоченные органы направляют в Комиссию сведения не позднее 5 рабочих дней с даты внесения в реестры государств-членов изменений (включение или исключение юридического лица или индивидуального предпринимателя, изменение сведений о юридическом лице или индивидуальном предпринимателе, в том числе приостановление (возобновление) деятельности в сфере таможенного дела, отмена решения об исключении юридического лица или индивидуального предпринимателя из реестра государства-члена):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы Евразийского экономического союза общего процесса "Формирование, ведение и использование общего реестра резидентов (участников) свободных (специальных, особых) экономических зон" (далее – общий процесс), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 8 апреля 2025 г. № 36 (для государств-членов, присоединившихся к общему процессу);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       официальным письмом с приложением сведений в формате *.doc или *.xlsx на адреса электронной почты Комиссии cis@eecommission.org и info@eecommission.org (для государств-членов, не присоединившихся к общему процессу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) Комиссией на основании сведений, представленных уполномоченными органами, формируется общий реестр и обеспечивается его размещение на официальном сайте Евразийского экономического союза не позднее 1 рабочего дня с даты получения таких сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -899,55 +974,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1273,31 +1348,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>