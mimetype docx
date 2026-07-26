--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79a8fac" w14:textId="79a8fac">
+    <w:p w14:paraId="ea48246" w14:textId="ea48246">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1035,110 +1035,204 @@
         <w:t>
       2. Формирование и ведение общего реестра таможенных представителей по форме согласно приложению включают в себя получение реестров таможенных представителей государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров таможенных представителей государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров таможенных представителей государств-членов для формирования общего реестра таможенных представителей осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Таможенные органы направляют в Комиссию реестры таможенных представителей государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра) в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общего процесса "Формирование, ведение и использование общего реестра таможенных представителей", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 1 сентября 2015 г. № 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров таможенных представителей государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр таможенных представителей и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1282,80 +1376,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>таможенных представителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -1539,210 +1633,210 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение и контактная информация таможенного представителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="19"/>
+          <w:bookmarkStart w:name="z27" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УНН, УНП, БИН, ИНН</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ПИН), ИНН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полное наименование и местонахождение структурных подразделений, через которые осуществляется деятельность</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
- </w:t>
+в качестве таможенного представителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-Полное наименование и местонахождение структурных подразделений, через которые осуществляется деятельность</w:t>
+          <w:bookmarkStart w:name="z30" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничения по категориям товаров с указанием кода</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
-          <w:p>
-[...54 lines deleted...]
-          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в соответствии с </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1752,70 +1846,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="22"/>
+          <w:bookmarkStart w:name="z31" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ограничения по совершению отдельных таможенных операций или </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>совершению таможенных операций</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2139,170 +2233,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2381,200 +2475,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра таможенных перевозчиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр таможенных перевозчиков является общим информационным ресурсом, содержащим сведения о таможенных перевозчиках, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра таможенных перевозчиков по форме согласно приложению включают в себя получение реестров таможенных перевозчиков государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров таможенных перевозчиков государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров таможенных перевозчиков государств-членов для формирования общего реестра таможенных перевозчиков осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Таможенные органы направляют в Комиссию реестры таможенных перевозчиков государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра) в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общего процесса "Формирование, ведение и использование общего реестра таможенных перевозчиков", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 8 июля 2015 г. № 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров таможенных перевозчиков государств-членов, представляемых таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр таможенных перевозчиков и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2718,80 +2906,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>таможенных перевозчиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -2831,354 +3019,354 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государство – член Евразийского экономического союза, таможенным органом которого выдан документ, подтверждающий включение юридического лица в реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="36"/>
+          <w:bookmarkStart w:name="z48" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регистрационный номер в реестре или номер документа, подтверждающего включение юридического</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица в реестр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата включения юридического лица в реестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полное наименование таможенного перевозчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение и контактная информация таможенного перевозчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УНН, УНП, БИН, ИНН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ПИН), ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер документа, подтверждающего обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность в сфере таможенного дела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата окончания срока действия документа, подтверждающего обеспечение исполнения обязанностей юридического лица, осуществляющего деятельность</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="36"/>
-          <w:p>
-[...282 lines deleted...]
-          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в сфере таможенного дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3521,170 +3709,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3763,200 +3951,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра владельцев складов временного хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр владельцев складов временного хранения является общим информационным ресурсом, содержащим сведения о владельцах складов временного хранения, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра владельцев складов временного хранения по форме согласно приложению включают в себя получение реестров владельцев складов временного хранения государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров владельцев складов временного хранения государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров владельцев складов временного хранения государств-членов для формирования общего реестра владельцев складов временного хранения осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Таможенные органы направляют в Комиссию реестры владельцев складов временного хранения государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра) в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общего процесса "Формирование, ведение и использование общего реестра владельцев складов временного хранения", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 28 сентября 2015 г. № 126.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров владельцев складов временного хранения государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр владельцев складов временного хранения и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4113,80 +4395,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>владельцев складов временного хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -4371,70 +4653,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение и контактная информация владельца склада временного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="52"/>
+          <w:bookmarkStart w:name="z68" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УНН, УНП, БИН, ИНН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ПИН), ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4519,70 +4801,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="53"/>
+          <w:bookmarkStart w:name="z69" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид транспорта, которым возможна доставка товаров на склад временного хранения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4978,190 +5260,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания: 1. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Графа 9 может не заполняться.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5253,200 +5535,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра владельцев таможенных складов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр владельцев таможенных складов является общим информационным ресурсом, содержащим сведения о владельцах таможенных складов, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра владельцев таможенных складов по форме согласно приложению включают в себя получение реестров владельцев таможенных складов государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров владельцев таможенных складов государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров владельцев таможенных складов государств-членов для формирования общего реестра владельцев таможенных складов осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Таможенные органы направляют в Комиссию реестры владельцев таможенных складов государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра владельцев таможенных складов) в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общего процесса "Формирование, ведение и использование общего реестра владельцев таможенных складов", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 1 ноября 2016 г. № 135.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров владельцев таможенных складов государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр владельцев таможенных складов и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5590,80 +5966,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>владельцев таможенных складов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -5740,70 +6116,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регистрационный номер в реестре или номер документа, подтверждающего включение юридического лица в реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="68"/>
+          <w:bookmarkStart w:name="z87" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата включения юридического лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5868,70 +6244,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение и контактная информация владельца таможенного склада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="69"/>
+          <w:bookmarkStart w:name="z88" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УНН, УНП, БИН, ИНН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ПИН), ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6455,170 +6831,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6697,240 +7073,334 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра владельцев свободных складов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр владельцев свободных складов является общим информационным ресурсом, содержащим сведения о владельцах свободных складов, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра владельцев свободных складов по форме согласно приложению включают в себя получение реестров владельцев свободных складов государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров владельцев свободных складов государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров владельцев свободных складов государств-членов для формирования общего реестра владельцев свободных складов осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Таможенные органы направляют в Комиссию реестры владельцев свободных складов государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в соответствии с технологическими документами, регламентирующими информационное взаимодействие при реализации средствами интегрированной информационной системы внешней и взаимной торговли общего процесса "Формирование, ведение и использование общего реестра владельцев свободных складов", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 1 ноября 2016 г. № 136 (для государств-членов, присоединившихся к указанному общему процессу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       официальным письмом с приложением реестров в формате *.doc или *.xlsx и на адреса электронной почты Комиссии: cis@eecommission.org и info@eecommission.org (для государств-членов, не присоединившихся к указанному общему процессу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров владельцев свободных складов государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр владельцев свободных складов и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7074,80 +7544,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>владельцев свободных складов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -7332,70 +7802,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение и контактная информация владельца свободного склада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="85"/>
+          <w:bookmarkStart w:name="z107" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УНН, УНП, БИН, ИНН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ПИН), ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7480,70 +7950,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="86"/>
+          <w:bookmarkStart w:name="z108" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид деятельности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7939,190 +8409,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания: 1. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Графы 8 и 9 могут не заполняться.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8201,180 +8671,180 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра владельцев магазинов беспошлинной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр владельцев магазинов беспошлинной торговли является общим информационным ресурсом, содержащим сведения о владельцах магазинов беспошлинной торговли, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра владельцев магазинов беспошлинной торговли по форме согласно приложению включают в себя получение реестров владельцев магазинов беспошлинной торговли государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров владельцев магазинов беспошлинной торговли государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров владельцев магазинов беспошлинной торговли государств-членов для формирования общего реестра владельцев магазинов беспошлинной торговли осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z121" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Таможенные органы направляют в Комиссию реестры владельцев магазинов беспошлинной торговли государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра) официальным письмом с приложением реестров в формате *.doc или *.xml (*.xlsx) и на адреса электронной почты Комиссии: cis@eecommission.org и info@eecommission.org.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров владельцев магазинов беспошлинной торговли государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр владельцев магазинов беспошлинной торговли и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8531,80 +9001,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>владельцев магазинов беспошлинной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8788,126 +9258,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение и контактная информация владельца магазина беспошлинной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="101"/>
+          <w:bookmarkStart w:name="z126" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УНН, УНП, БИН, ИНН(ПИН), ИНН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="102"/>
+          <w:bookmarkStart w:name="z127" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение магазина беспошлинной торговли</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9306,170 +9776,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В графе 6 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9548,218 +10018,218 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 апреля 2024 г. № 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования и ведения общего реестра операторов электронной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Решение дополнено порядком в соответствии с решением Коллегии Евразийской экономической комиссии от 03.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017 года, подписанного 25.12.2023 г)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkStart w:name="z137" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общий реестр операторов электронной торговли (далее – общий реестр) является общим информационным ресурсом, содержащим сведения об операторах электронной торговли, формирование и ведение которого осуществляются Евразийской экономической комиссией (далее – Комиссия) с использованием средств интегрированной информационной системы Евразийского экономического союза (далее – Союз) на основе информационного взаимодействия между таможенными органами государств – членов Союза (далее соответственно – таможенные органы, государства-члены) и Комиссией, и подлежит размещению на официальном сайте Союза не реже 1 раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z138" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формирование и ведение общего реестра по форме согласно приложению включают в себя получение реестров операторов электронной торговли государств-членов, систематизацию и хранение сведений, содержащихся в этих реестрах, а также актуализацию общего реестра на основе полученных реестров операторов электронной торговли государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z139" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представление реестров операторов электронной торговли государств-членов для формирования общего реестра осуществляется таможенными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z140" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Таможенные органы направляют в Комиссию реестры операторов электронной торговли государств-членов не позднее 5 рабочих дней с даты внесения в них изменений (включение в реестр или исключение из реестра юридического лица, изменение сведений о юридическом лице, в том числе приостановление (возобновление) деятельности юридического лица в сфере таможенного дела, отмена решения об исключении юридического лица из реестра) официальным письмом с приложением реестров в формате *.doc или *.xlsx и на адреса электронной почты Комиссии: cis@eecommission.org и info@eecommission.org.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z141" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия на основании реестров операторов электронной торговли государств-членов, представленных таможенными органами в соответствии с пунктом 4 настоящего Порядка, актуализирует общий реестр операторов электронной торговли и обеспечивает его размещение на официальном сайте Союза не позднее 1 рабочего дня с даты получения таких реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9916,157 +10386,157 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩИЙ РЕЕСТР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>операторов электронной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="116"/>
+          <w:bookmarkStart w:name="z145" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государство – член Евразийского экономического союза, таможенным органом которого выдан документ, подтверждающий включение юридического лица в реестр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10354,80 +10824,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="117"/>
+          <w:bookmarkStart w:name="z155" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10675,224 +11145,224 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="118"/>
+    <w:bookmarkStart w:name="z165" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. В графе 7 указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z166" w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z166" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Армения – учетный номер налогоплательщика (УНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z167" w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z167" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Беларусь – учетный номер плательщика (УНП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z168" w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z168" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Республики Казахстан – бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z169" w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z169" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Кыргызской Республики – идентификационный налоговый номер налогоплательщика (ИНН) или персональный идентификационный номер (ПИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z170" w:id="123"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z170" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Российской Федерации – идентификационный номер налогоплательщика (ИНН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11218,31 +11688,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>