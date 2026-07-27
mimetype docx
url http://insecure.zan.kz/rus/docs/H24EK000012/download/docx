--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dca55a4" w14:textId="dca55a4">
+    <w:p w14:paraId="8a756e3" w14:textId="8a756e3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О порядках совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при снятии навигационных пломб в пути следования (перевозки) по территориям государств – членов Евразийского экономического союза без прекращения наблюдения за объектом отслеживания и их последующем наложении, при замене навигационной пломбы в пути следования (перевозки) объекта отслеживания по территориям государств – членов Евразийского экономического союза, и случаях, при которых навигационная пломба может быть снята либо допускается ее замена в пути следования (перевозки) объекта отслеживания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 20 февраля 2024 года № 12</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 20 февраля 2024 года № 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,202 +155,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашения о применении в Евразийском экономическом союзе навигационных пломб для отслеживания перевозок от 19 апреля 2022 года Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при снятии навигационных пломб в пути следования (перевозки) по территориям государств – членов Евразийского экономического союза без прекращения наблюдения за объектом отслеживания и их последующем наложении, а также случаи, при которых навигационная пломба может быть снята в пути следования (перевозки) без прекращения наблюдения за объектом отслеживания;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при замене навигационной пломбы в пути следования (перевозки) объекта отслеживания по территориям государств – членов Евразийского экономического союза, и случаи, при которых допускается замена навигационной пломбы в пути следования (перевозки) объекта отслеживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -604,870 +567,1904 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 февраля 2024 г. № 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при снятии навигационных пломб в пути следования (перевозки) по территориям государств – членов Евразийского экономического союза без прекращения наблюдения за объектом отслеживания и их последующем наложении, а также случаи, при которых навигационная пломба может быть снята в пути следования (перевозки) без прекращения наблюдения за объектом отслеживания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Порядок определяет случаи, при которых навигационная пломба может быть снята в пути следования (перевозки) по территориям государств – членов Евразийского экономического союза (далее – государства-члены) без прекращения наблюдения за объектом отслеживания, операции по снятию навигационных пломб и их последующему наложению, действия национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при таком снятии (наложении), и порядок их совершения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в настоящем Порядке, применяются в значениях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о применении в Евразийском экономическом союзе навигационных пломб для отслеживания перевозок от 19 апреля 2022 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z61" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Взаимодействие (в том числе информационное) между национальными операторами и контролирующими органами одного государства-члена осуществляется через уполномоченного оператора (орган) такого государства-члена. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Взаимодействие (в том числе информационное) национальных операторов и контролирующих органов одного государства-члена с национальными операторами и контролирующими органами других государств-членов осуществляется через уполномоченных операторов (органы) этих других государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Навигационная пломба может быть снята в пути следования (перевозки) по территориям государств-членов без прекращения наблюдения за объектом отслеживания в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) при таможенной процедуре таможенного транзита и таможенной процедуре экспорта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение государственного контроля (надзора) в случаях, определенных исходя из принципа выборочности форм и мер контроля, в том числе с использованием системы управления рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление разгрузки, перегрузки (перевалки) и иных грузовых операций с объектом отслеживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случаи, относимые к нештатным ситуациям в соответствии с Решением Коллегии Евразийской экономической комиссии от 22 августа 2023 г. № 131 "Об определении относимых к нештатным ситуациям случаев, возникших в пути следования (перевозки) по территориям государств – членов Евразийского экономического союза объектов отслеживания";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление перевозки товаров между государствами-членами через территории государств, не являющихся членами Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) в рамках взаимной торговли между государствами-членами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение государственного контроля (надзора) исходя из принципа выборочности форм и мер контроля, в том числе с использованием системы управления рисками, в отношении объектов отслеживания, ввозимых на территорию государства-члена, контролирующий орган которого проводит такой контроль (надзор), в месте доставки (разгрузки) товаров, при невозможности его проведения в месте их доставки (разгрузки) – в пути следования (перевозки) по территориям государств-членов в случае, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отсутствуют транспортные (перевозочные) документы и счета-фактуры (инвойсы), в том числе электронные, а также разрешительные документы, сопровождающие объект отслеживания, либо имеются признаки недействительных документов (поддельных документов, документов, относящихся к другим товарам и (или) транспортным средствам, или документов, не имеющих юридической силы); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       весовые характеристики, указанные в транспортных (перевозочных) документах, отличаются от результатов взвешивания транспортного средства по итогам весогабаритного контроля более чем на 10 процентов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имеются признаки перемещения не заявленных в транспортных (перевозочных) документах товаров, выявленных по результатам анализа информации, полученной с использованием инспекционно-досмотрового комплекса (в случае, если инспекционно-досмотровый комплекс применялся при проведении контроля);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление разгрузки, перегрузки (перевалки) и иных грузовых операций с объектом отслеживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       случаи, относимые к нештатным ситуациям в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 22 августа 2023 г. № 131;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие ориентирующей информации от компетентных органов государств-членов по борьбе с терроризмом, сепаратизмом и экстремизмом, организованной преступностью, незаконным оборотом наркотиков, а также оружия, боеприпасов и взрывчатых веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление проверки, не противоречащей Договору о Евразийском экономическом союзе от 29 мая 2014 года, в пунктах пропуска между государствами-членами, а в случае отсутствия таких пунктов – в местах пересечения государственной границы государства-члена, исходя из принципа выборочности форм и мер контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осуществление проверки, не противоречащей Договору о Евразийском экономическом союзе от 29 мая 2014 года, в пунктах пропуска между государствами-членами, а в случае отсутствия таких пунктов – в местах пересечения государственной границы государства-члена, исходя из принципа выборочности форм и мер контроля. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+      осуществление перевозки товаров между государствами-членами через территории государств, не являющихся членами Евразийского экономического союза. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае принятия контролирующим органом решения о проведении государственного контроля (надзора) и снятии навигационной пломбы без прекращения наблюдения за объектом отслеживания такое снятие и последующее наложение навигационной пломбы производятся в возможно короткие сроки с момента принятия этого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Операции по снятию навигационных пломб в пути следования (перевозки) без прекращения наблюдения за объектом отслеживания осуществляются лицами, определенными в подпункте "д" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решения Коллегии Евразийской экономической комиссии от 22 августа 2023 г. № 128 "О некоторых вопросах применения навигационных пломб".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае если решение о применении навигационной пломбы принято контролирующим органом, снятие такой навигационной пломбы в пути следования (перевозки) по территориям государств-членов без прекращения наблюдения за объектом отслеживания и последующее наложение такой навигационной пломбы осуществляются с разрешения контролирующего органа государства-члена, на территории которого возникла необходимость совершения указанных действий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. О разрешении снять навигационную пломбу и одновременно о необходимости размыкания элемента ее пломбирования контролирующий орган государства-члена, на территории которого возникла необходимость совершения указанных действий, информирует уполномоченного оператора (орган) своего государства-члена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции решения Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Размыкание элемента пломбирования навигационной пломбы осуществляется с использованием средств информационной системы национального оператора, в которой зарегистрирована навигационная пломба, как удаленно, так и с использованием специального устройства при условии наличия разрешения контролирующего органа, указанного в пункте 6 настоящего Порядка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Уполномоченный оператор (орган), получивший информацию, указанную в пункте 7 настоящего Порядка, информирует уполномоченного оператора (орган) государства-члена, на территории которого началось отслеживание перевозки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) в случае удаленного размыкания элемента пломбирования – о решении о снятии навигационной пломбы в пути следования (перевозки) без прекращения наблюдения за объектом отслеживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) в случае размыкания элемента пломбирования с использованием специального устройства – о таком размыкании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Уполномоченный оператор (орган) государства-члена, на территории которого началось отслеживание перевозки, после получения информации, указанной в пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, передает ее уполномоченному оператору (органу) государства-члена, на территории которого находится национальный оператор, в информационной системе которого зарегистрирована навигационная пломба (за исключением случая, когда национальный оператор и уполномоченный оператор (орган) являются одним лицом). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Национальный оператор, в информационной системе которого зарегистрирована навигационная пломба, после получения информации, указанной в подпункте "а" пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, осуществляет размыкание элемента пломбирования удаленно и информирует уполномоченного оператора (орган) своего государства-члена в целях передачи им указанной информации уполномоченному оператору (органу) государства-члена, на территории которого началось отслеживание перевозки (за исключением случая, когда национальный оператор и уполномоченный оператор (орган) являются одним лицом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После совершения действий, предусмотренных пунктами 8 – 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, и (или) устранения причин, послуживших причиной для снятия навигационной пломбы, контролирующий орган государства-члена, на территории которого была снята навигационная пломба, принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) о последующем наложении такой навигационной пломбы, замыкании элемента ее пломбирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) о деактивации навигационной пломбы и совершении иных действий в соответствии с законодательством государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) о замене навигационной пломбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) о продолжении перевозки объекта отслеживания в целях последующей замены навигационной пломбы на территории другого государства-члена (в случае, если перевозка между государствами-членами осуществляется через территории государств, не являющихся членами Евразийского экономического союза).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. После принятия решения в соответствии с пунктом 9 настоящего Порядка контролирующий орган информирует уполномоченного оператора (орган) своего государства-члена о необходимости выполнения одного из следующих действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      последующее наложение навигационной пломбы; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+      последующее наложение навигационной пломбы, включая замыкание элемента ее пломбирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деактивация навигационной пломбы и завершение отслеживания перевозки с применением этой пломбы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замена навигационной пломбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение перевозки объекта отслеживания с указанием информации о предполагаемом месте замены навигационной пломбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информирование о необходимости совершения действий, предусмотренных абзацем вторым настоящего пункта, одновременно является разрешением контролирующего органа национальному оператору (в случае, если он присутствует в месте последующего наложения навигационной пломбы) либо перевозчику (в случае, если национальный оператор не присутствует в месте последующего наложения навигационной пломбы) на осуществление указанных действий, за исключением случаев, когда последующее наложение навигационной пломбы производится самим контролирующим органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный оператор (орган), получивший от контролирующего органа информацию, указанную в абзаце пятом пункта 10 настоящего Порядка, осуществляет передачу в информационную систему своего национального оператора информации о предполагаемом месте замены навигационной пломбы на территории другого государства-члена и информирует об этом перевозчика и уполномоченного оператора (орган) государства-члена, на территории которого расположено предполагаемое место замены навигационной пломбы (за исключением случая, когда национальный оператор и уполномоченный оператор (орган) являются одним лицом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции решения Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уполномоченный оператор (орган) государства-члена, на территории которого расположено предполагаемое место замены навигационной пломбы, информирует контролирующий орган своего государства-члена о получении информации, указанной в пункте 11 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции решения Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Замыкание элемента пломбирования навигационной пломбы при последующем наложении навигационной пломбы осуществляется с использованием средств информационной системы национального оператора, в которой зарегистрирована навигационная пломба, как удаленно, так и с использованием специального устройства. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      13. Контролирующий орган государства-члена, на территории которого расположено предполагаемое место замены навигационной пломбы, после прибытия объекта отслеживания совершает действия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Порядком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при замене навигационной пломбы в пути следования (перевозки) объекта отслеживания по территориям государств – членов Евразийского экономического союза, и случаями, при которых допускается замена навигационной пломбы в пути следования (перевозки) объекта отслеживания, утвержденными Решением Коллегии Евразийской экономической комиссии от 20 февраля 2024 г. № 12.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к Решению Коллегии Евразийской экономической комиссии от 14 сентября 2023 г. № 139).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Порядок дополнен пунктом 13 в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1548,504 +2545,808 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 февраля 2024 г. № 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок совершения действий национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при замене навигационной пломбы в пути следования (перевозки) объекта отслеживания по территориям государств – членов Евразийского экономического союза, и случаи, при которых допускается замена навигационной пломбы в пути следования (перевозки) объекта отслеживания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Порядок определяет случаи, при которых допускается замена навигационной пломбы в пути следования (перевозки) объекта отслеживания по территориям государств – членов Евразийского экономического союза (далее – государства-члены), операции по замене навигационной пломбы, действия национальных операторов, уполномоченных операторов (органов) и контролирующих органов, задействованных при такой замене, и порядок их совершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в настоящем Порядке, применяются в значениях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о применении в Евразийском экономическом союзе навигационных пломб для отслеживания перевозок от 19 апреля 2022 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Взаимодействие (в том числе информационное) между национальными операторами и контролирующими органами одного государства-члена осуществляется через уполномоченного оператора (орган) такого государства-члена. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Взаимодействие (в том числе информационное) национальных операторов и контролирующих органов одного государства-члена с национальными операторами и контролирующими органами других государств-членов осуществляется через уполномоченных операторов (органы) этих других государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Замена навигационной пломбы в пути следования (перевозки) объекта отслеживания допускается в случае, если контролирующим органом принято решение о замене навигационной пломбы, в том числе в случае возникновения нештатной ситуации и (или) осуществления несанкционированного действия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение о замене навигационной пломбы принимается контролирующим органом государства-члена, на территории которого находится объект отслеживания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О принятом решении и причинах его принятия контролирующий орган незамедлительно информирует уполномоченного оператора (орган) своего государства-члена</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченный оператор (орган) государства-члена, на территории которого возникла необходимость замены навигационной пломбы, в возможно короткие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) запрашивает информацию о возможных местах и времени такой замены у национального оператора (национальных операторов, в случае, если их несколько) своего государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) после получения информации, указанной в подпункте "а" настоящего пункта, согласовывает с контролирующим органом место и время замены навигационной пломбы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) информирует перевозчика и национального оператора, определенного для замены навигационной пломбы, о месте и времени такой замены. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Операции по замене навигационной пломбы в пути следования (перевозки) объекта отслеживания осуществляются лицами, определенными в подпункте "д" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решения Коллегии Евразийской экономической комиссии от 22 августа 2023 г. № 128 "О некоторых вопросах применения навигационных пломб".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. После замены навигационной пломбы уполномоченный оператор (орган) государства-члена, на территории которого возникла такая необходимость, передает уполномоченному оператору (органу) государства-члена, на территории которого началось отслеживание перевозки, следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) cведения о причинах замены навигационной пломбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведения о дате, времени и месте замены навигационной пломбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в) сведения о лицах, осуществивших замену навигационной пломбы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) наименование контролирующего органа, принявшего решение о замене навигационной пломбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      д) уникальные идентификационные номера снятых по причине замены и наложенных навигационных пломб; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) наименование национального оператора, в информационной системе которого зарегистрирована новая навигационная пломба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции решения Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае замены навигационной пломбы информация, содержащаяся в навигационной пломбе, подлежащей замене, должна быть записана на наложенную навигационную пломбу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Взаимодействие (в том числе информационное) между национальными операторами и контролирующими органами одного государства-члена осуществляется через уполномоченного оператора (орган) такого государства-члена. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      9. После получения информации, указанной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, уполномоченный оператор (орган) государства-члена, на территории которого началось отслеживание перевозки, осуществляет действия, связанные с деактивацией заменяемой навигационной пломбы и активацией новой навигационной пломбы в соответствии с Порядком действий контролирующих органов и национальных операторов, необходимых для активации и деактивации навигационной пломбы, зарегистрированной в информационной системе национального оператора иного государства – члена Евразийского экономического союза, чем государство-член, на территории которого начинается отслеживание перевозки объектов отслеживания, утвержденным Решением Коллегии Евразийской экономической комиссии от 22 августа 2023 г. № 129.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к Решению Коллегии Евразийской экономической комиссии от 14 сентября 2023 г. № 139).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции решения Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2053,55 +3354,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>