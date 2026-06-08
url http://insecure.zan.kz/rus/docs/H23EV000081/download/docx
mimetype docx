--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4208023" w14:textId="4208023">
+    <w:p w14:paraId="b9627d2" w14:textId="b9627d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>О составе сведений из электронных документов и (или) сведений из документов, которые должна содержать навигационная пломба на период отслеживания конкретной перевозки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Совета Евразийской экономической комиссии от 29 августа 2023 года № 81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с абзацем третьим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,142 +175,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 1 к Регламенту работы Евразийской экономической комиссии, утвержденному Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98, Совет Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сведений из электронных документов и (или) сведений из документов, которые должна содержать навигационная пломба на период отслеживания конкретной перевозки.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -1280,57 +1243,50 @@
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>А. Оверчук</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1409,2281 +1365,2300 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2023 г. № 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СОСТАВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сведений из электронных документов и (или) сведений из документов, которые должна содержать навигационная пломба на период отслеживания конкретной перевозки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I. Cведения из лицензий на экспорт и (или) импорт отдельных видов товаров, подтверждающих соблюдение запретов и ограничений в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование выдавшего лицензию на экспорт и (или) импорт отдельных видов товаров (далее – лицензия) уполномоченного органа государства – члена Евразийского экономического союза (далее – государство-член).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Номер лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Период действия лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тип лицензии ("экспорт", "импорт").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наименование заявителя, номер, присваиваемый при постановке на учет в налоговом органе (далее – налоговый номер), и место нахождения – для юридического лица или фамилия, имя, отчество (при наличии), сведения о документе, удостоверяющем личность, и налоговый номер – для физического лица, зарегистрированного в качестве индивидуального предпринимателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наименование и адрес покупателя (для лицензии на экспорт) или продавца (для лицензии на импорт) либо запись "В соответствии с условиями контрактов (договоров)" (для генеральной или исключительной лицензии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Краткое название и код страны назначения (для лицензии на экспорт) или страны отправления (для лицензии на импорт) в соответствии с классификатором стран мира либо запись "В соответствии с условиями контракта (договора)" (в случае, если в контракте (договоре) предусмотрено несколько стран назначения (отправления)) или "Страны ЕС" (в случае, если указанные в контракте (договоре) страны относятся к странам Европейского союза) (для разовой лицензии) (при наличии указанных сведений в лицензии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Краткое название и код страны покупателя (для лицензии на экспорт) или страны продавца (для лицензии на импорт) в соответствии с классификатором стран мира либо запись "В соответствии с условиями контрактов (договоров)" (для генеральной или исключительной лицензии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Количество товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сокращенное наименование единицы измерения товара (основной или дополнительной) в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Код товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Описание товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Cведения из заключений (разрешительных документов) на ввоз, вывоз и транзит отдельных товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, подтверждающих соблюдение запретов и ограничений в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование органа государственной власти государства-члена, выдавшего заключение (разрешительный документ) на ввоз, вывоз и транзит отдельных товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами (далее – заключение (разрешительный документ)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Номер заключения (разрешительного документа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наименование заявителя, налоговый номер и место нахождения – для юридического лица, или фамилия, имя, отчество (при наличии), сведения о документе, удостоверяющем личность, налоговый номер и адрес места жительства – для физического лица, зарегистрированного в качестве индивидуального предпринимателя, или фамилия, имя, отчество (при наличии), сведения о документе, удостоверяющем личность, личный номер (при наличии) и адрес места жительства – для физического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Вид перемещения товара (ввоз, вывоз, временный ввоз, временный вывоз, транзит).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Количество товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наименование единицы измерения товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Код товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Наименование товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Название страны в соответствии с классификатором стран мира, являющейся конечным пунктом назначения (отправления), на который оформлено заключение (разрешительный документ), либо запись "В соответствии с условиями контракта (договора)" (в случае, если в контракте (договоре) предусмотрено несколько стран назначения (отправления)) или "Страны ЕС" (в случае, если указанные в контракте (договоре) страны относятся к странам Европейского союза).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Цель ввоза, вывоза, временного ввоза, временного вывоза товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Срок временного ввоза или временного вывоза товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Название государства-члена, по территории которого будет осуществляться транзит (при наличии таких сведений в заключении (разрешительном документе)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Дата окончания действия заключения (разрешительного документа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дата подписания заключения (разрешительного документа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Cведения из ветеринарных сертификатов, подтверждающих соблюдение запретов и ограничений в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Номер ветеринарного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата выдачи ветеринарного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наименование компетентного органа страны-экспортера и (или) уполномоченного органа государства-члена, выдавшего ветеринарный сертификат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Сведения из фитосанитарных сертификатов, подтверждающих соблюдение запретов и ограничений в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Номер фитосанитарного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата выдачи фитосанитарного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Страна выдачи фитосанитарного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Сведения из транспортных (перевозочных) документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата составления и номер транспортного (перевозочного) документа (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Реквизиты грузоотправителя (наименование, адрес, страна места нахождения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реквизиты грузополучателя (наименование, адрес, страна места нахождения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Реквизиты перевозчика (наименование, адрес, страна регистрации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дата, страна и место (станция) отправления груза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Страна и место (станция) назначения доставки груза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 7 предусматривается изменения в соответствии решением Совета Евразийской экономической комиссии от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 44 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...959 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Страна регистрации транспортного средства, номер вагона, контейнера (в зависимости от вида транспорта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Общее число упаковок (грузовых мест).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Общий вес брутто груза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о грузе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядковый номер товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание товара (наименование, а также при наличии: марка, модель, артикул и прочее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза или Гармонизированной номенклатурой грузов (ГНГ) на уровне не менее первых 4 знаков (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вес брутто товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вес нетто товара (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Наименование таможенного органа назначения (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Номер зоны таможенного контроля (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Реквизиты последующего перевозчика (наименование, адрес, страна регистрации) (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Сведения из счетов-фактур (инвойсов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дата составления и номер счета-фактуры (инвойса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Реквизиты отправителя (наименование, адрес, страна места нахождения). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Реквизиты получателя (наименование, адрес, страна места нахождения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Страна происхождения товара (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Общая стоимость товара и код валюты в соответствии с классификатором валют.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Общее количество единиц товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о товаре:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядковый номер товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание товара (наименование, а также при наличии: марка, модель, артикул и прочее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза на уровне не менее первых 6 знаков (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Сведения из свидетельств о государственной регистрации продукции (свидетельств о государственной регистрации продукции, подтверждающих соответствие продукции требованиям технических регламентов Евразийского экономического союза (технических регламентов Таможенного союза) или Единым санитарно-эпидемиологическим и гигиеническим требованиям к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю), утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии Таможенного союза от 28 мая 2010 г. № 299), подтверждающих соблюдение запретов и ограничений в соответствии со статьей 7 Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Регистрационный номер свидетельства о государственной регистрации продукции (далее в настоящем разделе – свидетельство).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата выдачи свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Срок действия свидетельства (в случае, если в свидетельстве не установлена дата прекращения действия свидетельства, производится запись "не ограничен").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Статус свидетельства (действует, действие приостановлено, аннулировано (отозвано)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>VIII. Сведения из свидетельств о регистрации транспортного средства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тягача, прицепа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственный регистрационный номер транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Серия и номер свидетельства о регистрации транспортного средства (тягача, прицепа) (далее в настоящем разделе – свидетельство).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дата выдачи свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орган выдачи свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Марка и (или) модель транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Номер шасси (рамы) транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Год выпуска транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Идентификационный номер транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Масса без нагрузки транспортного средства (тягача, прицепа) (в килограммах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Разрешенная максимальная масса транспортного средства (тягача, прицепа) (в килограммах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 11 предусматривается изменения в соответствии решением Совета Евразийской экономической комиссии от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Цвет транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 12 предусматривается изменения в соответствии решением Совета Евразийской экономической комиссии от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Фамилия, имя и адрес места жительства владельца транспортного средства (тягача, прицепа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Раздел VIII предусматривается дополнить пунктами 13, 14 в соответствии решением Совета Евразийской экономической комиссии от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> VII. Сведения из свидетельств о государственной регистрации продукции (свидетельств о государственной регистрации продукции, подтверждающих соответствие продукции требованиям технических регламентов Евразийского экономического союза (технических регламентов Таможенного союза) или Единым санитарно-эпидемиологическим и гигиеническим требованиям к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю), утвержденным </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IX. Сведения из иных документов, в том числе подтверждающих соблюдение запретов и ограничений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Решением</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...445 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дата составления и номер документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения из документа в текстовом формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -3816,55 +3791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4190,31 +4165,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>