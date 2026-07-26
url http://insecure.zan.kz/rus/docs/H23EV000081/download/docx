--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9627d2" w14:textId="b9627d2">
+    <w:p w14:paraId="af6c71e" w14:textId="af6c71e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3791,55 +3791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4165,31 +4165,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>