--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70ebfc0" w14:textId="70ebfc0">
+    <w:p w14:paraId="2152d3c" w14:textId="2152d3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>О справочнике видов исследований (испытаний) и измерений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Коллегии Евразийской экономической комиссии от 27 декабря 2023 года № 185.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -203,206 +196,190 @@
         </w:rPr>
         <w:t xml:space="preserve"> о единой системе нормативно-справочной информации Евразийского экономического союза, утвержденным Решением Коллегии Евразийской экономической комиссии от 17 ноября 2015 г. № 155, Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>справочник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> видов исследований (испытаний) и измерений (далее – справочник).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Включить справочник в состав ресурсов единой системы нормативно-справочной информации Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       справочник применяется с даты вступления настоящего Решения в силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование кодовых обозначений справочника является обязательным при реализации общих процессов в рамках Евразийского экономического союза в сфере технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -650,32633 +627,133 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2023 г. № 185</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СПРАВОЧНИК </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>видов исследований (испытаний) и измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Справочник с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Детализированные сведения из справочника</w:t>
-      </w:r>
-[...32536 lines deleted...]
-        <w:t xml:space="preserve"> II. Паспорт справочника</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -33292,3549 +769,39181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...71 lines deleted...]
-Описание</w:t>
+Код вида исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код метода измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание кодового значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-3</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аэродинамические исследования (испытания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-047</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методы аэродинамических исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>без уточнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-1 – справочник</w:t>
+020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вирусологические исследования (испытания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-справочник видов исследований (испытаний) и измерений</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологическая проба на лабораторных животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-СВИИ</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выделение вируса на куриных эмбрионах и культурах клеток</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-ЕС 047- 2023 (ред.1)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммуноблоттинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-Решение Коллегии Евразийской экономической комиссии от 27 декабря 2023 г. № 185</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунопероксидазный тест</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-28 января 2024 г.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция гемагглютинации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-–</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция гемадсорбции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-–</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция иммунофлуоресценции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-Евразийская экономическая комиссия</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция нейтрализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...131 lines deleted...]
-              <w:t xml:space="preserve">о соответствии по единой форме </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция торможения гемагглютинации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...131 lines deleted...]
-              <w:t>в рамках Евразийского экономического союза</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+020999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы вирусологических исследований (испытаний)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-исследования, измерения, испытания, виды исследований (испытаний) и измерений, метод измерения</w:t>
+030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генетические исследования (испытания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-техническое регулирование</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+близнецовый метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-2 – при разработке справочника международные (межгосударственные, региональные) классификаторы и (или) стандарты не применялись</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеалогический метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...151 lines deleted...]
-              <w:t>к рабочей инструкции СМ 7-05-2016 "Классификатор области деятельности в сфере оценки соответствия (лаборатории, инспекционные органы и провайдеры проверки квалификации)"</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гибридологический метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-приложению</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дерматоглифический метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...131 lines deleted...]
-              <w:t>к настоящему справочнику</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод моделирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...97 lines deleted...]
-              <w:t>и правила формирования) указана в разделе III настоящего справочника</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы генной инженерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-сведения из справочника относятся к информации открытого доступа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+популяционно-статистический метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-–</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цитогенетический метод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-–</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+030999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы генетических исследований (испытаний)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-детализированные сведения из справочника приведены в разделе I настоящего справочника</w:t>
+040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иммунологические исследования (испытания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-опубликование на информационном портале Евразийского экономического союза</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изосерологический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунноблотинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммуннофлуоресцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунотурбидиметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммуноферментный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунохроматический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунохроматографический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод непрямой иммунофлуоресценции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микроточечный анализ (биочипы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиальная иммунодиффузия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиоиммунный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакции агглютинации, в том числе реакция пассивной гемагглютинации, реакция торможения гемагглютинации и другие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакции, основанные на преципитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакции с участием комплемента, в том числе реакция связывания комплемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакции с участием физических и химических меток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реакция иммунодифузии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+типирование гистосовместимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фермент-связанный иммуносорбентный метод Elisa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+энзим-связанный иммунофлуоресцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы иммунологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) методами микроскопии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оптический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгеновский метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сканирующий зондовый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+флуоресцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы микроскопии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) методами неразрушающего контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акустико-эмиссионный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+визуально-оптический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+визуальный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вихретоковый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+внешний осмотр и измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+импедансный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод контактной разности потенциалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+контактный метод ультразвукового контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+магнитный метод измерения толщины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+магнитопорошковый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод собственного излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Капиллярный люминесцентно-цветной метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Капиллярный люминесцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Капиллярный цветной метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Течеискание, люминесцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Течеискание, масс-спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неразрушающий контроль проникающими веществами. Течеискание, пузырьковый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод магнитной памяти металла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение адгезии методом отрыва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поляризационный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиационный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тепловой метод (тепловой контроль)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ультразвуковая толщинометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ультразвуковой метод отраженного излучения </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(эхометод)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ультразвуковой метод прошедшего излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+феррозондовый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электроискровой метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электропараметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+060999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы неразрушающего контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) на воздействия внешних факторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание выводов на воздействие растягивающей силы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание гибких лепестковых выводов на изгиб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание гибких проволочных выводов на скручивание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+испытание гибких проволочных и ленточных выводов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на изгиб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на вибрацию с воспроизведением воздействий нескольких типов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на водозащищенность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на водонепроницаемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие агрессивных сред (сернистого газа или сероводорода, озона)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие акустического шума</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие атмосферного пониженного давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие динамической пыли (песка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие дождя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие изменения температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие инея и росы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие линейного ускорения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие механических ударов одиночного действия (испытание на воздействие одиночных ударов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие очищающих растворителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие плесневых грибов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие повышенного давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие повышенной влажности воздуха (кратковременное)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие повышенной влажности воздуха (длительное или ускоренное)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие повышенной предельной температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие повышенной рабочей температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие пониженной предельной температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие пониженной рабочей температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+испытание на воздействие синусоидальной вибрации </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с повышенным значением амплитуды ускорения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие солнечного излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие соляного тумана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие сред заполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие статического гидравлического давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие статической пыли (песка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на воздействие электрических и магнитных полей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на герметичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на каплезащищенность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на проверку отсутствия резонансных частот конструкции в заданном диапазоне частот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на прочность при воздействии механических ударов многократного действия (испытание на ударную прочность)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на прочность при воздействии синусоидальной вибрации кратковременное (испытание на вибропрочность кратковременное)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на прочность при воздействии синусоидальной или широкополосной случайной вибрации длительное (испытание на вибропрочность длительное)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на устойчивость при воздействии механических ударов многократного действия (испытание на ударную устойчивость)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на устойчивость при воздействии синусоидальной или широкополосной случайной вибрации (испытание на виброустойчивость)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание по определению резонансных частот конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание резьбовых выводов на воздействие крутящего момента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+070999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на воздействия внешних факторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) на надежность, долговечность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение вероятности безотказной работы (определяется расчетным путем)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение долговечности (определяется расчетным путем)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение наработки на отказ (определяется расчетным путем)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение коэффициента готовности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение остаточного ресурса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение срока службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+080999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на надежность, долговечность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исследования (испытания) на пожаробезопасность </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и взрывобезопасность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение вероятности возникновения пожара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение взрывобезопасности веществ и материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение воспламеняемости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение нагрева (испытание на нагревание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение огнестойкости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+определение пожаровзрывоопасности веществ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+090999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на пожаробезопасность и взрывобезопасность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) на прочность и (или) герметичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методы измерений, предназначенные для определения способности объектов испытаний сохранять прочность </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) герметичность при воздействии испытательного давления, создаваемого жидкой или газообразной испытательной средой (гидравлическое испытание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методы измерений, предназначенные для определения способности объектов испытаний сохранять прочность </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) герметичность при воздействии испытательного давления, создаваемого жидкой или газообразной испытательной средой (пневматическое испытание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) на электромагнитную совместимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+исследования (испытания) на устойчивость к электромагнитным помехам (помехоустойчивость) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исследования (испытания) на электромагнитные помехи / электромагнитную эмиссию (эмиссию от источника электромагнитных помех (помехоэмиссию))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по определению акустических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120998</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы исследований (испытаний) по определению акустических свойств без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по определению оптических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение оптических параметров источников света и световых / осветительных приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение параметров оптического волокна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по определению оптических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по определению физических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение абсорбции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение вязкости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение геометрических параметров (длина, угол)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение дисперсности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение диэлектрической проницаемости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение износа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение индуктивности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение массы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение объема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение объема газа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение плотности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение прочности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение размягчения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение распадаемости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение смешиваемости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение сопротивления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение сыпучести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение твердости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение текучести (температура потери текучести, температура текучести)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение температуры плавления (застывания, замерзания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение теплоемкости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение теплопроводности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение увлажняемости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение эластичности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение электропроводности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение эмиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение радиоактивных свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по определению физических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по определению физических факторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение вибрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение влажности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение инфракрасного излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение освещенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение скорости движения воздуха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение температуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение ультрафиолетового излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение шума</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение электромагнитного поля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение электростатического поля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+прочие методы исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по определению физических факторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) средств защиты информации, в том числе программного обеспечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методы исследований (испытаний) средств защиты информации, в том числе программного обеспечения, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микологические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологическая проба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод прямого посева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы микологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микробиологические (бактериологические) исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод диффузии в агар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод мембранной фильтрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод прямого посева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод титрационный (бродильный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микробиологические подложки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы микробиологических (бактериологических) исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молекулярно-биологические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод полимеразной цепной реакции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+молекулярное клонирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы молекулярно-биологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Органолептические (сенсорные) исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы органолептических (сенсорных) исследований (испытаний) без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паразитологические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+макроскопический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микроскопический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы паразитологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Радиационные исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дозиметрический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиометрический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+радиохимический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спектральный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы радиационных исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплотехнические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение параметров / расчет коэффициента полезного действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение плотности тепловых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение сопротивления теплопередаче</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение температуры конструкций зданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение тепловой мощности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение теплоты сгорания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы теплотехнических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническая экспертиза конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы технической экспертизы конструкции без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технический контроль состояния</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы технического контроля состояния без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токсикологические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение ирритативного действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение кожно-раздражающего действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение сенсибилизирующего действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение генотоксичности (мутагенности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение индекса токсичности in vitro (на культуре клеток)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение острой токсичности с применением клеточного тест-объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение раздражающего действия на слизистые оболочки с использованием хориоаллантоисной мембраны куриного эмбриона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+установление параметров острой токсичности с оценкой потенциальной опасности острого отравления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы токсикологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Физико-химические и химические исследования (испытания), </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в том числе "сухая химия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ареометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-абсорбционный спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-ионизационный спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгенофлуоресцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-флуоресцентный спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-эмиссионный спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бутирометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+визуальный метод "сухой химии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вискозиметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+газометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гравиметрический (весовой) метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дистиляционный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инфракрасная спектроскопия (спектрофотометрический метод)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капиллярный электрофорез</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+колориметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+криоскопический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+люминесцентный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масс-спектральный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масс-спектрометрический метод с регистрацией масс атомарных ионов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масс-спектрометрический метод с регистрацией масс молекулярных и кластерных ионов, радикалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нефелометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пикнометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+потенциометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгеноспектральный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгенофазовый метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгенофлюоресцентных метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рефлектометрический метод сухой химии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рефрактометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спектрометрия ионной подвижности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+термоионизационная масс-спектрометрия ТИМС (TIMS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+титриметрический (объемный) метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+турбидиметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фильтрационный метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+флуориметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фотоколориметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фотометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хроматография высокоэффективная жидкостная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хроматография газовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хроматография газовая (газожидкостная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хроматография жидкостная ионная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хроматография плоскостная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хромато-масс-спектрометрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экстракционно-весовой метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрофоретический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрохимический метод (все группы метода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрохимический метод (группа вольтамперометрических методов (полярография, амперометрический метод)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрохимический метод (группа кондуктометрических методов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрохимический метод (группа кулонометрических методов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрохимический метод (группа потенциометрических методов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы физико-химических и химических исследований (испытаний), в том числе "сухая химия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цитологические исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммуноцитохимический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+флуоресцентный метод лазерной проточной цитометрии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы цитологических исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрофизические (электротехнические) исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерение тока утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на динамические перегрузки по напряжению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на отклонения от номинального тока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание на отклонения от номинальной потребляемой мощности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание приборов, которые содержат цепи, питающиеся от трансформаторов, на защиту от их перегрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытание электрической прочности (изоляции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на пробой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытания в условиях ненормального режима работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+испытания на защиту от доступа к токоведущим частям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы электрофизических (электротехнических) исследований (испытаний)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по требованиям (показателям) энергетической эффективности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы исследований (испытаний) по требованиям (определению показателей) энергетической эффективности без уточнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) для определения уровня содержания опасных (регламентированных) веществ в электротехнических изделиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-абсорбционная спектрометрия AAC (AAS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+атомно-абсорбционная спектрометрия методом "холодного пара" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CV-AAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атомно-абсорбционная спектрометрия методом термического разложения (с последующей амальгамацией золота) TD(G)-AAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+атомно-флуоресцентная спектрометрия методом "холодного пара" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CV-AFS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высокоэффективная жидкостная хроматография – ультрафиолетовая HPLC-UV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+газовая хроматография – масс-спектрометрия GC-MS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ионная хроматография IC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ионная хроматография продуктов сгорания C-IC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+колориметрический метод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масс-спектрометрия с индуктивно-связанной плазмой ICP-MS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+масс-спектрометрия с присоединением иона IAMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+метод пиролитической газовой хроматографии – масс-спектрометрии </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с термодесорбцией Py/TD-GC-MS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оптическая эмиссионная спектрометрия с индуктивно-связанной плазмой ICP-OES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгено-флуоресцентный анализ РФА (XRF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие методы исследований (испытаний) для определения уровня содержания опасных (регламентированных) веществ в электротехнических изделиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие исследования (испытания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+999000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы прочих исследований (испытаний) без уточнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Паспорт справочника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение элемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 – справочник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+справочник видов исследований (испытаний) и измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аббревиатура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СВИИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕС 047-2026 (ред.1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реквизиты акта о принятии (утверждении) справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение Коллегии Евразийской экономической комиссии от 27 декабря 2023 г. № 185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата введения в действие (начала применения) справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 января 2024 г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реквизиты акта о прекращении применения справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата окончания применения справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор (операторы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Евразийская экономическая комиссия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+справочник предназначен для обеспечения систематизации и кодирования информации </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о видах исследований (измерений) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и испытаний, проводимых испытательными лабораториями (центрами) в отношении продукции, подлежащей оценке соответствия требованиям технических регламентов Евразийского экономического союза, или продукции, включенной в единый перечень продукции, подлежащей обязательному подтверждению соответствия с выдачей сертификатов соответствия и деклараций </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о соответствии по единой форме </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аннотация </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(область применения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+используется при формировании электронных документов (сведений) для обеспечения информационного взаимодействия </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">при реализации общих процессов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые слова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исследования, измерения, испытания, виды исследований (испытаний) и измерений, метод измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сфера, в которой реализуются полномочия органов Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+техническое регулирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование международной (межгосударственной, региональной) классификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 – при разработке справочника международные (межгосударственные, региональные) классификаторы и (или) стандарты не применялись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие государственных справочников (классификаторов) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государств – членов Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 – справочник имеет аналоги </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в государствах – членах Евразийского экономического союза:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в Республике Беларусь – "Классификатор. Коды деятельности в сфере испытаний/ калибровки/инспекций" приложение № 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к рабочей инструкции СМ 7-05-2016 "Классификатор области деятельности в сфере оценки соответствия (лаборатории, инспекционные органы и провайдеры проверки квалификации)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод систематизации (классификации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 – порядковый метод систематизации </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в соответствии с порядком согласно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приложению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика ведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 – централизованная процедура ведения справочника, справочник ведется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в электронном виде в соответствии </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с порядком, предусмотренным приложением </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к настоящему справочнику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Структура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+информация о структуре справочника (состав полей справочника, области их значений </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и правила формирования) указана в разделе III настоящего справочника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень конфиденциальности данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения из справочника относятся к информации открытого доступа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установленная периодичность пересмотра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изменения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 20 г.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с учетом изменений в доверенных источниках внесены изменения в детализированные сведения справочника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+изменения вносятся Решением Коллегии Евразийской экономической комиссии </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 3 марта 2026 г. № 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ссылка на детализированные сведения из справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+детализированные сведения из справочника приведены в разделе I настоящего справочника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ представления сведений из справочника (классификатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+опубликование на информационном портале Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Описание структуры справочника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий раздел определяет реквизитный состав и структуру справочника, в том числе области значений реквизитов и правила их формирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Реквизитный состав и структура справочника приведены в таблице, в которой формируются следующие поля (графы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "наименование реквизита" – устоявшееся или официальное словесное обозначение реквизита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "область значения реквизита" – текст, поясняющий смысл (семантику) элемента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "правила формирования значения реквизита" – текст, уточняющий назначение реквизита и определяющий правила его формирования (заполнения), или словесное описание возможных значений реквизита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "мн." – множественность реквизита (обязательность (опциональность) и количество возможных повторений реквизита).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для указания множественности реквизитов передаваемых данных используются следующие обозначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – реквизит обязателен, повторения не допускаются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – реквизит обязателен, должен повторяться n раз (n &gt; 1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1..* – реквизит обязателен, может повторяться без ограничений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n..* – реквизит обязателен, должен повторяться не менее n раз (n &gt; 1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n..m – реквизит обязателен, должен повторяться не менее n раз и не более m раз (n &gt; 1, m &gt; n);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0..1 – реквизит опционален, повторения не допускаются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0..* – реквизит опционален, может повторяться без ограничений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0..m – реквизит опционален, может повторяться не более m раз (m &gt; 1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36874,68 +39983,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таблица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура и реквизитный состав справочника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -37523,70 +40632,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2. Наименование вида исследования (испытания) и измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="28"/>
+          <w:bookmarkStart w:name="z36" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 строка символов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38198,70 +41307,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.3.2. Наименование метода измерения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="29"/>
+          <w:bookmarkStart w:name="z38" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 строка символов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38720,69 +41829,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>YYYY-MM-DD</w:t>
+              <w:t>
+обозначение даты в соответствии с серией стандартов ISO 8601 в формате YYYY-MM-DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41508,118 +44600,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исследований (испытаний)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ведения справочника видов исследований (испытаний) и измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Порядок разработан в соответствии со следующими актами, входящими в право Евразийского экономического союза (далее – Союз):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41744,1079 +44836,1079 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 19 сентября 2017 г. № 121 "Об утверждении Методологии разработки, ведения и применения справочников и классификаторов, входящих в состав ресурсов единой системы нормативно-справочной информации Евразийского экономического союза".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Область применения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящий Порядок определяет правила ведения справочника видов исследований (испытаний) и измерений (далее – справочник).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий Порядок определяет правила формирования и ведения справочника Евразийской экономической комиссией (далее – Комиссия), а также правила его применения уполномоченными органами государств – членов Союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Основные понятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для целей настоящего Порядка используются понятия, которые означают следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "справочник нормативно-технических документов" – справочник нормативно-технических документов, включенных в перечни международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов Союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "стандарты, содержащие правила и методы исследований" – стандарты, содержащие правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов Союза и осуществления оценки соответствия объектов технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные понятия, используемые в настоящем Порядке, применяются в значениях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года и актами органов Союза по вопросам формирования и развития единой системы нормативно-справочной информации Союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Принципы ведения справочника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ведение справочника осуществляется в целях систематизации и кодирования сведений о видах исследований (испытаний) и методах измерений, проводимых испытательными лабораториями (центрами) в отношении продукции, подлежащей оценке соответствия требованиям технических регламентов Союза, или продукции, включенной в единый перечень продукции, подлежащей обязательному подтверждению соответствия с выдачей сертификатов соответствия и деклараций о соответствии по единой форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объектами систематизации справочника являются виды исследований (испытаний) и методы измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Оператором справочника является Комиссия, осуществляющая формирование и ведение справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В целях упорядоченного расположения объектов систематизации применяется порядковый метод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В составе справочника методы измерений сгруппированы по видам исследований (испытаний). При формировании справочника за основу взяты сведения из применяемого в Республике Беларусь классификатора "Классификатор. Коды деятельности в сфере испытаний/калибровки/инспекций" (приложение № 2 к рабочей инструкции СМ 7-05-2016 "Классификатор области деятельности в сфере оценки соответствия (лаборатории, инспекционные органы и провайдеры проверки квалификации)").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В целях кодирования методов измерений используется 6-значный код, имеющий следующую структуру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ХXXYYY,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ХXX – порядковый номер вида исследования (испытания);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       YYY – порядковый номер метода измерения в составе соответствующего вида исследования (испытания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коды вида "XXX000" предназначены для кодирования методов измерений в случае, если с видом исследований (испытаний) с кодом "XXX" не соотнесен ни один явно определенный метод измерения. Наименования методов измерений таких кодов имеют вид "методы "…" исследований (испытаний) без уточнения", где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "…" – наименование вида исследования (испытания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коды вида "XXX999" предназначены для кодирования методов измерений в случае, если ни один из явно определенных в составе соответствующего вида исследований (испытаний) методов измерений не подходит для указания необходимых сведений о методе измерений. Наименования методов измерений таких кодов имеют вид "прочие методы "…" исследований (испытаний)", где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "…" – наименование вида исследования (испытания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Виды исследований (испытаний) и методы измерений в составе каждого вида исследований (испытаний) упорядочены по наименованиям в алфавитном порядке, за исключением методов измерений, имеющих коды видов "XXX000" и "XXX999".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для обеспечения соблюдения алфавитного порядка указания видов исследований (испытаний) и методов измерений в процессе ведения справочника при добавлении новых позиций виды исследований (испытаний) и методы измерений кодируются с шагом 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Процедура ведения справочника осуществляется путем внесения изменений в ресурсы единой системы нормативно-справочной информации Союза. Оператор обеспечивает внесение изменений в справочник и размещение актуализированных сведений на информационном портале Союза в соответствии с требованиями раздела V настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Доступ пользователей к сведениям из справочника осуществляется с использованием средств информационного портала Союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Ведение справочника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Основаниями для внесения изменений в справочник являются акты органов Союза о внесении изменений в справочник нормативно-технических документов в части стандартов, содержащих правила и методы исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Внесение изменений в справочник на основании актов органов Союза, указанных в пункте 15 настоящего Порядка, осуществляется при условии, что в состав детализированных сведений из справочника не включены позиции, соответствующие видам исследований (испытаний) и (или) методам измерений для следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) в справочник нормативно-технических документов включен стандарт, содержащий новые виды исследований (испытаний) и (или) методы измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) в текст существующего стандарта, содержащего правила и методы исследований, включен новый вид исследований (испытаний) и (или) метод измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) в тексте существующего стандарта, содержащего правила и методы исследований, изменено наименование существующего вида исследований (испытаний) и (или) метода измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для определения необходимости внесения изменений в справочник оператор проводит анализ изменений, внесенных в справочник нормативно-технических документов. В случае необходимости внесения изменений в справочник оператор формирует проект изменений по форме, предусмотренной приложением № 3 к Методологии разработки, ведения и применения справочников и классификаторов, входящих в состав ресурсов единой системы нормативно-справочной информации Евразийского экономического союза, утвержденной Решением Коллегии Евразийской экономической комиссии от 19 сентября 2017 г. № 121 (далее – Методология). При определении вида исследований (испытаний), к которому относится метод измерений, планируемый к включению в справочник, оператор руководствуется сведениями, указанными в перечне согласно приложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="67"/>
+      <w:bookmarkStart w:name="z81" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Рассмотрение проекта изменений уполномоченными органами государств – членов Союза и Комиссией с целью оценки целесообразности внесения изменений в справочник осуществляется </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в соответствии с пунктом 86 Методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При включении в справочник новой позиции формируется запись в соответствии со следующими правилами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) кодовое значение присваивается таким образом, чтобы наименование нового метода измерений располагалось в составе детализированных сведений справочника в алфавитном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) реквизиты "Дата начала действия" и "Сведения об акте, регламентирующем начало действия записи справочника" должны быть заполнены сведениями, содержащими реквизиты и дату вступления в силу нормативного акта о внесении изменений в справочник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При внесении изменений в существующую запись справочника формируются 2 записи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) первая запись содержит сведения об изменяемой записи справочника и формируется в соответствии с пунктом 21 настоящего Порядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) вторая запись содержит сведения об измененной записи справочника и формируется в соответствии с пунктом 22 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сведения об изменяемой записи справочника формируются в соответствии со следующими правилами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) значения всех реквизитов (за исключением реквизитов "Дата окончания действия" и "Сведения об акте, регламентирующем окончание действия записи справочника") должны соответствовать значениям изменяемой записи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) реквизит "Дата окончания действия" должен содержать дату, до которой (включительно) действует изменяемая запись и которая соответствует дате окончания действия записи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) реквизит "Сведения об акте, регламентирующем окончание действия записи справочника" должен содержать сведения о нормативном акте, в соответствии с которым вносятся изменения в сведения из справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сведения об измененной записи справочника формируются в соответствии со следующими правилами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) значения реквизитов должны содержать измененные сведения о методе измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) реквизит "Дата начала действия" должен содержать дату, начиная с которой действует измененная запись. Дата начала действия должна быть позднее даты, указанной в реквизите "Дата окончания действия" изменяемой записи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) реквизит "Сведения об акте, регламентирующем начало действия записи справочника" должен содержать сведения о нормативном акте, в соответствии с которым вносятся изменения в сведения из справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Результатом внесения изменений является опубликование на информационном портале Союза актуализированных сведений о видах исследований (испытаний) и методах измерений, входящих в состав справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -42895,92 +45987,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">видов исследований (испытаний) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">кодов, присваиваемых видам исследований (испытаний), </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и описаний методов измерений, соответствующих виду исследований (испытаний)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -43029,51 +46159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид исследований (испытаний)</w:t>
+Электрофизические (электротехнические) исследования (испытания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46428,50 +49558,293 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 методы измерений, применяемые для измерения параметров различных систем электропотребления и электрооборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) по требованиям (показателям) энергетической эффективности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методы измерений (расчета) параметров (показателей) энергетической эффективности (экономичности энергопотребления) энергопотребляющих устройств </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в регламентированных условиях, а также на основе обработки статистических данных по энергопотреблению (энергоэффективности), полученных в ходе эксплуатации продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исследования (испытания) для определения уровня содержания опасных (регламентированных) веществ в электротехнических изделиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+методы измерений, применяемые для оценки / определения присутствия или количества регламентированных веществ в электротехнических изделиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -46503,55 +49876,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>