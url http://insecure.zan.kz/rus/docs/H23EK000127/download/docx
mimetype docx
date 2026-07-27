--- v0 (2025-12-25)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c98984b" w14:textId="c98984b">
+    <w:p w14:paraId="fcc7f37" w14:textId="fcc7f37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>О Порядке совершения действий национальными операторами, уполномоченными операторами (органами) и контролирующими органами при возникновении нештатной ситуации и (или) осуществлении несанкционированного действия в ходе отслеживания перевозки объектов отслеживания по территориям государств – членов Евразийского экономического союза с применением навигационных пломб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Коллегии Евразийской экономической комиссии от 22 августа 2023 года № 127.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,126 +155,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Соглашения о применении в Евразийском экономическом союзе навигационных пломб для отслеживания перевозок от 19 апреля 2022 года Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> совершения действий национальными операторами, уполномоченными операторами (органами) и контролирующими органами при возникновении нештатной ситуации и (или) осуществлении несанкционированного действия в ходе отслеживания перевозки объектов отслеживания по территориям государств – членов Евразийского экономического союза с применением навигационных пломб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -528,596 +507,671 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 августа 2023 г. № 127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> совершения действий национальными операторами, уполномоченными операторами (органами) и контролирующими органами при возникновении нештатной ситуации и (или) осуществлении несанкционированного действия в ходе отслеживания перевозки объектов отслеживания по территориям государств – членов Евразийского экономического союза с применением навигационных пломб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Порядок определяет правила совершения действий национальными операторами, отслеживающими перевозку объектов отслеживания по территориям государств – членов Евразийского экономического союза (далее соответственно – перевозка, государства-члены), при возникновении нештатной ситуации и (или) осуществлении несанкционированного действия, национальными операторами и уполномоченными операторами (органами) других государств-членов, а также контролирующими органами государств-членов, которым передана информация о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Понятия, используемые в настоящем Порядке, применяются в значениях, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о применении в Евразийском экономическом союзе навигационных пломб для отслеживания перевозок от 19 апреля 2022 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае если при отслеживании перевозки используется навигационная пломба, зарегистрированная в информационной системе национального оператора государства-члена, на территории которого начинается отслеживание перевозки, и такой информационной системой зафиксирована информация о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия, полученная в ходе отслеживания перевозки, указанный национальный оператор в возможно короткий срок осуществляет передачу полученной информации уполномоченному оператору (органу) своего государства-члена (за исключением случая, когда национальный оператор и уполномоченный оператор (орган) являются одним лицом). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В случае если при отслеживании перевозки используется навигационная пломба, зарегистрированная в информационной системе национального оператора иного государства-члена, чем государство-член, на территории которого началось отслеживание перевозки, информация о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия фиксируется в информационной системе национального оператора государства-члена, в которой зарегистрирована навигационная пломба, и направляется таким национальным оператором уполномоченному оператору (органу) своего государства-члена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный оператор (орган) государства-члена после получения указанной информации направляет ее уполномоченному оператору (органу) государства-члена, на территории которого началось отслеживание такой перевозки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. После получения информации о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия уполномоченный оператор (орган) государства-члена, на территории которого началось отслеживание перевозки, в возможно короткий срок направляет такую информацию уполномоченному оператору (органу) государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В целях устранения последствий возникшей нештатной ситуации и (или) принятия необходимых мер реагирования в случае осуществления несанкционированного действия уполномоченный оператор (орган) государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие, обеспечивает взаимодействие с уполномоченными операторами (органами) других государств-членов, по территориям которых будут перевозиться (перевозятся) объекты отслеживания, а также с контролирующим органом и национальным оператором своего государства-члена.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченный оператор (орган) государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие, в течение 30 минут после получения информации в соответствии с пунктом 5 настоящего Порядка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) устанавливает местонахождение объектов отслеживания, а в случае отсутствия связи с навигационной пломбой – местонахождение объектов отслеживания по последнему информационному взаимодействию с навигационной пломбой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) в зависимости от события, которое произошло с навигационной пломбой, осуществляет действия, связанные с подтверждением этой информации, при необходимости связывается с водителем автомобильного транспортного средства (железнодорожным перевозчиком) и уточняет обстоятельства возникновения нештатной ситуации и (или) осуществления несанкционированного действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) в случае подтверждения этой информации либо в случае невозможности связи в течение 30 минут с водителем автомобильного транспортного средства (железнодорожным перевозчиком) формирует и направляет контролирующему органу своего государства-члена сообщение о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия, а также в соответствии с пунктом 6 настоящего Порядка уполномоченным операторам (органам) государств-членов, по территориям которых будут перевозиться (перевозятся) объекты отслеживания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Контролирующий орган государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) информирует уполномоченного оператора (орган) своего государства-члена о принятии сообщения о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) проводит необходимые мероприятия по реагированию на возникшую нештатную ситуацию и (или) осуществленное несанкционированное действие, в том числе с использованием системы управления рисками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) по результатам проведенных мероприятий по реагированию на возникшую нештатную ситуацию и (или) осуществленное несанкционированное действие информирует уполномоченного оператора (орган) своего государства-члена об одном из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о необходимости замыкания элемента пломбирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о необходимости деактивации навигационной пломбы и завершении отслеживания перевозки с применением такой пломбы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о необходимости замены навигационной пломбы и (или) элемента пломбирования навигационной пломбы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о продолжении перевозки (в том числе путем изменения настраиваемых параметров навигационной пломбы в зависимости от условий перевозки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае если уполномоченный оператор (орган) государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие, проинформирован контролирующим органом своего государства-члена о принятии решения о продолжении перевозки, повторное сообщение о возникновении нештатной ситуации и (или) осуществлении несанкционированного действия в ходе этой перевозки не направляется. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае если объект отслеживания, в отношении которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие, до завершения мероприятий, указанных в пункте 8 настоящего Порядка, убыл с территории государства-члена, на территории которого возникла нештатная ситуация и (или) осуществлено несанкционированное действие, уполномоченный оператор (орган) такого государства-члена через уполномоченного оператора (органа) государства-члена, на территории которого началось отслеживание такой перевозки, информирует об этом уполномоченного оператора (орган) государства-члена, на территории которого находится объект отслеживания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный оператор (орган) государства-члена, на территории которого находится объект отслеживания, в течение 30 минут после получения информации, указанной в пункте 10 настоящего Порядка, посредством взаимодействия с контролирующим органом своего государства-члена осуществляет действия, указанные в пунктах 7 – 9 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Порядок дополнен пунктом 11 в соответствии с решением Коллегии Евразийской экономической комиссии от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 11.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1443,31 +1497,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>