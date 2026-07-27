--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77a9042" w14:textId="77a9042">
+    <w:p w14:paraId="6c68aa2" w14:textId="6c68aa2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>О Программе по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011), а также межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011) и осуществления оценки соответствия объектов технического регулирования требованиям этого технического регламента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Коллегии Евразийской экономической комиссии от 21 марта 2023 года № 35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктами 11 и 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,126 +175,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 2 к Регламенту работы Евразийской экономической комиссии, утвержденному Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98, Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Программу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011), а также межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011) и осуществления оценки соответствия объектов технического регулирования требованиям этого технического регламента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -445,70 +424,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 14 июля 2015 г. № 76 "О внесении изменений в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 20 декабря 2012 г. № 279".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -756,86 +735,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 марта 2023 г. № 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОГРАММА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011), а также межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности упаковки" (ТР ТС 005/2011) и осуществления оценки соответствия объектов технического регулирования требованиям этого технического регламента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Программа с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 09.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1541,126 +1558,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="4"/>
+          <w:bookmarkStart w:name="z15" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="4"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01.040.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="5"/>
+          <w:bookmarkStart w:name="z16" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Терминология и классификация. Часть 1. Банки, открываемые сверху и крышки.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 24021-1:2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1761,70 +1778,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="6"/>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1858,182 +1875,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="7"/>
+          <w:bookmarkStart w:name="z18" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.020.60</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="8"/>
+          <w:bookmarkStart w:name="z19" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Отчет о критериях и методологиях анализа долговечности упаковки.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе CEN/TR 13910:2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="9"/>
+          <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункт 11 статьи 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2098,70 +2115,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="10"/>
+          <w:bookmarkStart w:name="z21" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2231,70 +2248,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="11"/>
+          <w:bookmarkStart w:name="z22" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка и окружающая среда. Процессы химической регенерации.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2412,70 +2429,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="12"/>
+          <w:bookmarkStart w:name="z23" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2545,70 +2562,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="13"/>
+          <w:bookmarkStart w:name="z24" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка и окружающая среда. Рекуперация энергии.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 18605:2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2709,70 +2726,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="14"/>
+          <w:bookmarkStart w:name="z25" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2842,70 +2859,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="15"/>
+          <w:bookmarkStart w:name="z26" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка транспортная. Упаковка транспортная с контролируемой температурой для доставки посылок. Часть 1: Общие требования.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 22982-1:2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3006,70 +3023,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="16"/>
+          <w:bookmarkStart w:name="z27" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3103,126 +3120,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="17"/>
+          <w:bookmarkStart w:name="z28" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01.040.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="18"/>
+          <w:bookmarkStart w:name="z29" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Терминология и классификация. Часть 2. Банки общего назначения.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 24021-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3323,70 +3340,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="19"/>
+          <w:bookmarkStart w:name="z30" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3456,126 +3473,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:bookmarkStart w:name="z31" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Контейнеры металлические легкие. Определения и методы определения размеров и вместимости. Часть 1. Банки, открываемые сверху. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 90-1:1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="21"/>
+          <w:bookmarkStart w:name="z32" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 6 и 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3753,126 +3770,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="22"/>
+          <w:bookmarkStart w:name="z33" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Контейнеры металлические легкие. Определения и методы определения размеров и вместимости. Часть 2. Банки общего назначения. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 90-2:1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="23"/>
+          <w:bookmarkStart w:name="z34" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 6 и 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4086,70 +4103,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Определения и методы определения размеров и вместимости. Часть 3. Баллоны для аэрозоля. Разработка ГОСТ на основе ISO 90-3:2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="24"/>
+          <w:bookmarkStart w:name="z35" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 6 и 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4369,70 +4386,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="25"/>
+          <w:bookmarkStart w:name="z36" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Упаковка потребительская полимерная. Общие технические условия. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 33756-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4646,70 +4663,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="26"/>
+          <w:bookmarkStart w:name="z37" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Мешки полиэтиленовые для сбора коммунальных отходов. Типы, требования и методы испытаний.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе СТ РК EN 13592-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4887,126 +4904,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="27"/>
+          <w:bookmarkStart w:name="z38" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="28"/>
+          <w:bookmarkStart w:name="z39" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бутылки из полиэтилентерефталата для химической продукции. Общие технические условия.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 33221-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5262,70 +5279,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="29"/>
+          <w:bookmarkStart w:name="z40" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка стеклянная для товаров бытовой химии. Технические условия.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5598,70 +5615,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="30"/>
+          <w:bookmarkStart w:name="z41" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Бумажные мешки для сбора коммунальных отходов. Типы, требования и методы испытаний.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе СТБ EN 13593-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5762,70 +5779,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="31"/>
+          <w:bookmarkStart w:name="z42" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5937,70 +5954,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.180.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="32"/>
+          <w:bookmarkStart w:name="z43" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Контейнеры мягкие (МК) для неопасных грузов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ ISO 21898-2013, IDT ISO 21898:2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6812,70 +6829,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="33"/>
+          <w:bookmarkStart w:name="z44" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка деревянная. Технические условия. Разработка ГОСТ на основе</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7145,70 +7162,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="34"/>
+          <w:bookmarkStart w:name="z47" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ящики и обрешетки деревянные. Нормы механической прочности. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 26838-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7428,126 +7445,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="35"/>
+          <w:bookmarkStart w:name="z48" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.040</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="36"/>
+          <w:bookmarkStart w:name="z49" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Пробки с дополнительным верхом (Т-образные) и защитные колпачки для стеклянных бутылок. Общие технические условия.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 34257-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7761,70 +7778,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="37"/>
+          <w:bookmarkStart w:name="z50" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средства укупорочные полимерные. Общие технические условия.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 32626-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8038,70 +8055,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="38"/>
+          <w:bookmarkStart w:name="z51" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Колпачки металлические. Общие технические условия.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пересмотр ГОСТ 32625-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8279,70 +8296,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="39"/>
+          <w:bookmarkStart w:name="z52" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.040</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8363,126 +8380,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="40"/>
+          <w:bookmarkStart w:name="z54" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Легко открываемые и легко отделяемые крышки. Классификация и размеры.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 5099:2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="41"/>
+          <w:bookmarkStart w:name="z55" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 8 и 9.1 статьи 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8511,126 +8528,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="42"/>
+          <w:bookmarkStart w:name="z56" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="43"/>
+          <w:bookmarkStart w:name="z57" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Федерация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8706,126 +8723,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="44"/>
+          <w:bookmarkStart w:name="z58" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.100</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="45"/>
+          <w:bookmarkStart w:name="z59" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Пробки корковые. Определение содержания выделяемого 2,4,6-трихлоранизола. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ ISO на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9020,126 +9037,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="46"/>
+          <w:bookmarkStart w:name="z60" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.240</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="47"/>
+          <w:bookmarkStart w:name="z61" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кора пробковая, отобранная для использования в укупорке бутилированной продукции. Часть 1. Сенсорный анализ. Методология сенсорного анализа путем вымачивания.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9373,126 +9390,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="48"/>
+          <w:bookmarkStart w:name="z64" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.100</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="49"/>
+          <w:bookmarkStart w:name="z65" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Пробки корковые. Определение количества остаточного окислителя. Йодометрический метод титрования. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ ISO на основе ISO 21128:2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9502,70 +9519,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(взамен ГОСТ ISO 21128-2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="50"/>
+          <w:bookmarkStart w:name="z66" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 8 и 9.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9707,126 +9724,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="51"/>
+          <w:bookmarkStart w:name="z67" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.100</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="52"/>
+          <w:bookmarkStart w:name="z68" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Пробки корковые цилиндрические. Методы определения физических свойств. Часть 8. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10085,70 +10102,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.080.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="53"/>
+          <w:bookmarkStart w:name="z70" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Определение способности к полному аэробному биологическому разложению пластмассовых материалов в водной среде. Метод измерения потребления кислорода в закрытом респирометре. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Разработка ГОСТ на основе ISO 14851:2019 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10249,70 +10266,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="54"/>
+          <w:bookmarkStart w:name="z71" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10382,70 +10399,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.080.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="55"/>
+          <w:bookmarkStart w:name="z72" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Определение способности к полному аэробному биологическому разложению пластмассовых материалов в водной среде. Метод анализа выделяемого диоксида углерода. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Разработка ГОСТ на основе ISO 14852:2021 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10546,70 +10563,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="56"/>
+          <w:bookmarkStart w:name="z73" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10840,70 +10857,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="57"/>
+          <w:bookmarkStart w:name="z74" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10973,70 +10990,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.080.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="58"/>
+          <w:bookmarkStart w:name="z75" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение способности к полному аэробному биологическому разложению пластмассовых материалов в контролируемых условиях компостирования. Метод с применением анализа выделяемого диоксида углерода. Часть 2. Гравиметрическое измерение диоксида углерода, выделяемого при лабораторном испытании.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11154,70 +11171,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="59"/>
+          <w:bookmarkStart w:name="z76" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11287,70 +11304,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.080.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="60"/>
+          <w:bookmarkStart w:name="z77" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пластмассы. Определение степени разложения пластмассовых материалов при определенных условиях компостирования в процессе опытного испытания.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 16929:2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11451,70 +11468,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="61"/>
+          <w:bookmarkStart w:name="z78" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11584,70 +11601,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.080.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="62"/>
+          <w:bookmarkStart w:name="z79" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пластмассы. Определение полного аэробного биологического разложения пластмасс в почве путем измерения кислородной потребности в респирометре или количества выделяемого диоксида углерода.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 17556:2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11748,70 +11765,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="63"/>
+          <w:bookmarkStart w:name="z80" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11881,70 +11898,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="64"/>
+          <w:bookmarkStart w:name="z81" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Мешки. Определение силы трения заполненных мешков.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе ISO 15119:2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12158,70 +12175,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="65"/>
+          <w:bookmarkStart w:name="z82" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Банки круглые, открываемые сверху. Банки, определяемые их полной номинальной вместимостью до крышки.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ ISO на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12452,70 +12469,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="66"/>
+          <w:bookmarkStart w:name="z83" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнеры металлические легкие. Банки круглые, открываемые сверху. Банки для жидких газированных продуктов, определяемые номинальным объемом заполнения.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ ISO на основе ISO 10654:1993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12729,70 +12746,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="67"/>
+          <w:bookmarkStart w:name="z84" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка транспортная. Упаковка транспортная с контролируемой температурой для доставки посылок.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Часть 1: Общие требования к испытаниям.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12927,70 +12944,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="68"/>
+          <w:bookmarkStart w:name="z85" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российская Федерация</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13024,126 +13041,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="69"/>
+          <w:bookmarkStart w:name="z86" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="70"/>
+          <w:bookmarkStart w:name="z87" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка. Упаковка, недоступная для открывания детьми. Методы механических испытаний упаковочных систем многоразового использования, недоступных для открывания детьми.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ на основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13153,70 +13170,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ISO 13127:2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="71"/>
+          <w:bookmarkStart w:name="z88" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 2 3 и 7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13668,70 +13685,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="72"/>
+          <w:bookmarkStart w:name="z89" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фотометрический метод определения винилацетата, выделяемого из изделий из пластмассы в водной модельной среде.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка ГОСТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13945,70 +13962,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.020 19.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="73"/>
+          <w:bookmarkStart w:name="z90" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Упаковка полимерная для пищевой продукции. Определение бутилакрилата</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в водных модельных средах</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14170,50 +14187,1568 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республика Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.080.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пластмассы. Требования для компостирования. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка ГОСТ на основе ISO 17088:2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.060.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Качество воды. Определение некоторых элементов методом атомно-эмиссионной спектрометрии с индуктивно связанной плазмой (ICP-OES).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка ГОСТ на основе СТБ ISO 11885-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 4 и 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.080.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластмассы. Определение способности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к полному анаэробному биологическому разложению пластмассовых материалов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в водной среде. Метод с измерением газообразования. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка ГОСТ на основе СТБ ISO 14853-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подпункт 6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 6 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.030.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.080.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластмассы. Оценка способности к компостируемости. Схема испытаний и технические требования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка ГОСТ на основе СТБ EN 14995-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подпункт 6.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 6 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.080.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пластмассы. Определение полного анаэробного биологического разложения в условиях анаэробного сбраживания при высоком содержании твердых частиц. Метод с применением анализа выделяемого биогаза.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Разработка ГОСТ на основе СТБ ISO 15985-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подпункт 6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 6 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -14245,55 +15780,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>