--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c87ffc" w14:textId="9c87ffc">
+    <w:p w14:paraId="a51f500" w14:textId="a51f500">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,224 +85,279 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О Программе совместных действий государств – членов Евразийского экономического союза в сфере защиты прав потребителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-</w:t>
+        <w:t>Решение Евразийского Межправительственного Совета от 21 июня 2022 года № 12. Утратило силу распоряжением Евразийского Межправительственного Совета от 27 марта 2026 года № 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемую </w:t>
+      Сноска. Утратило силу распоряжением Евразийского Межправительственного Совета от 27.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Программу</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> совместных действий государств – членов Евразийского экономического союза в сфере защиты прав потребителей (далее – Программа).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Правительствам государств – членов Евразийского экономического союза во взаимодействии с Евразийской экономической комиссией в рамках компетенции обеспечить выполнение плана мероприятий по реализации Программы (приложение к Программе).</w:t>
+        <w:t xml:space="preserve">
+      В целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4.12.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стратегических направлений развития евразийской экономической интеграции до 2025 года, утвержденных Решением Высшего Евразийского экономического совета от 11 декабря 2020 г. № 12, а также положений раздела XII Договора о Евразийском экономическом союзе от 29 мая 2014 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Евразийской экономической комиссии проинформировать Евразийский межправительственный совет о результатах реализации Программы в первом полугодии 2026 г. </w:t>
+      1. Утвердить прилагаемую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Программу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совместных действий государств – членов Евразийского экономического союза в сфере защиты прав потребителей (далее – Программа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Правительствам государств – членов Евразийского экономического союза во взаимодействии с Евразийской экономической комиссией в рамках компетенции обеспечить выполнение плана мероприятий по реализации Программы (приложение к Программе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Евразийской экономической комиссии проинформировать Евразийский межправительственный совет о результатах реализации Программы в первом полугодии 2026 г. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящее распоряжение вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -1190,1322 +1247,1259 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>межправительственного совета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 июня 2022 г. № 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРОГРАММА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> совместных действий государств – членов Евразийского экономического союза в сфере защиты прав потребителей </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящая Программа представляет собой совокупность общих подходов и комплекс мер государств – членов Евразийского экономического союза (далее соответственно – государства-члены, Союз), направленных на развитие и реализацию основных направлений согласованной политики в сфере защиты прав потребителей в рамках Союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Настоящая Программа разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4.12.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стратегических направлений развития евразийской экономической интеграции до 2025 года, утвержденных Решением Высшего Евразийского экономического совета от 11 декабря 2020 г. № 12, и основывается на положениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года (далее – Договор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При разработке настоящей Программы учитывались:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) законодательство государств-членов в сфере защиты прав потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) Руководящие принципы Организации Объединенных Наций для защиты интересов потребителей, принятые Генеральной Ассамблеей ООН 22 декабря 2015 г. резолюцией № A/RES/70/186; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) рекомендации Евразийской экономической комиссии (далее – Комиссия), принятые в соответствии с положениями Протокола о проведении согласованной политики в сфере защиты прав потребителей (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение № 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Договору);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) опыт проведения государствами-членами согласованной политики в сфере защиты прав потребителей в рамках Союза, отраженный в обзорах, подготовленных Консультативным комитетом по вопросам защиты прав потребителей государств – членов Евразийского экономического союза (далее – Консультативный комитет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящая Программа определяет концептуальные основы развития сотрудничества в сфере защиты прав потребителей в рамках Союза и не влияет на обязательства, принятые государствами-членами в рамках Соглашения о гармонизации законодательства государств – членов Евразийского экономического союза в сфере финансового рынка от 6 ноября 2018 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Цели, задачи и сроки реализации Программы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Настоящая Программа разработана в соответствии с </w:t>
+      5. Целью настоящей Программы является обеспечение создания в государствах-членах условий для проведения согласованной политики в сфере защиты прав потребителей и реализации принципа равной правовой защиты потребителей, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4.12.1</w:t>
+        <w:t>статьей 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Стратегических направлений развития евразийской экономической интеграции до 2025 года, утвержденных Решением Высшего Евразийского экономического совета от 11 декабря 2020 г. № 12, и основывается на положениях </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года (далее – Договор).</w:t>
+        <w:t xml:space="preserve"> Договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. При разработке настоящей Программы учитывались:</w:t>
+      6. Задачами настоящей Программы являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) законодательство государств-членов в сфере защиты прав потребителей;</w:t>
+      а) организация совместных действий государств-членов для обеспечения равной защиты потребительских прав граждан посредством учета интересов потребителей при проведении согласованной политики в отраслях экономики, определенных Договором и международными договорами в рамках Союза (далее – учет интересов потребителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) обеспечение информационного обмена между уполномоченными органами государств-членов в сфере защиты прав потребителей (далее – уполномоченные органы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) выработка общих подходов государств-членов в сфере защиты прав потребителей с учетом норм международного права и общих принципов, выработанных в рамках Союза в данной сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) проведение совместных мероприятий, направленных на просвещение граждан государств-членов в сфере защиты прав потребителей, а также на формирование навыков рационального и устойчивого потребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) создание благоприятных условий для внедрения доступных средств правовой защиты, включая предоставление консультаций и использование альтернативных механизмов разрешения трансграничных споров с участием потребителей с привлечением хозяйствующих субъектов, общественных объединений и организаций потребителей государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Реализация настоящей Программы осуществляется в соответствии с планом мероприятий согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Ответственные за реализацию Программы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      б) Руководящие принципы Организации Объединенных Наций для защиты интересов потребителей, принятые Генеральной Ассамблеей ООН 22 декабря 2015 г. резолюцией № A/RES/70/186; </w:t>
+      8. Реализация настоящей Программы обеспечивается следующими уполномоченными органами: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Республике Армения – Министерство экономики Республики Армения, Комиссия по защите конкуренции Республики Армения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Республике Беларусь – Министерство антимонопольного регулирования и торговли Республики Беларусь;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в Республике Казахстан – Министерство торговли и интеграции Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в Кыргызской Республике – Министерство экономики и коммерции Кыргызской Республики, Служба антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в Российской Федерации – Федеральная служба по надзору в сфере защиты прав потребителей и благополучия человека; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные заинтересованные уполномоченные органы (в рамках установленной компетенции).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Создание организационной основы для формирования механизма учета интересов потребителей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в) рекомендации Евразийской экономической комиссии (далее – Комиссия), принятые в соответствии с положениями Протокола о проведении согласованной политики в сфере защиты прав потребителей (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Договору);</w:t>
+      9. Государства-члены принимают меры по совершенствованию правового регулирования в сфере защиты прав потребителей, в том числе посредством формирования механизма учета интересов потребителей и подготовки предложений, направленных на решение актуальных вопросов интеграции и совершенствования права Союза в сфере защиты прав потребителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      г) опыт проведения государствами-членами согласованной политики в сфере защиты прав потребителей в рамках Союза, отраженный в обзорах, подготовленных Консультативным комитетом по вопросам защиты прав потребителей государств – членов Евразийского экономического союза (далее – Консультативный комитет).</w:t>
+      10. Формирование механизма учета интересов потребителей включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящая Программа определяет концептуальные основы развития сотрудничества в сфере защиты прав потребителей в рамках Союза и не влияет на обязательства, принятые государствами-членами в рамках Соглашения о гармонизации законодательства государств – членов Евразийского экономического союза в сфере финансового рынка от 6 ноября 2018 года.</w:t>
+      а) разработку и принятие рекомендации Комиссии, направленной на обеспечение учета интересов потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) проведение анализа учета интересов потребителей в отдельных сферах экономики и подготовка на его основе предложений, направленных на решение актуальных вопросов интеграции и совершенствования права Союза в сфере защиты прав потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Государства-члены определяют целесообразность проведения социологических исследований в целях оценки уровня защищенности потребителей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Для обеспечения проведения социологических исследований уполномоченные органы совместно с Комиссией разрабатывают и согласовывают проекты актов органов Союза по методическому сопровождению проведения социологических исследований в целях оценки уровня защищенности потребителей, а также эффективности мер по совершенствованию правового регулирования, принимаемых в государствах-членах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II. Цели, задачи и сроки реализации Программы</w:t>
+        <w:t xml:space="preserve"> V. Меры по выработке общих подходов государств-членов в сфере защиты прав потребителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Комиссия при содействии государств-членов разрабатывает рекомендации, направленные на сближение национальных подходов по основным направлениям, определенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Протокола о проведении согласованной политики в сфере защиты прав потребителей (приложение № 13 к Договору), в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общие подходы к защите прав потребителей при осуществлении электронной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общие подходы к проведению обзоров законодательства государств-членов в сфере защиты прав потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Комиссия совместно с государствами-членами обеспечивает проведение анализа с целью оценки результатов применения государствами-членами рекомендаций Комиссии в сфере защиты прав потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Развитие информационного взаимодействия между уполномоченными органами</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Договора. </w:t>
+        <w:t>
+      15. Государства-члены принимают меры по поддержке и развитию сотрудничества между уполномоченными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Задачами настоящей Программы являются:</w:t>
+      16. Уполномоченные органы осуществляют взаимодействие в целях обеспечения эффективного контроля за соблюдением прав потребителей, создания и внедрения эффективных механизмов противодействия трансграничной мошеннической и вводящей в заблуждение коммерческой практике, затрагивающей интересы потребителей, на основе расширения сотрудничества в сфере защиты прав потребителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      а) организация совместных действий государств-членов для обеспечения равной защиты потребительских прав граждан посредством учета интересов потребителей при проведении согласованной политики в отраслях экономики, определенных Договором и международными договорами в рамках Союза (далее – учет интересов потребителей);</w:t>
+        <w:t xml:space="preserve">
+      17. Комиссия совместно с уполномоченными органами разрабатывает и согласовывает документы, направленные на развитие взаимодействия посредством информационного обмена и содействие в разрешении трансграничных споров с участием потребителей (в том числе путем принятия рекомендаций Комиссии по вопросам информационного обмена), и определяет состав информации, которой обмениваются уполномоченные органы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      б) обеспечение информационного обмена между уполномоченными органами государств-членов в сфере защиты прав потребителей (далее – уполномоченные органы);</w:t>
+        <w:t xml:space="preserve">
+      18. При разработке документов, указанных в пункте 17 настоящей Программы, учитываются требования законодательства государств-членов по защите информации, отнесенной к сведениям ограниченного распространения (доступа). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Проведение совместных мероприятий, направленных на просвещение граждан государств-членов в сфере защиты прав потребителей, а также на формирование навыков рационального и устойчивого потребления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в) выработка общих подходов государств-членов в сфере защиты прав потребителей с учетом норм международного права и общих принципов, выработанных в рамках Союза в данной сфере;</w:t>
+      19. Государства-члены совместно с Комиссией ежегодно определяют тематику, в соответствии с которой уполномоченными органами проводятся публичные мероприятия, направленные на информирование и просвещение граждан государств-членов в сфере защиты прав потребителей, а также на формирование навыков рационального и устойчивого потребления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      г) проведение совместных мероприятий, направленных на просвещение граждан государств-членов в сфере защиты прав потребителей, а также на формирование навыков рационального и устойчивого потребления;</w:t>
+        <w:t xml:space="preserve">
+      20. Комиссия совместно с уполномоченными органами обеспечивает привлечение средств массовой информации к пропаганде и систематическому освещению публичных мероприятий в сфере защиты прав потребителей, проводимых в государствах-членах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      д) создание благоприятных условий для внедрения доступных средств правовой защиты, включая предоставление консультаций и использование альтернативных механизмов разрешения трансграничных споров с участием потребителей с привлечением хозяйствующих субъектов, общественных объединений и организаций потребителей государств-членов.</w:t>
+      21. Государства-члены содействуют созданию условий для деятельности независимых общественных объединений потребителей, их участию в формировании и реализации согласованной политики в сфере защиты прав потребителей, пропаганде и разъяснении прав потребителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIII. Формирование механизмов урегулирования трансграничных споров с участием потребителей</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      22. Государства-члены совместно с Комиссией обеспечивают подготовку предложений по формированию механизмов урегулирования трансграничных споров с участием потребителей. В этих целях осуществляется совместное аналитическое исследование проблем разрешения трансграничных споров в области защиты прав потребителей, в том числе в электронной торговле, на основе которого подготавливается доклад, представляемый для рассмотрения на заседаниях Консультативного комитета и Коллегии Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> III. Ответственные за реализацию Программы</w:t>
+        <w:t xml:space="preserve"> IX. Мониторинг реализации Программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Реализация настоящей Программы обеспечивается следующими уполномоченными органами: </w:t>
+      23. Комиссия совместно с государствами-членами проводит мониторинг реализации настоящей Программы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в Республике Армения – Министерство экономики Республики Армения, Комиссия по защите конкуренции Республики Армения;</w:t>
+      24. Для проведения мониторинга уполномоченные органы ежегодно, до 30 марта, представляют в Комиссию информацию о результатах выполнения плана мероприятий, указанного в пункте 7 настоящей Программы, по состоянию на 31 декабря предыдущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в Республике Беларусь – Министерство антимонопольного регулирования и торговли Республики Беларусь; </w:t>
+      25. Комиссия на основе информации, представленной в соответствии с пунктом 24 настоящей Программы, составляет доклад о результатах мониторинга реализации настоящей Программы и обеспечивает его представление на заседаниях Консультативного комитета и Коллегии Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...632 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2610,86 +2604,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>союза в сфере защиты прав</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>потребителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> мероприятий по реализации Программы совместных действий государств – членов Евразийского экономического союза в сфере защиты прав потребителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2725,182 +2719,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="54"/>
+          <w:bookmarkStart w:name="z71" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="55"/>
+          <w:bookmarkStart w:name="z72" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ожидаемый</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="56"/>
+          <w:bookmarkStart w:name="z73" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2976,126 +2970,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="57"/>
+          <w:bookmarkStart w:name="z74" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Разработка и принятие рекомендаций Евразийской экономической комиссии (далее – Комиссия) для формирования механизма учета интересов потребителей </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="58"/>
+          <w:bookmarkStart w:name="z75" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3423,238 +3417,238 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в отдельных сферах экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="59"/>
+          <w:bookmarkStart w:name="z76" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="60"/>
+          <w:bookmarkStart w:name="z77" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 анализ законодательства государств-членов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="61"/>
+          <w:bookmarkStart w:name="z78" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="62"/>
+          <w:bookmarkStart w:name="z79" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государства-члены</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3688,182 +3682,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с учетом проведенного анализа подготовка предложений, направленных на решение актуальных вопросов интеграции и совершенствования права Евразийского экономического союза в сфере защиты прав потребителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="63"/>
+          <w:bookmarkStart w:name="z80" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="64"/>
+          <w:bookmarkStart w:name="z81" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 внесение изменений в Договор о Евразийском экономическом союзе от 29 мая 2014 года,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разработка актов органов Евразийского экономического союза (при необходимости)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="65"/>
+          <w:bookmarkStart w:name="z82" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государства-члены</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3933,238 +3927,238 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представление доклада о реализации согласованной политики в сфере защиты прав потребителей на заседании Консультативного комитета по вопросам защиты прав потребителей государств – членов Евразийского экономического союза (далее – Консультативный комитет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="66"/>
+          <w:bookmarkStart w:name="z83" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="67"/>
+          <w:bookmarkStart w:name="z84" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 доклад</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на заседании Консультативного комитета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="68"/>
+          <w:bookmarkStart w:name="z85" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="69"/>
+          <w:bookmarkStart w:name="z86" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государства-члены</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4198,70 +4192,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Разработка и принятие рекомендации Комиссии о проведении социологических исследований в целях оценки уровня защищенности потребителей, а также эффективности мер, принимаемых в государствах-членах для защиты прав потребителей (далее – социологические исследования), в том числе рекомендуемые методы, объект, предмет, сроки проведения и основные показатели исследования, базовые требования к социологическим опросам, рекомендуемый порядок обмена между уполномоченными органами государств-членов в сфере защиты прав потребителей (далее – уполномоченные органы) и Комиссией информацией о результатах проведенных социологических исследований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="70"/>
+          <w:bookmarkStart w:name="z87" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4403,70 +4397,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Проведение социологических исследований в государствах-членах (при необходимости)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="71"/>
+          <w:bookmarkStart w:name="z88" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 – 2025 годы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4886,70 +4880,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 – 2025 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="72"/>
+          <w:bookmarkStart w:name="z89" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рекомендации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5083,70 +5077,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общие подходы к защите прав потребителей при осуществлении электронной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="73"/>
+          <w:bookmarkStart w:name="z91" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5856,70 +5850,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 – 2025 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="74"/>
+          <w:bookmarkStart w:name="z92" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сводный отчет (анализ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6266,70 +6260,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="75"/>
+          <w:bookmarkStart w:name="z93" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 состав</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6471,70 +6465,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="76"/>
+          <w:bookmarkStart w:name="z94" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рекомендации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6605,68 +6599,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="77"/>
+          <w:bookmarkStart w:name="z95" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> IV. Проведение совместных мероприятий, направленных на просвещение граждан государств-членов в сфере защиты прав потребителей, а также на формирование навыков рационального и устойчивого потребления</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7162,70 +7156,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государства-члены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="78"/>
+          <w:bookmarkStart w:name="z96" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7259,70 +7253,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Организация и проведение с участием общественных объединений потребителей тематических секций (круглых столов) по вопросам защиты прав потребителей, в том числе в рамках форумов, конференций, иных публичных мероприятий, проводимых в государствах-членах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="79"/>
+          <w:bookmarkStart w:name="z97" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 – 2025 годы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7908,55 +7902,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8286,35 +8302,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>