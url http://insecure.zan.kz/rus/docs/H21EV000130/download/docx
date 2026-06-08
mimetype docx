--- v0 (2025-10-27)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5a5c5b" w14:textId="a5a5c5b">
+    <w:p w14:paraId="917f81c" w14:textId="917f81c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1282,75 +1282,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Соблюдение мер технического регулирования в отношении ввозимой (ввезенной) продукции, за исключением продукции, указанной в пункте 3 настоящего Порядка, подтверждается при помещении этой продукции под следующие таможенные процедуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 246 Таможенного кодекса;</w:t>
+        <w:t>
+      а) выпуск для внутреннего потребления, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      случая помещения под эту таможенную процедуру продукции, в отношении которой соблюдение мер технического регулирования было подтверждено при помещении под таможенную процедуру свободной таможенной зоны в соответствии с подпунктом "б" настоящего пункта, если на момент регистрации таможенным органом декларации на товары документ, подтверждающий соблюдение мер технического регулирования при ввозе такой продукции, является действующим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      случая, предусмотренного абзацем пятым пункта 11 настоящего Порядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      случая, предусмотренного пунктом 2 статьи 246 Таможенного кодекса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) свободная таможенная зона (только на территориях свободных (специальных, особых) экономических зон, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1387,50 +1421,112 @@
         <w:t>
       в) отказ в пользу государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) специальная таможенная процедура (если соблюдение мер технического регулирования является условием помещения отдельной категории товаров под специальную таможенную процедуру).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным решением Совета Евразийской экономической комиссии от 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступают в силу с даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Подтверждение соблюдения мер технического регулирования в соответствии с пунктом 5 настоящего Порядка не требуется в отношении ввозимой (ввезенной) продукции, если такая продукция является:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1843,54 +1939,306 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) лицо (лица), указанное (указанные) в одобрении типа транспортного средства (одобрении типа шасси);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в) лицо, уполномоченное заявителем при оценке соответствия или изготовителем на использование таких документов для подтверждения соблюдения мер технического регулирования, – для продукции серийного производства. Право использования таких документов подтверждается посредством предоставления указанному лицу их копий, заверенных печатью заявителя при оценке соответствия или изготовителя.</w:t>
+      в) лицо, уполномоченное заявителем при оценке соответствия или изготовителем на использование таких документов для подтверждения соблюдения мер технического регулирования, – для продукции серийного производства. Право использования таких документов подтверждается посредством предоставления указанному лицу их копий, заверенных печатью заявителя при оценке соответствия или изготовителя. Положения настоящего подпункта не применяются в Республике Казахстан для ввоза колесных транспортных средств (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным решением Совета Евразийской экономической комиссии от 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае если ввозимая (ввезенная) продукция, указанная в пункте 2 настоящего Порядка, является товаром электронной торговли, предназначенным для реализации физическим лицам, соблюдение мер технического регулирования в отношении такой продукции подтверждается c учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      продукция помещается под таможенную процедуру таможенного склада без подтверждения соблюдения мер технического регулирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие соблюдение мер технического регулирования, должны находиться у декларанта указанной продукции на момент подачи оператором электронной торговли таможенному органу уведомления о вывозе такой продукции из сооружений, помещений (частей помещений) и (или) с открытых площадок (частей открытых площадок), находящихся в собственности, хозяйственном ведении, оперативном управлении или аренде у оператора электронной торговли (далее – сооружения (помещения, площадки)), для доставки физическому лицу, являющемуся ее получателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы об оценке соответствия, представляемые в таможенный орган для подтверждения соблюдения мер технического регулирования, должны быть действительны на дату подачи оператором электронной торговли таможенному органу уведомления о вывозе такой продукции из сооружений (помещений, площадок) для доставки физическому лицу, являющемуся ее получателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документы, подтверждающие соблюдение мер технического регулирования, или сведения о них представляются при подаче оператором электронной торговли таможенному органу уведомления о вывозе такой продукции из сооружений (помещений, площадок) для доставки физическому лицу, являющемуся ее получателем, в соответствии с законодательством государств-членов о таможенном регулировании; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о документах, подтверждающих соблюдение мер технического регулирования, должны содержаться в уведомлении таможенного органа о вывозе такой продукции из сооружений (помещений, площадок) для доставки физическому лицу, являющемуся ее получателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таможенный орган вправе отказать в вывозе такой продукции из сооружений (помещений, площадок) для доставки физическому лицу, являющемуся ее получателем, в случае отсутствия в уведомлении сведений о документах, подтверждающих соблюдение мер технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Порядок дополнен пунктом 11 в соответствии с решением Совета Евразийской экономической комиссии от 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступают в силу с даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2099,100 +2447,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о подтверждении использования в заявленных нуждах и целях ввозимой (ввезенной) продукции, подлежащей обязательной оценке соответствия на таможенной территории Евразийского экономического союза, в отношении которой при помещении под таможенные процедуры не требуется подтверждение соблюдения мер технического регулирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z48" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                  №__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  (номер уведомления, присвоенный декларантом)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2204,229 +2552,229 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z49" w:id="42"/>
+      <w:bookmarkStart w:name="z49" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НАСТОЯЩИМ _____________________ УВЕДОМЛЯЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (наименование (Ф.И.О.) декларанта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="43"/>
+      <w:bookmarkStart w:name="z50" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       о ввозе на таможенную территорию Евразийского экономического союза продукции </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(__________________________________________________________________________),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(обозначение продукции (тип, марка, модель, артикул и др.))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z51" w:id="44"/>
+      <w:bookmarkStart w:name="z51" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подлежащей обязательной оценке соответствия на таможенной территории Евразийского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономического союза, в отношении которой не требуется подтверждение соблюдения мер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>технического регулирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СОГЛАСНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункту "__" пункта 6 Порядка ввоза на таможенную территорию Евразийского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономического союза продукции, подлежащей обязательной оценке соответствия на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2468,124 +2816,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________ ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                             (должность, Ф.И.О.)                                                          (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата _________                                                                                                    МП (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2911,31 +3259,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>