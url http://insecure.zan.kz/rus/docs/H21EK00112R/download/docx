--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae4d3f1" w14:textId="ae4d3f1">
+    <w:p w14:paraId="3828b46" w14:textId="3828b46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -645,51 +645,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1414,52 +1434,52 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Давыдов Руслан Валентинович </w:t>
+              <w:t>
+Ермолович Максим Леонидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1477,51 +1497,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-член Коллегии (Министр) по таможенному сотрудничеству</w:t>
+член Коллегии (Министр) по конкуренции и антимонопольному регулированию</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1531,51 +1551,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ермолович Максим Леонидович</w:t>
+Иманалиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данияр Шаршенбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1592,320 +1630,337 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
- </w:t>
+              <w:t xml:space="preserve">
+член Коллегии (Министр) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по интеграции и макроэкономике</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...62 lines deleted...]
-член Коллегии (Министр) по техническому регулированию</w:t>
+              <w:t xml:space="preserve">
+Шкляев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+член Коллегии (Министр) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по таможенному сотрудничеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...64 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">
+Субботин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Александр Михайлович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z8" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 член Коллегии (Министр) </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...32 lines deleted...]
- </w:t>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому регулированию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2711,248 +2766,268 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 член президиума Делового совета Евразийского экономического союза, исполнительный секретарь Делового совета Евразийского экономического союза, вице-президент Общероссийской общественной организации "Российский союз промышленников и предпринимателей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-От бизнес-сообществ государств – членов Евразийского экономического союза</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z9" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шарлапаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канат Бисимбаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член президиума Делового совета Евразийского экономического союза, председатель президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-от Республики Армения</w:t>
+От бизнес-сообществ государств – членов Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...86 lines deleted...]
-партнер группы компаний "ИнтроЛаб"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Беракчян Ованнес Владимирович </w:t>
+              <w:t>
+Аракелян Арсен Нораинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2970,87 +3045,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор представительства фирмы WILO в Республике Армения</w:t>
+партнер группы компаний "ИнтроЛаб"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Геворгян Лилит Мартуновна</w:t>
+              <w:t xml:space="preserve">
+Беракчян Ованнес Владимирович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3068,87 +3143,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт Союза промышленников и предпринимателей Армении</w:t>
+директор представительства фирмы WILO в Республике Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Егиазарян Карен Гамлетович </w:t>
+              <w:t>
+Геворгян Лилит Мартуновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3165,88 +3240,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-председатель Товарно-сырьевой биржи "Аксон" </w:t>
+              <w:t>
+эксперт Союза промышленников и предпринимателей Армении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Караманукян Нерсес Левонович</w:t>
+              <w:t xml:space="preserve">
+Егиазарян Карен Гамлетович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3263,88 +3338,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-вице-президент Союза промышленников и предпринимателей Армении</w:t>
+              <w:t xml:space="preserve">
+председатель Товарно-сырьевой биржи "Аксон" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кочарян Гаяне Кареновна </w:t>
+              <w:t>
+Караманукян Нерсес Левонович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3362,87 +3437,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор общества с ограниченной ответственностью "Перлит" (Malca-Amit Armenia)</w:t>
+вице-президент Союза промышленников и предпринимателей Армении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Меликян Арам Робертович </w:t>
+Кочарян Гаяне Кареновна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3460,87 +3535,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-член совета директоров открытого акционерного общества "Армэкономбанк"</w:t>
+директор общества с ограниченной ответственностью "Перлит" (Malca-Amit Armenia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мкртчян Тигран Лунтересович</w:t>
+              <w:t xml:space="preserve">
+Меликян Арам Робертович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3558,87 +3633,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор торгового комплекса "Горбушка"</w:t>
+член совета директоров открытого акционерного общества "Армэкономбанк"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нерсисян Армен Размикович</w:t>
+Мкртчян Тигран Лунтересович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3656,87 +3731,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-учредитель и директор общества с ограниченной ответственностью "Кредит партнер"</w:t>
+генеральный директор торгового комплекса "Горбушка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Ованнисян Егише Бабкенович </w:t>
+              <w:t>
+Нерсисян Армен Размикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3754,87 +3829,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-совладелец общества с ограниченной ответственностью "Транс Лоджистик Коксис", президент Ассоциации транспортных экспедиторов Армении</w:t>
+учредитель и директор общества с ограниченной ответственностью "Кредит партнер"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Степанян Игорь Лео</w:t>
+              <w:t xml:space="preserve">
+Ованнисян Егише Бабкенович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3852,87 +3927,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор издательского дома "Арк Медиа"</w:t>
+совладелец общества с ограниченной ответственностью "Транс Лоджистик Коксис", президент Ассоциации транспортных экспедиторов Армении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туманян Греник Михаелович</w:t>
+Степанян Игорь Лео</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3950,87 +4025,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор общества с ограниченной ответственностью "Кондитерская фабрика "Микаелло"</w:t>
+генеральный директор издательского дома "Арк Медиа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тумасян Ашот Робертович</w:t>
+Туманян Греник Михаелович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4048,87 +4123,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель совета директоров общества с ограниченной ответственностью "Взвешенное решение"</w:t>
+генеральный директор общества с ограниченной ответственностью "Кондитерская фабрика "Микаелло"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ширикян Арташес Рафаэлович</w:t>
+Тумасян Ашот Робертович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4146,87 +4221,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор общества с ограниченной ответственностью "Арио-Никс", руководитель представительства Союза промышленников и предпринимателей Армении в Российской Федерации</w:t>
+председатель совета директоров общества с ограниченной ответственностью "Взвешенное решение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Григорян Ашхен Леваевна </w:t>
+              <w:t>
+Ширикян Арташес Рафаэлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4244,125 +4319,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора по интернационализации бизнеса общества с ограниченной ответственностью "Штиген"</w:t>
-[...17 lines deleted...]
- </w:t>
+генеральный директор общества с ограниченной ответственностью "Арио-Никс", руководитель представительства Союза промышленников и предпринимателей Армении в Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Карапетян Карен Эдикович </w:t>
-[...18 lines deleted...]
- </w:t>
+Григорян Ашхен Леваевна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4380,105 +4417,125 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор общества с ограниченной ответственностью "Академ консальт"</w:t>
+заместитель директора по интернационализации бизнеса общества с ограниченной ответственностью "Штиген"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Меликян Рубен Каренович</w:t>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Карапетян Карен Эдикович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4496,51 +4553,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Союза банков Армении</w:t>
+директор общества с ограниченной ответственностью "Академ консальт"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4550,51 +4607,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мкртчян Артур Самвелович</w:t>
+Меликян Рубен Каренович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4612,51 +4669,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-исполнительный директор закрытого акционерного общества "РЕГО иншуранс"</w:t>
+заместитель председателя Союза банков Армении</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4666,51 +4723,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погосян Виктория Арменовна</w:t>
+Мкртчян Артур Самвелович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4728,51 +4785,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор по внешним связям и взаимоотношениям общества с ограниченной ответственностью "Филип Моррис Армения"</w:t>
+исполнительный директор закрытого акционерного общества "РЕГО иншуранс"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4782,51 +4839,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чилингарян Аарон Арутюнович</w:t>
+Погосян Виктория Арменовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4844,204 +4901,222 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель отдела консультационных услуг по налогам, юридическим вопросам и вопросам международной торговли закрытого акционерного общества "Би-Ди-О акаунтинг, такс энд лигал"</w:t>
+директор по внешним связям и взаимоотношениям общества с ограниченной ответственностью "Филип Моррис Армения"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-от Республики Беларусь</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чилингарян Аарон Арутюнович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель отдела консультационных услуг по налогам, юридическим вопросам и вопросам международной торговли закрытого акционерного общества "Би-Ди-О акаунтинг, такс энд лигал"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...86 lines deleted...]
-генеральный директор научно-технологической ассоциации "Инфопарк"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7208,175 +7283,195 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-от Республики Казахстан</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z10" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горельчик</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатерина Игоревна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор научно-технологической ассоциации "Инфопарк"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...86 lines deleted...]
-член правления – заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8529,84 +8624,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
- </w:t>
+          <w:bookmarkStart w:name="z18" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+генеральный директор товарищества </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с ограниченной ответственностью "C.Spaarmann Kazakhstan", заместитель председателя совета объединения юридических лиц Саморегулируемая организация "Казахстанская Ассоциация таможенных брокеров (представителей)" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9332,86 +9428,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+председатель совета объединения юридических лиц Саморегулируемая организация "Казахстанская Ассоциация таможенных брокеров (представителей)" </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10091,70 +10171,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="7"/>
+          <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 генеральный директор общества с ограниченной ответственностью "МДН Групп"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10209,70 +10289,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="8"/>
+          <w:bookmarkStart w:name="z27" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вице-президент общества с ограниченной ответственностью "Кыргызский ювелирный завод "Алтын"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10280,115 +10360,117 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балтабаев Рустам Кодиржонович</w:t>
+Дюшалиев Болот Камчибекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z32" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнительный директор объединения юридических лиц "Ассоциация "Кыргызско-Российский Деловой Совет"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10396,117 +10478,117 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дюшалиев Болот Камчибекович</w:t>
+Жоробаев Азамат Суюнбаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="9"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkStart w:name="z35" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор общества с ограниченной ответственностью "Экостоун Групп"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10514,117 +10596,117 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоробаев Азамат Суюнбаевич</w:t>
+Мединова Динара Турганалиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="10"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkStart w:name="z38" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор общества с ограниченной ответственностью "СпецПромМаш"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10632,117 +10714,115 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мединова Динара Турганалиевна</w:t>
+Ниязбекова Ленара Арстаналиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="11"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор объединения юридических лиц "Кыргызская Ассоциация экспортеров и импортеров "Кыргызленд"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10750,51 +10830,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ниязбекова Ленара Арстаналиевна</w:t>
+Пирожков Иван Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10812,51 +10892,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор объединения юридических лиц "Кыргызская Ассоциация экспортеров и импортеров "Кыргызленд"</w:t>
+генеральный директор общества с ограниченной ответственностью "Ви Эм Сервис"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10866,51 +10946,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пирожков Иван Владимирович</w:t>
+Борончиев Шамиль Исмаилович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10928,105 +11008,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор общества с ограниченной ответственностью "Ви Эм Сервис"</w:t>
-[...17 lines deleted...]
- </w:t>
+вице-президент по промышленным отраслям и инновациям открытого акционерного общества "Кыргызиндустрия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Борончиев Шамиль Исмаилович</w:t>
+Асанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапарбек Жекшебаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11044,105 +11124,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вице-президент по промышленным отраслям и инновациям открытого акционерного общества "Кыргызиндустрия"</w:t>
+президент Ассоциации предприятий легкой промышленности "Легпром"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Сапарбек Жекшебаевич</w:t>
+              <w:t xml:space="preserve">
+Дуйшобаева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дилорамкан Камиловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11160,51 +11258,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-президент Ассоциации предприятий легкой промышленности "Легпром"</w:t>
+председатель объединения юридических лиц "Ассоциация кыргызских швейников"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11213,70 +11311,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Дилорамкан Камиловна</w:t>
+              <w:t>
+Сагынбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улукбек Джиргалбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11294,51 +11392,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель объединения юридических лиц "Ассоциация кыргызских швейников"</w:t>
+исполнительный вице-президент Кыргызского союза промышленников и предпринимателей, председатель закрытого акционерного общества "Союз производителей мебели"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11348,69 +11446,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сагынбаев</w:t>
-[...17 lines deleted...]
-Улукбек Джиргалбекович</w:t>
+Жолдошова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айгул Нурмаматовна      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11428,51 +11526,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-исполнительный вице-президент Кыргызского союза промышленников и предпринимателей, председатель закрытого акционерного общества "Союз производителей мебели"</w:t>
+учредитель общества с ограниченной ответственностью "Гулиани текс Кыргызстан"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11482,131 +11580,149 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолдошова</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мамазияева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гулиза Арзыбаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Айгул Нурмаматовна      </w:t>
-[...61 lines deleted...]
-учредитель общества с ограниченной ответственностью "Гулиани текс Кыргызстан"</w:t>
+генеральный директор общества </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с ограниченной ответственностью "ТЕКСТРЕНД"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11616,69 +11732,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамазияева</w:t>
-[...17 lines deleted...]
-Гулиза Арзыбаевна</w:t>
+Парпиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасур Мирзажанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11713,355 +11829,305 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 генеральный директор общества </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-с ограниченной ответственностью "ТЕКСТРЕНД"</w:t>
+              <w:t>с ограниченной ответственностью "МАЖ ГРУПП"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...78 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z11" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакиров</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамасадык Сабирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z12" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вице-президент Торгово-промышленной палаты Кыргызской Республики</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Парпиев</w:t>
-[...114 lines deleted...]
- </w:t>
+Кадыров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хуснуддин Кабылджанович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполняющий обязанности исполнительного директора Ассоциации развития агропромышленного комплекса Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12286,51 +12352,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дубинин Сергей Константинович</w:t>
+Евтушенков Владимир Петрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12348,87 +12414,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-член наблюдательного совета Банка ВТБ (публичное акционерное общество)</w:t>
+председатель Совета директоров публичного акционерного общества "Акционерная финансовая корпорация "Система"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Евтушенков Владимир Петрович</w:t>
+Зверев Герман Станиславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12446,87 +12512,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Совета директоров публичного акционерного общества "Акционерная финансовая корпорация "Система"</w:t>
+президент некоммерческой организации "Всероссийская ассоциация рыбохозяйственных предприятий, предпринимателей и экспортеров"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зверев Герман Станиславович</w:t>
+Корочкин Владислав Леонтьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12544,87 +12610,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-президент некоммерческой организации "Всероссийская ассоциация рыбохозяйственных предприятий, предпринимателей и экспортеров"</w:t>
+первый вице-президент Общероссийской общественной организации малого и среднего предпринимательства "ОПОРА РОССИИ", президент группы компаний "Русский огород"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Корочкин Владислав Леонтьевич</w:t>
+Ломакин-Румянцев Илья Вадимович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12642,87 +12708,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-первый вице-президент Общероссийской общественной организации малого и среднего предпринимательства "ОПОРА РОССИИ", президент группы компаний "Русский огород"</w:t>
+директор Центра развития потребительского рынка Российской Федерации Московской школы управления СКОЛКОВО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломакин-Румянцев Илья Вадимович</w:t>
+Мордашов Алексей Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12740,87 +12806,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Центра развития потребительского рынка Российской Федерации Московской школы управления СКОЛКОВО</w:t>
+председатель совета директоров публичного акционерного общества "Северсталь"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мордашов Алексей Александрович</w:t>
+Падалко Владимир Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12838,87 +12904,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель совета директоров публичного акционерного общества "Северсталь"</w:t>
+вице-президент Торгово-промышленной палаты Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Падалко Владимир Иванович</w:t>
+Пумпянский Дмитрий Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12935,88 +13001,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-вице-президент Торгово-промышленной палаты Российской Федерации</w:t>
+              <w:t xml:space="preserve">
+председатель комитета Российского союза промышленников </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и предпринимателей по техническому регулированию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пумпянский Дмитрий Александрович</w:t>
+Репик Алексей Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13033,106 +13117,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-и предпринимателей по техническому регулированию</w:t>
+              <w:t>
+председатель Общероссийской общественной организации "Деловая Россия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Репик Алексей Евгеньевич</w:t>
+Сурвилло Виталий Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13150,87 +13216,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Общероссийской общественной организации "Деловая Россия"</w:t>
+вице-президент Общероссийской общественной организации "Деловая Россия", председатель совета директоров группы компаний "ЭСПРО"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сурвилло Виталий Юрьевич</w:t>
+Якобашвили Давид Михайлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13248,87 +13314,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вице-президент Общероссийской общественной организации "Деловая Россия", председатель совета директоров группы компаний "ЭСПРО"</w:t>
+президент общества с ограниченной ответственностью "Орион Наследие"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Якобашвили Давид Михайлович</w:t>
+Белов Артем Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13346,87 +13412,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-президент общества с ограниченной ответственностью "Орион Наследие"</w:t>
+заместитель председателя комиссии Российского союза промышленников и предпринимателей по агропромышленному комплексу и продовольственной безопасности, генеральный директор Национального союза производителей молока "СОЮЗМОЛОКО";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Белов Артем Сергеевич</w:t>
+              <w:t xml:space="preserve">
+Антонов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Леонидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13444,51 +13546,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя комиссии Российского союза промышленников и предпринимателей по агропромышленному комплексу и продовольственной безопасности, генеральный директор Национального союза производителей молока "СОЮЗМОЛОКО";</w:t>
+председатель Комитета по продовольственному рынку Делового совета Евразийского экономического союза, старший вице-президент, директор по внешним связям и GR группы агропредприятий "Ресурс"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13497,70 +13599,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Дмитрий Леонидович</w:t>
+              <w:t>
+Долганов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13578,51 +13680,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Комитета по продовольственному рынку Делового совета Евразийского экономического союза, старший вице-президент, директор по внешним связям и GR группы агропредприятий "Ресурс"</w:t>
+заместитель председателя правления публичного акционерного общества коммерческий банк "Центр-Инвест", член комитета по стандартам деятельности кредитных организаций, член комитета по малому и среднему предпринимательству Ассоциации банков России</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13632,69 +13734,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Долганов</w:t>
-[...17 lines deleted...]
-Александр Викторович</w:t>
+Кедрин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Леонидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13712,51 +13814,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя правления публичного акционерного общества коммерческий банк "Центр-Инвест", член комитета по стандартам деятельности кредитных организаций, член комитета по малому и среднему предпринимательству Ассоциации банков России</w:t>
+председатель правления Ассоциации фармацевтических производителей Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13765,70 +13867,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Алексей Леонидович</w:t>
+              <w:t xml:space="preserve">
+Саламатов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Владимир Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13845,52 +13947,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-председатель правления Ассоциации фармацевтических производителей Евразийского экономического союза</w:t>
+              <w:t xml:space="preserve">
+председатель комитета по торгово-экономическим отношениям </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">со странами – торговыми партнерами Делового совета Евразийского экономического союза </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13899,149 +14018,149 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Вовченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Витальевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Саламатов </w:t>
-[...96 lines deleted...]
-              <w:t xml:space="preserve">со странами – торговыми партнерами Делового совета Евразийского экономического союза </w:t>
+руководитель рабочей группы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по сближению квалификаций специалистов различных видов профессиональной деятельности государств – членов Евразийского экономического союза Делового совета Евразийского экономического союза, генеральный директор автономной некоммерческой организации "Национальное агентство развития квалификаций"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14051,69 +14170,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вовченко</w:t>
-[...17 lines deleted...]
-Алексей Витальевич</w:t>
+Галкин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Илья Борисович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14130,221 +14249,224 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>по сближению квалификаций специалистов различных видов профессиональной деятельности государств – членов Евразийского экономического союза Делового совета Евразийского экономического союза, генеральный директор автономной некоммерческой организации "Национальное агентство развития квалификаций"</w:t>
+              <w:t>
+управляющий директор управления международного многостороннего сотрудничества и интеграции Общероссийской общественной организации "Российский союз промышленников и предпринимателей";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...112 lines deleted...]
- </w:t>
+          <w:bookmarkStart w:name="z14" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гром</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+сопредседатель Интеграционного совета по взаимодействию </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с Евразийской экономической комиссией Общероссийской общественной организации "Российский союз промышленников </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и предпринимателей", генеральный директор – председатель правления акционерного общества "ОТЛК ЕРА"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -14386,55 +14508,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>