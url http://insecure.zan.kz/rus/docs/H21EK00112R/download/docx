--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3828b46" w14:textId="3828b46">
+    <w:p w14:paraId="24121bd" w14:textId="24121bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14508,55 +14508,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14882,31 +14882,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>