--- v0 (2025-11-08)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df27df4" w14:textId="df27df4">
+    <w:p w14:paraId="0c178e5" w14:textId="0c178e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -511,52882 +511,19804 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 13 сентября 2018 г. № 112</w:t>
+              <w:t xml:space="preserve">от 13 сентября 2021 г. № 112 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(в редакции Решения Коллегии</w:t>
+              <w:t xml:space="preserve">(в редакции Решения Коллегии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 июня 2023 г. № 87)</w:t>
+              <w:t>от 20 января 2026 г. № 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Евразийского экономического союза "О безопасности газа горючего природного, подготовленного к транспортированию и (или) использованию" (ТР ЕАЭС 046/2018) и осуществления оценки соответствия объектов технического регулирования</w:t>
+        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Евразийского экономического союза "О безопасности газа горючего природного, подготовленного к транспортированию и (или) использованию" (ТР ЕАЭС 046/2018) и осуществления оценки соответствия объектов технического регулирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень - в редакции решения Коллегии Евразийской экономической комиссии от 27.06.2023 </w:t>
+      Сноска. Перечень - в редакции решения Коллегии Евразийской экономической комиссии от 20.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 87</w:t>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 22.11.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Структурный элемент или объект технического регулирования технического регламента Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение и наименование стандарта, методики исследований (испытаний) и измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Требования к газу горючему природному, подготовленному к транспортированию по магистральным газопроводам (приложение № 1)</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Требования к газу горючему природному, подготовленному к транспортированию </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по магистральным газопроводам (приложение № 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-показатель "Молярная доля компонентов (компонентный состав)"</w:t>
-[...105 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+показатель "Молярная доля кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...146 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35032-2023 "Газ природный. Определение кислорода электрохимическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-ГОСТ 31371.5-2022 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля диоксида углерода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.4-2008 (ИСО 6974-4:2000) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> изотермическим методом"</w:t>
-[...69 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t xml:space="preserve"> в лаборатории и с помощью встроенной измерительной системы с использованием двух колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-ГОСТ 31371.6-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.5-2022 (ISO 6974-5:2014) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...79 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изотермическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация сероводорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53367-2011 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...129 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...190 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель "Массовая концентрация меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...136 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53367-2011 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...112 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация общей серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 26374-2018 "Газ горючий природный. Определение общей серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34712-2021 "Газ природный. Определение общей серы методом ультрафиолетовой флуоресценции"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53367-2011 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Объемная теплота сгорания низшая"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...163 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35076-2024 "Газ природный. Методы определения объемной теплоты сгорания"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...132 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Температура точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 20060-2021 "Газ природный. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...176 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34807-2021 "Газ природный. Методы расчета температуры точки росы по воде и массовой концентрации водяных паров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...186 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+СТ РК ГОСТ Р 53763-2011 "Газы горючие природные. Определение температуры точки росы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53763-2009 "Газы горючие природные. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...112 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Температура точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 20061-2021 "Газ природный. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53762-2011 "Газы горючие природные. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2025</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...167 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53762-2009 "Газы горючие природные. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...210 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация механических примесей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.4-77 "Газ для коммунально-бытового потребления. Метод определения содержания смол и пыли"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...236 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к газу горючему природному промышленного и коммунально-бытового назначения (приложение № 2)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...78 lines deleted...]
-СТ РК ISO 6974-6-2004 "Газ природный. Определение состава с заданной погрешностью методом газовой хроматографии. Часть 6. Определение водорода, гелия, кислорода, азота, углекислого газа и углеводородов (C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...107 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-36</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-37</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35032-2023 "Газ природный. Определение кислорода электрохимическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля диоксида углерода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.4-2008 (ИСО 6974-4:2000) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в лаборатории и с помощью встроенной измерительной системы с использованием двух колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-39</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...137 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.5-2022 (ISO 6974-5:2014) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изотермическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-40</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-41</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация сероводорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-44</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-45</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53367-2011 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-46</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...164 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-48</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53367-2011 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Объемная теплота сгорания низшая"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-52</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-53</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35076-2024 "Газ природный. Методы определения объемной теплоты сгорания"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Число Воббе высшее"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-55</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-показатель "Объемная теплота сгорания низшая"</w:t>
-[...105 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+показатель "Температура точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 20060-2021 "Газ природный. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-57</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34807-2021 "Газ природный. Методы расчета температуры точки росы по воде и массовой концентрации водяных паров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-58</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53763-2011 "Газы горючие природные. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-59</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53763-2009 "Газы горючие природные. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2025</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Температура точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 20061-2021 "Газ природный. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-61</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53762-2011 "Газы горючие природные. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-62</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53762-2009 "Газы горючие природные. Определение температуры точки росы по углеводородам"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация механических примесей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.4-77 "Газ для коммунально-бытового потребления. Метод определения содержания смолы и пыли"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...186 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Интенсивность запаха"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.5-2021 "Газ для коммунально-бытового потребления. Методы определения интенсивности запаха"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...155 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к газу горючему природному компримированному (приложение № 3)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Объемная теплота сгорания низшая"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-67</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35076-2024 "Газ природный. Методы определения объемной теплоты сгорания"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Относительная плотность к воздуху"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 17310-2002 "Газы. Пикнометрический метод определения плотности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-70</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-71</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-72</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34721-2021 "Газ природный. Определение плотности пикнометрическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Расчетное метановое число"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34704-2020 "Газ природный. Определение метанового числа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация сероводорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-75</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...198 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...68 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-78</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...168 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация механических примесей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.4-77 "Газ для коммунально-бытового потребления. Метод определения содержания смолы и пыли"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...225 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля негорючих компонентов (суммарная)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 8.1 ГОСТ 27577-2022 "Газ природный топливный компримированный для двигателей внутреннего сгорания. Технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-81</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-ГОСТ 31371.5-2022 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-82</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-83</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-86</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-87</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35032-2023 "Газ природный. Определение кислорода электрохимическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация паров воды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34711-2021 "Газ природный. Определение массовой концентрации водяных паров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-89</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34807-2021 "Газ природный. Методы расчета температуры точки росы по воде и массовой концентрации водяных паров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-90</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35033-2023 "Газ природный. Определение содержания водяных паров сорбционными методами"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК ГОСТ Р 53763-2011 "Газы горючие природные. Определение температуры точки росы по воде"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...138 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к газу горючему природному сжиженному (приложение № 4)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...78 lines deleted...]
-ГОСТ 31371.3-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 3. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов до C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля метана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.4-2008 (ИСО 6974-4:2000) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...79 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в лаборатории и с помощью встроенной измерительной системы с использованием двух колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-94</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-ГОСТ 31371.4-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.5-2022 (ISO 6974-5:2014) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и C</w:t>
+              <w:t xml:space="preserve"> и С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...86 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t xml:space="preserve"> изотермическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-95</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-ГОСТ 31371.5-2022 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов C</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>–C</w:t>
+              <w:t xml:space="preserve"> – C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-96</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-97</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Число Воббе высшее"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Объемная теплота сгорания низшая"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2021 (ISO 6976:2016) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-101</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31369-2008 (ИСО 6976:1995) "Газ природный. Вычисление теплоты сгорания, плотности, относительной плотности и числа Воббе на основе компонентного состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-102</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35076-2024 "Газ природный. Методы определения объемной теплоты сгорания"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...97 lines deleted...]
-              <w:t>с использованием газовой хроматографии"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля азота"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...84 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.4-2008 (ИСО 6974-4:2000) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в лаборатории и с помощью встроенной измерительной системы с использованием двух колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-104</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.5-2022 (ISO 6974-5:2014) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 5. Определение азота, диоксида углерода и углеводородов С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изотермическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-105</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-107</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля диоксида углерода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.4-2008 (ИСО 6974-4:2000) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 4. Определение азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>6+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в лаборатории и с помощью встроенной измерительной системы с использованием двух колонок хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-109</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-110</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-111</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Молярная доля кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.6-2008 (ИСО 6974-6:2002) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 6. Определение водорода, гелия, кислорода, азота, диоксида углерода и углеводородов C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием трех капиллярных колонок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2020 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-114</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.7-2008 "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 7. Методика выполнения измерений молярной доли компонентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-115</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...120 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35032-2023 "Газ природный. Определение кислорода электрохимическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация сероводорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-117</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Массовая концентрация меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22387.2-2021 "Газ природный. Методы определения сероводорода и меркаптановой серы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-120</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34723-2021 "Газ природный. Определение серосодержащих компонентов методом газовой хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-121</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 53367-2009 "Газ горючий природный. Определение серосодержащих компонентов хроматографическим методом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 01.01.2030</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+показатель "Расчетное метановое число"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34704-2020 "Газ природный. Определение метанового числа"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...138 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к отбору проб</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-показатель "Температура точки росы по воде"</w:t>
-[...105 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+метод отбора проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31370-2023 "Газ природный. Руководство по отбору проб"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-125</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31370-2008 "Газ природный. Руководство по отбору проб"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 01.01.2026</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+              <w:t>до 01.01.2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метод отбора проб сжиженного природного газа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 35011-2023 "Газ природный сжиженный. Руководство по отбору проб"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...159 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+определение климатической зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 16350-80 "Климат СССР. Районирование и статистические параметры климатических факторов для технических целей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+условия измерения и вычисления физико-химических свойств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 34770-2021 "Газ природный. Стандартные условия измерения и вычисления физико-химических свойств"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+общие указания при определении состава методом газовой хроматографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.1-2020 (ISO 6974-1:2012) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 1. Общие указания и определение состава"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...171 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вычисление неопределенности при определении состава методом газовой хроматографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.2-2020 (ISO 6974-2:2012) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 2. Вычисление неопределенности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оценка прецизионности и смещения при определении состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31371.3-2025 (ISO 6974-3:2018) "Газ природный. Определение состава методом газовой хроматографии с оценкой неопределенности. Часть 3. Прецизионность и смещение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...169 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 15, периодичность испытаний (измерений), правила приемки (передачи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раздел 7 ГОСТ 34867-2022 "Газ природный, подготовленный к транспортированию по магистральным газопроводам. Технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...67 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раздел 7 ГОСТ 5542-2022 "Газ природный промышленного и коммунально-бытового назначения. Технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...172 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раздел 7 ГОСТ 27577-2022 "Газ природный топливный компримированный для двигателей внутреннего сгорания. Технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-135</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...23628 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раздел 7 ГОСТ 34894-2022 "Газ природный сжиженный. Технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -53444,55 +20366,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>